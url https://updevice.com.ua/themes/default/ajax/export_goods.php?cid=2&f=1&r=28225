--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e656dad5eaaa4c40979a88ed5db3f441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6bb50987e9f372c33f9852265da632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fbd05ab81c74ca21b67d17387500d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f3231f29592789e80e3b80fd90f174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a44b833895e7c0bda3ecf84fc275e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c20b18ff3ae71c0783c01c3790f1f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e79795c5d3c68a74ce8e7360e86017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819cff0b5c6ce3fbce05f7a816edd628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda091ad9d0e0e08a533de4f30c4e269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6672bac1f7231b7a5a47f65cd382310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83bd6410f04b7e4a23b060a1cc89f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b2a0d31e895df9e19b90ce2f90f6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43de9ac144fca3245192779824a39213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7536ea0a08649ad59f3d138e41f132514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938edc3eebccbeac83c5539207cedd0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a6a1c385b20ec3b7cca2b548e043f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf616aef13cb2c4fa60bb4a979598f3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c1f108635bb9f8eb23cdca4c6e68718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f191d30187caca6ef29e04d1a43cdb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa2a38fbe1d049bc5ee3a15c70d89820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0cf0a1490c33615b6f61c635f381121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d25d88bec08e7ce24388797c5e774022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d501c47003ca50c7eb12adca54d6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4a9f14e4e1366741a5ee723b983da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57bc73c6ad5374154a840db986929e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0281fb36e1ffcd5e26c224c221dee026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0eff6274f9a3ca628b0f2f43f305527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c50315a614e5122746781a111e65228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04adce5e8d260c1acf979d262fe7d4629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853fa0e4b9a04b1b115451ad37a2b7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb847f6fac9cc644fd061538946e4d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208864c8df1505b6dacb31926580b0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b600ca8d52300a585e2194681c318433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a44a216dc0ffc0dc05cdbb0f3418034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d53a75c9c57cb83013221348ddcff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46b8f3793967d971432baa5c6ff12236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c1ec4cd880e965f02023e13e1626d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f209767f72fd9d755f6b57869b7cf738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427de56b86b54c3722651b7a78fb64a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31584b1117878ecf2e39c21aa4ea4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9ba402f6568d5ad9f144d0ed02dc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3665ae7ae3eac257e98980e5d0f3de242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbfb3b4be979b16bb1ea14750a6f2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2624fe863132eb89eb7c270c2f91344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a56cdb7f117b8786f05ae36d5c95dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934881246ce959bd03d23416dd0cf5cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c5528e5198b8d7f17ac2dd37f798d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3270b14ea6427fe42c5e268a06aa948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c82f53ee9cf215e7d8446427a0082049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7ef4ae95d34f697898e01e1a9617c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc63759dd57f0f85d40e8c0fc7f90de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f92cddffc5edcee17e115bc3be5cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfae68531c7fa81a542041d9fde0d6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6058b530b8c637cf5f6a5cd60e334e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e012290925e4bb15a144aaeffed317a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94affdcf48ae57cbcc7b761094ca58d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb19db8f6219380ed28a6532ded136b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95befb9e4b78d8daa44fa662fa524358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde2856fc2b559ed679542dae31e35a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383534039a6707370a324b3cb045bf8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efc69d5ee22d078116f709e2ddc8d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346e86516331401936dbeb45ee733ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8298a7484f5e13e37a7d8308f3e2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb3ca21e5a97217f26351e165acb2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d246c277442ce50792606a3eef43acc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f080797b940288a2387753ca9f8a07b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54860923bfed94c4677441fb7088f75667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78658f282952f1ba14a03ab9cc528768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8c231e9bbd51f8ce3633e6fa72ef669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6133152ba25f7969f3f011b0778a8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19f98787f06314860c4252be9b100071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3f85927c845ccaf8a277a5f5f78a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c505cc08ffdf6180412965ba30d6a9b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5256c7049f58c811ef5c8c3d4d4de074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8461a81c126776560a6bfe0cb1814ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7340699e7a95436337047c07a18faa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5a0f60370a2b67677a7afb726888e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3617951ce7f3b0a3b5224f993d057578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afbc483657980f212acde97a3793e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d597f2bc667c1721486354748d14f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce118b59a1e00d725a8b8975dc8401281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13c523a9740350d705471967085c9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99264b86577e66fa78f4c0541eb6fae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f372564410590b42629a143f7a2185984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e249ba56cb07f9c548b48bdd646ddc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18343a56ad0651ead44763d5dc5245a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c388bdf9cbcdeeaa49d78ff457fcb4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458576d267104149e8be0c90838a3d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c5fb10a3bdf898a8095746a1352dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba523e9c164078e72e1de55939b3c6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33798ac76e5eed14cd60bba89c2d9fb591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c92c7069525f5fdf5a33a8bad04dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2db9924a719268a2f9c2fa1abb33393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd021db925be88e9e0f4d21bc6575e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05bb293c8cf1e40d68d9c64f541a3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68a196ce982e3fac6b181264fa91fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996cf3d542a9c61fe2e1d3803e2411397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b9e5d1d0ca6eefe5805bd6e5e3c3298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6c2e7bddeacdb24e568cd2e78b77199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2416c912702dd4a8c6162d3200849100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfdcb5bcc21f215b229f5a9c7d217c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129f6826df88c426be051435e079f2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f016558161d064f1550868c93f81e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257b9090423775902591e313b437fd2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664503df8460612dcc6e1ebd7b8ab07a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1fa117869348175cc516c538cf164106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762385e593c53cc841cb7c3911f5511107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498f7417c501275d83b011a1f918147108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cee26f083f40f3b2755b4a28eecbe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4cde06ca31a7e2335b7db1bdcf77e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395bf93a061d5b066d088a9259d6bb4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeca499f5e2024cfdd8827c428ad0c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4f8cea1f63049d871f5a9dc52b454113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b64fd02888195c8fa680793ed9260e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fcc6799d200df8d9e12200085d711115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9724bca1d9841c98c14643ab67441116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06f8a8c233c0a84cb2a93a28a9ead1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24360c046c5f287c9218be2b0575d672118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c54943a0800d656813bb159ecf3fbe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900f9fd36063d67dc031d065c75e304120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96671ec2df6f90ca3c704ef65ffaf9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3925ba47f9b64040cca2481ce9817122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17953ee43492f067dbb37ad01156be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adbf27239212b34765e1bac6eb499c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318a6ddfa1b58fc497f68b624cef3a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a978f0b884a8827ca3a73d3290f80b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb40dd98178af80654611f39c0f7096127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cf2fa628daf9164cc31675b2c6b1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdf8e945d86cd7aa15f335771e814c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e133f290ff18fd438db16ade69ae5b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d94fa4fa14f95d33ddbb7dfeab32d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ac1008efcbe83ffbcdd1393905a17132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4d2738bc049f24fcc6740b9afe378133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35adf0e65a041038cbc5882d1ecd01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec552f807f76bfb6a87c33c9075bcc30135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe7d6b619bb3894bde9f6b272a328b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd67f800c3c38bec1fb6c051c92e3c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64cce295d6b056f51807afab7afe1d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b03f7441a5f936ac27ac624d59945d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3eeece4b0ab86cb7f447d358629358140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273f16f3e168044acc5f7bace6f64bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d6d9079e49f90e9cadb3fdec7d1fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd452639343fc48f9d967d6c92b0b633143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3354a81d9539cdaa46138e9fb3995c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10a533f36813e9fdabf80b496f2e6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca30bcae8ac363f7e3dcf842577c863146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef6157b0a85d30a35c8c576c1a7b6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee662e923a36cdda9ea511fc6aba71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a3daec2d219c334126b1983540543149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac3435660613937c73770e3253d41c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d358f03103305efef1cf1b251f28da7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e2b24dfd5139f55c4991a2a7f1713152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9043ebbd01cdb214307e14f1d8cda153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1101541e7d1188f3dd38dd27174e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc82805a428d695fc2689ee9472130155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964792cd49a6a9a626bcfb5dea18d7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4e0f04608cedea0903d46ef1c3770157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490d69447d195472b38f5b9174ea1fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb00235490d24d75a36c391ad14b7e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cecb344aeffe17703f2ba961268a3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f940d5e095ef6a6a2524fd9129e9aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b84f541614f21a63501e9fba56836d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6129231948cf38cad577bbff8d8e229163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1595db143c11331b03639ec1102bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698118da067db9e58d2cd434feb7bc93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b086f6ab7bf700dee1616bf30842d90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555d3b220cffec3796b9afaf2438613167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e726406b12591dc7de36facfb688f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e647a6e544b86ec72948b08e7a2e581169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c377d4ee94ef016ec757179f9e9a595170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3f217919e135fa7ec9a8d0aeb5928171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2e43d9b46b354e9c1baf4dd91f61b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef48c6d100ca9e571fe8656b3c581d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb750996daabb55d32931623c0ee075174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f92088497d4eb3dcb0139e865f9cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fab6bed6e8cda172c3cb1798426bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622294cc441127e3bb6c9fbf7c9b822177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c2d00a97d888a8d9e6eec697ca463178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26d882edb35ef837d46bdf1459c4c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47c945bf47a117c9ae1fade49b67c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddb2185c88ad77e21a48125c1736d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9873b47bce938ede190f682c22b2f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785745126d3df0d487a6d921c268abd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0664c8ca82d8cd252f0fce2353a428184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ee9865b198258efc2f8e7e6c77a28185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dd25574f822b0e17781bc0d3375d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1daf073100e6c539a0cbc497db186187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9668528d376c829ccef0cf8f1144c4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a71f6e75a3581e9a51f00dbe40def189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91c2a6a36151abefe220f0ee6f4e39190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054c821ac51d9520e45b271d68809ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f383d4c0a8b97b15e73cced53c433a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b1ce1c5320203e8c209b330abd2a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062b8b98ee308be8198cc71ec12da48194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e105c4155b46b665afa3f4310772f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e946dde9c56a790a3b09f708f58b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbafcf486e63c3e697a344b50091f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923e052f312b82535d425d42c31c101198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60699cb131d7ac8862f2dc25fa1a77a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808415437b9f31cd416507de38ababd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc10bc9307f60debafde610df957edc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d254f063103983371dea9c1dd2e2d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3474522e426759994af5a5585b9f84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03428cdcb8c99d00c9fede12453b9460204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ac80711af1d851bb27dcdbb7ba877205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75d9941ebdbee4de8d7ab1546506ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061ebac54d64c9149de5268eaf4d190207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccb28dae8d1c52f52f5030060de9b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db123018daa82af53d061b8a96abcdcb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5441ecb7ee62ff92ebbd0229b390a47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb266109e816d721a924b560d9a4c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c171cf7e2feef0167a7ef10bf7af6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecffc80e28c5cff78d0cb32d9bf783213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7e53ca3d34873054085d48b714e1b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c42a8b6ddc1bf22b037d0ab30455f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb0889d59c8969539f1653f217dfd6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82619fd5f5468da05e838eb30b09047f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b479df50238fafe36f952b28aaa63a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39273a6ebfbf421937e659303348658219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65d0d859d5ea2987c145ce6c623233220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b9454f36c125b14f5c30e62e67ce9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301bd19d8ef70dd4953254cc0b6552c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7762624b2e4cba89c6416e5fe9fa26223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06713e302d8e6ef487883bbf0836ca56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83634f27479260ef03ed7a3e2cd5e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ab28955a0acec0f46ca8f6c0ca92f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04e616f593287e585fddbd2576d6c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e684a37d86d91ec99543b6b3080fb3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa378d5c1ccf8ecb04c35ddd936c06229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b3ccadb53095bc79212ba4c83d616230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c74754b6139305a9212390842b0c2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdd8fadf4e786c3b46b000e2324561232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841739bbd926b1525d5159f491ea75e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff5ce0a1e8feebd92a5e71a374afd8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535338a6e9645edd45b0dce41c29b29235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e4653f68e696aa252ac57b82659de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42951da9737052ee8628effec049884d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867dc80959c4ecd7718e79706e240f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791e4fbdc0b4597f004353938926828239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c043cc0ccd6fb1ee2bd58fa882b8899240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2bff1ad1d61f4023d3261124b5892241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b31f16d416d4aea96fc3caefe7097242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ae88954a476890b43cefd5e6af0e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae918fab8ba48cb86204ff89f3803b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf800e1f09307bd78d90296f9ce2994a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3757305d9fc0712d359b4ae9002025e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434d7c665ea8eca1a1be733929de9b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135b15bc584eee2b89059e906bdab9d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc980b19c598a06fb264a431063f7fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b4b7f3c503a7decdc97ec76bfa165250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f096f00c8cd9eb3b11717d7c78512251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce187f9fefa327b8acebe6e7e1713bf2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad79a80ec1d7c5ecaadceb63d9f19ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e54686af0b820ad970e7909591fc5a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b279c9d80fc627e0f75078642d00d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7469df1882d22b5af1c9f3bf703094256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da1c3f1a723a1b1dcdaec9d3993915257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1124a575d5a6dd092e41147c73b8ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0ce2a034a7cbe277a97f24c3bcb1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f8a8f9fa4793ac71c775e3d1495a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c4d95d5d8d4ef38ad3bba3bd99392261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dc430da98ee6836ca56662ec74d99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5fa74b6e51ee6f0c3d70ae21aa682263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb87001d1952d34f35e887485f4c6db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4657e3f5d32f941a3ba8488eaf93d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fc425a294b70c99b10573885b0cd4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb02757a72bbbd6cf1730b011b3ebc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5231c5764b70ed6d65f36f9e59bfb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91059ee36003f89047e8e389151e62ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad036163c2106e76f27b0ad4f42966270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b81e992b82f6529ca5433a3cce4a2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8359bdc82657ff8935a25f6bbef18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1561b53ad6ef6c047036a28b964b2ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d3fbb78e26699d372f460abc52b1f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0dfa71346597d6decb68f433929b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7d1fce5bbedb5747c4274e7d20515276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335547d267112a792abba934ca834569277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cc77e78da8661d61c269c3ce394ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92662372f1841d6759177d6d910a9a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c67bbc88623a8a45cbb83b78525c4f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f17ee3907ec3669fb672a27191b41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126647547ebe818c40fdd7385c6d01f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cd987a0f2e095c935611a639839cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04ab2157c2bea8dd9a6b56099522ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766ecd27d8475dd701e19ab99984d89285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b222f2feaddd89f64c8e036dcea7cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f51d70978a0d461ed543f609bfcf4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8527192bc9807b4e32a7c95c23274288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599e3c35933a869ccd0f9f4046181e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d008879d397da09910748fa805dd6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda4d99f901a602f5504aa6f5f9c8b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169e4e58002c259b01eaf791edeeb7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0775e72e7f5d5018a60c4f9ff3e5265293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727fabe4b7b9384ee4bb53a1cfdb018294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b193759db80853cd764eb6e708da5e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee477849ea4a171b53f6a511b3d8b3c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fc0fc2f7591ba2aaa3d1b010bc5fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda43446a66a2eb3f788b67137a99061298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66995c4c283f34b15f4652030f54571299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0aa4b353e1563704cef225e02a9210300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7b240f1448981571fe8d76437f9c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821ebb0b1580a28c87837b93e603c11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d360945b90cce9ec40fa6e4c519672303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7acb3a68a0979df0fcbd3c65a06b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa7e62585c832b33c075017b3625e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef99b940dc6f95bb5fdd893106f5ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f55cb962f3dad79052dbcd7ee151a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71344faa47d53dc5fbd2f67d6d02af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae022c27387182e0b7e50ed89ec92b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bfea94106b0ad96ca93e7951809fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a6d0c0ae0f2c433128a897ee37ff1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc40a1bdc5685373122eba4b50392b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524699b3454edf6fcd4f57de7dbee537313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5c49a333dc0e2430eeeff5c986161314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ab3355569ddb796ae803aef754cb3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adf9b3c27d7bb83d43ad9d142eff68316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fecf345f600028d54930466d9f453317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3074f842dc2445f0b4914e1b8c7bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85da6be2a2662f1317aebf463f33213319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a9ad17cd5ddf6459ac82d975c9632320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b4610a9da7749139bd38099102307321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc86772bd9c816c6eb0d9e550f70c5b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76c70f5bab83e805069331ccb7fdbe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f10f6986f18fb891a9169f451ebca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292e88e706e183337c1c532decc61fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b515a945f706ff0d132f9b311a1f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb75421947dba8d888575e0424739d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058a1c841c8454f862a987342b3848a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52fa88394eea5e5e19bd71a71cc85f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb880381d80e112be2f480d3a2c88bf4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3eda0cc055423229aa9847651af030331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d77947cabd9d5a3c06acb0bfcfa4b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a285fd702de6c53b5e3e8f15db6ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f8f86c4e787698cfd060d66e62698334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f68a5478ca00440d87825835c46775335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d42bab2a6d2d429001712fdee0671336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbda715621859f055e0294090a15d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c683ffb9e4b6be2a9de948ccc9b3eab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa90c8d09055d14ef16f4fa8c940b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67c104bddb2c05560326fdb0940d16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965133872a9bedc7a20eca571db8290341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce5ea1562f0a7021425384b27cdaad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e746efbde0f1a8aef170c2ca37f040f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a68730af123eba562eb31de06b0785344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c812098990f3216ff4d497d24e6fcd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab61e7027de49942dcb6dad82287f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723407b497765e446618f0b944876e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2303af98d707584dbf6ad3ac44ea76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0858cea14401a8b9ab29a46ed9eb33349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efefa5400f1a933c59709e81fd8c69350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de50e71a8dd147fa134eb71ca37f483351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11480de5f9da58a517593538db362f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8af8504ede3ca4761d975bc7139304353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b948dec1c70f2a3f266f46b5f8153354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3892301faecfaabb07046eb8499a493355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fb0748ea68edaec62388c64ba0a22356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e15e0e9893150ae48e5b905170fd95357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a10c063fd188e539708ddd2e722c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44125d59792d6c8f0e6437086310f7fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b92ce326d6118a30f7feb755fbdd46360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d1f9125ddd0ebb09026fbca1b9bcd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a045366e20b38108ac32fc13fe12c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef5c5c9646e9e255c1be0833b63672363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f0c66b33fdafcb99c39269d20a014364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77973c57cd72354b50a610e47c5a5811365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd18f9eed96bfe388e3da255fc16c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83849ed29fcfee02a571724333d4221367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cafb6606ed6e8ef72aa50fc338e3df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399284f88f425126c7f988c4a0407bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e86211cecc328939e0b0c020f4e35e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b7d39a230167d892a4eba04f8d4a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425a0dc6868f04d0f3d4d85e168a444372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625aaa2a7f171a091260a3e8455a8ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868204e8fe9ee4cb49921fd64ef2b7c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4c29760fe47ac9ffe46863192ce41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c986656326220a7a54bca895012f0e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618e9b2214c959a6a097190cbdc52a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad26040c409a7d1550f2d062fa42478378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242429b6cc151b1260d93fb56b5b4d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd6dd66617731975a50096bce2355f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1b579be98e95e67eb597633b8debd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5f9e40622990ecb8c6b5ff6394def382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995de5828947124b54bb270ac0d102e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e65640cd83d1130c46ac7541d99a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23252d986bb355c2bcf8de1e2517971385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a663ba7361748cdfca7a8587f7227a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aae8f4f7c94e2ef8cf82f76124f125387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd135be7c87f1ab1f0af9f620b27a946388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876b7d82251ee42e723e05392dea14f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c28253825519795c96c43dfb8fd214390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca103fc398fa87b217eefcdfd217fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc0e2ea9e6c7de06d0bb734dc830fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd352218f8c7ee0b963285c00ae05e61393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27682e1f7355c8199c052c49976784394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e308f98e3f10b4ad2e896c4161148395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05f6c754c023c062d9d779f185e1b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7489d76bf4664ff65c85b10f7c2fa0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e326080a04680408e9ab06e25835e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a688ad7a735d93b09fc45305842126399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc86d5db076b1e07e2d70029446132400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8863a465f1664ce560dfbdcd1f63cfb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1090ab427d8e79a979a516991d4691402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23408dd0c16b2547040cefcd5427a66403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117151511ed85f2af0b2c8dab28e25a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad86c6ae75827cd86cd7fd6cd7db2a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a8f0d387caa50305f80de66ee64a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5850bd0f2aaf536790346757a38f4c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c92e618a91f6a34c1ec4050ca6b6e8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd72173f3fb00f3c80c906dd96543b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14365a765babf7bdbd19474a529cab3f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af274f688c555cccf22778fd213829411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a98a876b0646dc4054bacae2cb42c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9c89b3275433513e342070fe584b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f62e0e6f36ec61ca5b8e2317dbc47414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466caf0e7a7d3b69d2fa3216d576670415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89adc6a2b9c954a99411e8a4aa5430416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c170072808ce17cba8300c06bac897417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116066363e0ae6c7af7b93b2f1fb38a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1541111d0153c896e64cd2e95e4e42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f369045ef0498886e39ed4e012888cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8f9207f75559f34b6f828ddc57087421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccdaedb0201dcf4f3590cdc0dae0da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4217eb97b68f7c5d63ae6eabb59015423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98afc99099257e6cae61f4d579a6be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53c0e62f62989c0307c9ff3fcf77ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f88f770f2aae486064afa5586c222d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb7df22e1a0d5793670c14a9e80cd3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e5c9ffb687557b458b3f84c9c2d0e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1ae58e66cdec99f87e196f22dff93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e67c32387df2640f016bcbea3eefc8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05c7bd8d4cffa73996e868086da852431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100804734b98f081f6a6c243854f62f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ce0c5b3eaf2fbc9d2c8be7c7d535f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb656ed05d1032d07cb4573d500239434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af012024f46c55b8204179e3d646148435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ba3d6acb6d820f189789968392fc2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5ac68f096813403d6264f7617af76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd4c49a3b8a5e15d23444f6b60a5f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44701e2bab76e7f28ff683c68a8f65ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e586085adf83a71bb38d36308f77b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9e2c6e06501144b15bfe91262bf6d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4df658be2e93de25ee6b6a210cf6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a57bd5016dcdbdadefa37078c0da9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3a884d5ee72340a80ed9b77315e9a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea568dd2cc38ec311c820b0512162f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809a7def3b65746ba25971e715e37b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a973828853d9bb5cb536371e8ca7c91447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035f74c664d9b63703eb97e776b5def448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe425924eba2a9a3341735cae818c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96583b9e41babc9dde1cf0284f30e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d50ed99414f3d110908ace1807e82451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060a046edd303784f6c3439ab10a0f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b476ba7b5096f9d3b78e5995c30b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f544eb4f66b702e54b8d903de49e25d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23f571c8cffaae608b1c7a2e248f7b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234ee8c609d45c6f1d5eea7ad2733ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3016bbd34cb76b296fdadcdfb2ca27457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f2a9a757b214274073e54413fadaf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fae2cee847db8cefde365985f95171459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e7153527944f5baa31c8dc645962c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032727c25c25d6f128e9b67c04cc28bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd852ad885e741e51d412e0a386d7243462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92fd646f70e3ba22c91675a0131338463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93945ec251037b5b93046f2c63875fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fee689bed0aeb345dee183c8bcdac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf288c6eeef9bc2752ccafd5a384252b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad0cdb6ca52c90128f9a1e6e19b056467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927b52b0dab01015d0c2d5d06832b3a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bd3293d76c9110d70c0c177201e52469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee5fe2f6a6e0ab9932e9deccb235a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914b73efe4ad7058a3e08799df3096d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2244e04a38b0bb7e9253e37bf7ccb80472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab234a448bf09ce617ad2ec6792b8399473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dadc7398bc688640643de450c7c1f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fab855692a7b45412000a15583ce1e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb319ef4bbf94b397b46ed838fafef40476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2a480e610e741ed6f0226acee6449477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed1bc9dccd3244112f28b2e7156bc7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187446cb6c9be7a2da71d405cd43f6c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f08bc08e842f31652a7f8ec003b75f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac6e333969dc161ff6dc279a9862aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5081eeb4a2b4bea536df32c8777a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d67e68e523d225dde55700a0b7c484483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62335404beb6498b8d0dc61d81d538f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd19661a05d4d0941703af18c857561485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee946d507768b86902babf5950d870486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b49955d0a11620e290ae7a394386e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089030a4f5130431bb0a5037e26766cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4bc0278f054aee102a8fb3a1b1d61489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41549791e2b3c98ba8779dca5dc066490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea53823702aa3787ff2ec789d09c7d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd9be8822d048b388f6b034bb8569c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bb5a96f4d27806cc5078558450170493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c11f21fa7c230e1a04c5c27e37170e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96897fafbc8bffd607da19fe9d1d5f0e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b559da6d8c1d9f5b8bde7e4710100d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642262118a8dcf2202f839721d3c65c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a742c57d743c1e195e5d1b1f3d03d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ff2567eb9bbe04d3292d581e783c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e80c3b886dc1ecfff7c64aa33b4a0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68427792a52651d1e79f0f16a86e26ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bca60d1cea78c96bcb79bf0dd53ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391543e08f9e41789dcd7fc9192fafb7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07808b767ad264df9b164126249190504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b0041ffd60edba3498c02588391f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf42026aee2908d2d165b1d0cc42e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063b18c141821e0d6864369abaf9aa7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78804cee156b9d0d330ce38894dd3f5f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e8e6fda744749a0d2357e10d71442509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33fc37611e5dc9a58a8af9204406d2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c49c59e665f03ae488965c909a6a76511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1180aff932861dab79d764d1a170e27512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a30f0efe5b1e75339b537f53507b8e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e59e0a1b6245d1dd3f1334880588a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b626980afa685f3f4ee0866bf3c25c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab655c7651dcc7f023a46cd22860e20516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9883abbd0a02ce6b3ffb39210f7a867517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2c5b71b62928f5b6a3dc6955d94a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9589799fc96465c30893022b40c02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9796135ec2c845e7f6fecf03d312aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba6f3d7c217fe099efb5f7c4ebae78521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5fc94c168039942206229540f155a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b66493a7fa50cef56aee80365d556a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bf48df0a5a9fa55d1d6cdd7a5513b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b29065b2f8337b4def6d03954df1b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289bae4dd6d81e47117f345af179068526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bb3f186119aa6c5b553f314cdb37e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0cc936914f83f1ab0571b2e557451528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7103970e68b5da2538c01d6eab8eaa4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f39db5485a55d0ed939bc368906717530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784721f0d607009144d61a900a10907531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98635ad0d60c8b7a4adada1a74a08898532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14527dea748c69e65c1d9bfb71bb91f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfd1a48519bbc147894874f95092ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3454d96b096092080884986eda80da6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8be40dd12f08e642b81544175e190536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb373e7493c1c9dc93b8b407a5f2521b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ac486d0e6da4013fef6bb1692f826538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb16b045c36dc60696f1cd49ebb0e7a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3bc77494719edf37f374dc2341e36540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34c473a30c5055c6cc302e3c5a5ecd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efbf5a7958a51c4030921c300d6c9a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb48f630749d4e2b7227cdf646996b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb971f9d4507c0f0e5a1318a84e8ea0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6bed9cdeb25d07948676d6f67ca53545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff55fc47e7db9d07f51d6f049be7d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b41d0191a1b6c7715eb3c56e8dab9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62273b8bf223d53bc869c8eeb3a9c102548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8f9dffc2230ae58761ecbb05d6991549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f257c95b2f66621db9c589888cb28550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbeaad88f895e5a06fb73b021c213de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd4986af9cdc506accd5652eac71af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cf623336291ec44dff671068921b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3891fd478522ad9ec1bc8104cc9bd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0515b4d78c439efb35be981783e8c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6aae859d60694583e57106c215690556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb26febd8268a88eba17166dbfffdf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ca4af8c445c4c80bd09bb8c499873558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6165c65d947884cf41972ce1213893559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5aff417e58ba9cc34f8fea60cb451a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0a406190dd7c4583085743d70896f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776c5ec844dbd1472a78920fc0316a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d753c8cc499cecdfeb2f264e43a28f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4e76c5998c5afff57b9977a2bf193564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada23b8b84274b04f009d9061d6eeab9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a04d404f062125c4ab4eb5bcf4d16566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388ce430602e24a08651e592478f7e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68242ebfd1cc4b9637f110bd7423a43568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5d23b44cd00cdd4da04a264cfb1be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970ca9941fe3aeddcac946ff1f659ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7245b0e943ff5adaaa10cfde215758571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c03f9892a61a7d5453c4e037b34fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30a678458abe4d6dbeb837ceaa2fec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad915a417a0c62c6e9421a94ac59b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e398f49582fd336a0ae123a5fdd34575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c748bd02300657705fe89a11a2e749576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf7b8c46df924e48e7a209b2b924c6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6726fc7465055cdc7ea712887403461578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f53dfa937b29c970075ccad64a4cd5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee43e0b59c0d14869e4a92aaecdcc1f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512c54ec889049d503a6aeba2f5ad52581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030b5f9ac18fc70fc8c22b372631e64582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35c48638db3eec620b13e9c780b8ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7204f189b43da3b4ee21a51a393d292584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70ebd5eed4bb0d7a2e83b0988684e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c95c19b334a55ab9b2d9760412a05586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8443460342251d6185b692ebceef1f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4148d0a5547c97ea02e2596ac5b2d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63cae3ee486278ad9545f8119cc41f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e53e8b81a9c197a6ceaa18d92535c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726569ebad64c74640a33e76edf270eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a644a6c36ff659e29248c44b9cd5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61745a7fe0b1d34e75f1154660784f43593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd10fcd47b4efac946315a907086aff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cfa65bcbe0597057e6d69b330c605595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78679fb26855d46d441ad13a836cbb9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcde4bce55b1634ab497a0a8d427e31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3f29af6a8a46bd7be882646bcdc9b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b106fab19087d5fac9f7841d614af1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6a8001468a5b163540ac7589d3e2a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86c28a75042c723435d445a8a37cc2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83325fb68cd40fe9493a6cbdbbf2a7d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ae15e023fba6a364cb64cf39a05a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee357b54eeb061e6416e6c6a3987a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd93ee989a123acb387d82ffb1269c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5ab1c048dd64d5437676d00e428c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eab94fe33e5be09e9b21d85195c18d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c9133516245e48ce7a2cbe37406f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d71b835e843f08478bf809e776d56609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addedc1be9cd00b73131e0de80127dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e3a294f243f1bd12f5c654b6a9ec8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf87cfebde97c7f7a9e36a2e8a5af3e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2a7d2aa8f2f2296b42ded9eaa0f18613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1449bd7957a6ccf62fd33833e448c5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b1f810acf41f4e41859af402a7b74615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fa00f960301975187823738656128616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea57ecc8dc7c8930217b78af173a0e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1b51ec84db5afef9c9bcfc82d98ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46ca03e857a5a1ecef56a1b019146e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7c0d98d4fbbd111a7bc70228fdb6e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80db2b05581a73dede400a632e6f34621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e06a49ca6a41c408046b829cfac84622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe140ea5d20d3c0a13391a5476a334c4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800acb9974ec163f445bd64811a65b87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827bc9a711b162f964b6a8a02444c15625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dcd55488710ca2d50798f33201383626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfff30294aa35be30fc56fe90edaeb4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bef034e95d649c02b878f909814c39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654d6aa6bd92f5bf8ee1c6cdc0201d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974d4235e87fb79caa34ca72e032fd8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e543ce9051e3f110b3f04427a8ff774631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225f163e4cfb4f40150e83cff40dd99632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb3fc8539ab3a64dd870394dcd146a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8048d16cc82871099180e5207974f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e8dc485826fb9c2ecc0f66fa0729c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cef8832423305cf236c8979729ddc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f66e0132277b3858956a863c0a323637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b86ab91e1a378d72f61e49cc351676638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b9c7e77976661ebdf1436f93bc5ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02615826cf3e1527c77ffcb0855ff698640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420bd0f2fa3daf405ba65e9133398c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccf9a8fed44682f95331f3bed85532642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2a22c7756d3555e9e33e05cb4385b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5211e08b6aac61ab39e9df742121922644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29171e571b8b1ffb40a8a859b8c7a985645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35950b605b70fdee8d34fafeed95e93646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c1068fc3da83e981413603b06ee69647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df5e9331ea6d813632f62e33a919a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fb515ef7503c23f3db391e9da0b47649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bce7584d5e6b493e9641a83eadcac0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103094d5b433d31e6836fa91a5768441651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d6aa0431d7bf28b6d3affc4cadfb3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e5bb06781884e1597c88f487d47f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64118ed7e64fd3559a261a23936d7553654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099339884fe97af02090151c2dc149e3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6aa9540004547f4a7e827544360f0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96f653d9e13c0e4fa21230bd5a8260657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc6b36c2b92ab29bc9a1e515943265658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248be98ee350e242099f0a5055fba734659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a76e3c8fcc9dc1b60f9efc8060819c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05c8507191b4035a7f74ad3ab60f9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3e0854ab732002243c3c9a748f295662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210a142dd341054559ff9c781655885663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8364cd300a945fec9d97aedcb7a58b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e8eee6dea395f2996ffbb9f1a5917665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e587702a13cf0a06ce5912eee7910c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b672fac063a400078d7a16b6d19cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447666864cab9437d8489695dae9e461668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f10ded5836f8a86f7db54ed8002644669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79ee4d1c14a33d116abc4ce1ae77ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e49c6b909a04e9efa2e7b00473e1d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab462d33b893c6915c0ec0e7af22491672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242443e9db62e9d135fbcfda4a3ec73f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213241e9a02c219681970ad164ba172674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4d78d690b95e52a720ca267c7acec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba587395536838205080e62b0c942d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2f472115360311505fce7a7a08724677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e823e7631af2d16c6f79d36bada572678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6009f04a8bba18d1cf93f1e30eb6ab5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d859b064998d748e00cc7c3f49c0fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf8aff749daf8f35058784fd1ac1b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd13190f44ee3da638a9a655d77228682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5e26db85daca56b67d39330030b4c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ca15eef0c5d8a2cc9ce0193b5134b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dfd5ba6caa2d97c69f8f0119cf263685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c2ce1dec9d8c5776a7df3e946a176686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d36772e36c234d3f1b0bc0704ba7e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60fe33dcddfec6f847a26012e7852c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9af4a82c42227a27e2adb0e9fc5c65689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29facc896412b0d377d4a9302a5e703690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdd1b0339e0abe8abacfb28c376e10691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ef4a98ec4a11067ed3f95b6033c69692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d43ba0865e604b5b8786625a0d9b6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619b1b529e1db759e037929ae5b0c4a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843188d089ea4f7cb38664389b67e272695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1468632a4c2e971d87faf464ca459696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27df792a709415b4669d3670309e31697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87ab1962eb6d55d937321a56bbb2e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe89fd965b312712bfaec3dad7ef15699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29de8681a1bbaf4b8109f86e00c8dd6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ab25024c2cb9e54d298d3d613edd0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d3e6c312c234ac8ce41db81fd2460702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded511c119af5d4893734bc0417147c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7a6dd5098987e93637db88cf955de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a479428c7b42b0045a9bce978110b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294e32accda8d5af6b088c09d7893aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b0b81a3f1c48a805938bd7b8b5646707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46d4a0f1a0a9d0ff5508bf76ab3fdc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9646c08079cb3469f48d6a9497ba73709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541b43064db24aed0fc9ba96f6c5c17710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac143bfa0458257ffbaa78ba1cbfb693711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb170385056f8a10e9a92a224a51dff6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57214328f9e852d721e42b785388206713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f245e3ee71fc61cb883778185e0fdb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f72a374e7aa96a468b6f0cc9ed8d87715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19201502d073ea04c87baf2313d405716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b32ca98611d28da3760c931c0d506d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467894062e50f65139c8b4b3dc314b0f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfc7ef5bd91b1111d1c0d1b062218d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0eaf606ddea4ad4ecaa1fa8bd59390720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ce8c75eedf7c47ef2ef29e9ead992721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714682725c938c3af69680b06a219c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb4dd1a25c231ff345c971e18969b6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63a402a47caead6181fe8292540e57724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae1e21998d60180c08b74fd5b09783725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f22db4532f14fd2bb8075083941b34726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bf2b7da03a7cd2e0a38d90e63c7e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190fc3906d8aeefde246132f2309757728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34332b0550b6bd56207c242f16de3ef5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604852bc9bbd4621269239b6e20e8ae1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cf59acf5055e13b12488d4ae43946731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5aa516cb676a2d5d6f2299af69758c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128384bf6215a2dcbe06a8ccbd967e3c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1927e3c164b561d78b29785542ee76734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117db328dda36fe3346457cac393443735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0b4e0e8c7076b67d040a7c4436032736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525d887abdc70bcab5553eec5adb3be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a9f0b4aa3d00aec480ea1bbc3561e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff53b486aadbec2544cc3d7631a8d6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8957f10104f9be4a74b54b39c563bdd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3f34d18c7d2fc5bb5172393db3556741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e290ef05fef76e69a6195136297eb6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb737578f467a7670955dd5e6b2f77fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eea8f01322ca9ab3fd51f2127633fc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8c4e5ded52870c9c5e74654f94899745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a33e8678dabf3fb139a20a673c845b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c48d2c852b77fbbeeec511234ff6f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6b401497ed8ec12750e0e6bd76a47748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49298ba6445d98ee4142133fd5e475db749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1793679aef27791ebbf439d0252210750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456ff0f40f42f82d861f6dd80df49d6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca68b21c87d5b94d9366390999814e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4a41f0a5324e8314297f0966135cb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120ccd2affed2dbd3c9b6b6279cfe65754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd618798bbc245c1fbce20c155bb9e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bc858eb829bdac71a0d880a28084d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029769cd9b7de9840e798894c2b2b40757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ac2ab75ae79b2ab15bb02b60571d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c0d4ec635412b46d77c0569043595759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d5dca02a19f312c20045188c4c2ea760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04a964d150b4ed60ca3040668cc113761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25aab303d0f45d2130850cf42bcd89762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b35e13df667ffe1a31c6abf732bc8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d4975f66905d01c179a59ca28e165764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abb81ad60e075e9958fe34bfbfc81a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d12aa4c090051f21593000b8165cd4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8c0df469ab18a0bdc65a71f9147e4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29694276d412ec52b77a1ab862628dc7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc760c9f3053ef2fc2a419479fe8d4c9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d19572c424b35ed93ac8932dcd1f80770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63de663c0ae3205fa475181425991d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de1d9a37dc45983eb565427f324305772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e8cc5c75e294547d512af9e078f73773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b254393853a066fd4db655e311fd1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a45400fa1f6a3feacacfba9907f1dd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f57f341f628ed1e1e0a55e67d3516776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438ec4752d7b0da497dab6a474b876c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b7667b6a4f08aa7225e2015f52058778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111af95d8ea2de680b0f5baaa96c0dc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c54bfecda9ac1019b9f078dc3a61fd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7ab545354c487e1ec0e02e494734d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9edc1f226617f25de4b4ad2b58f6d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89251d20c4307681cfec705e423fd8bd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07494d27beba79b1299ea3b2a1d771a2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc2ba74e5ca2ddc37ae1eb788cc18f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4084821d0fbb5f3b74b26d5fd9a016786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff66cc871b06ab1b72c1f4434e2dec787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef62d9112785a671b48bcf2a6047edc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7db7ad7e63ce3b3767109d9b5df284789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00c46f78d1e83d0232e428079f87b5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99714408979b82f4e4842952f2f41888791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fc35e9e067f8760e51ceeffb119fe792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad47832e9775654226dd0bc0a288b4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea3589edea988c22c273b40925a00e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21a781100cb605fe8afd144d6c78fb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608461b055db12640c10e78d84286130796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b263bd5e40b3e083b7b1e5f568aa0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c9713f13e8429579703c2af6bdbd0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930338f7a81561e45ecb48e1f9cd6ca4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6b5e2f420b9c287af386f6ccc43de800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a26707e7c598aed56897cb842531f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59bbc34d34bc429a521b2a6827bb09802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73db85a9b4f73b7aaa9784ee845aca803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb77c5654e05dc04d196c9308e5b6b7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3736926660ae91838addf49f02bed805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2328dd29300fcda63414a5782f298af806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecac0340ed4e3492007bf52a894a1e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407ccb45047dda940160e7289a44bbd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75c259636f5ace1f151223361b77c7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1204d47dda6a0cf99360d7cec50a1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33163feb3f0e369d5d03aa13d70d3918811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9932c72b65e36bae710a8b3883edb3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780de7f2025faa08c6f713174cfbe2cb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e147370317f93c6dad92ad369aee9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418426f63fabb08b5deccbf0ec1d080815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b5911b7f3b3dc4d837b533c294cde816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59506ab5d53666aae1e4a93760c4a080817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe909617ace8ca04726b4df5afe0a92818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b402df9b927a919be16e527ed565b0819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6215aad304599ad594dc289b285f6731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85de52c776a91ac7d2755a7ebbec7802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef502d0fec46e4ae8a144baae175f5033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47219fc1dab9ccb2bad29b19ec46800f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a205fea058f962258b1283a8f552aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190857103640ddc22bcc0d725cf99cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ab5cf5f30c21e88cf5b3b14faab197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e8f97302a23608936052e40621f428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0d3f7d2a30d8a3b985d171dc998929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a88b6673b07235de47912f1c79ffc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0a5efa98c38cb36c67061cc01577a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c551fde09ce4217e1a9d1ad76d19b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477f6bf5db30e57e7328a13886db25c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a5ad988d80fdddc0c294a3753712414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217f99859027d9d4639569bcb86999615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c4bf7839fdc83cab44b1de012b54b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72263834d89888fefdeb6708dd580f6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c33aa678913bf2c73a10ba219994f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a176d475c4635e63e2157ce4bc01c4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86848c8a1c5b5a4b3d72ca996cc279ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df097838eead5006ba4e7b8e731e972521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae26a19cf1bf5b56d4488e538f6cea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4ebf0d535353babac34df5b1c131d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a5eeda94a7ba477750a0d288176e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a77b603cfa5110a501c8a5b7828d8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa448591997c0553c27c21ec95d603726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c77186bee3ab0bbf06254ad143182b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e217f55679324b693a11f119a38305228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bfd6249d80479c2d129e0b3b9dc6b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b0083e54d1a63be6bf1308137dfc830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64b107111f07bb2cd8f145d9270c5831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7484ec7b374a8809b5edde128e0c78532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1dc2fd3264705fa6e49159e8717da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b488e630bbcbb10fb6ec739ebd78a0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4a62cd4201d4ea874b8adaef7056435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d5647bf44dec7838e94aded8e5b9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abd8d5836a52ed56951c92b1a2346c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3abd77a3e6b6566147e882c66c4e1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb7f1526e3faa702de52c7905e8fa039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8b0c29d31a25d5bb4e7af3394368140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db883ceb507479b424312fd83922da8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848a5b56c1aa9041998acee371dc0ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba86badc8c6cd257c9b02b63c4a7d7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2049d0f89944fb20c9a9aea07ebff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f10cc50f4ec778156c651e2d8d11145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174eb42f0bcc7574ff82cc8cc1fc7d4b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92e3c7020084a50681ecdc6c2baf4647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c49aebe17fa05826769d04d74adfd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca8f063f00aa0c604ff8b7dda264ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e17e0d754cfd32727158e9b3ee9c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f5eedb18feb959e376da3cde26a8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383acc1a3a713a56fd06733e156e0c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8469ff05760ae1e7f597797f04c4bcf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f692071e3e899b3865bdd54068a0ffd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95b69d69aef4dd12d369842f71fb5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60c85763b2b6c40889cfb8c2aa2ea556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7e3e8438d4272e74d60efddf41b6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fc71b2378ca8880520e0a0c508d9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8281173d435347466aed99f4baa04e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3198ce809181995d6f1cd80c626380260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372a0f7828564c37e81772d9f219f6861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5f4357bf8dac43da10e379c8819b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef729c856199bae7b73933656860be163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c914cf224be1ead015d887a0ddcceb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc59ac72b5296fc1667f743f8ec60665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62051c4924f90af38238d29c051e3eda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c5fd5980cdff68eac105be3d7286167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929e224a9b2b79aac67e4f2bf6b70d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e106ddb7c0c91587699b7f4c2205d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb812001970bd11ea065b9f64c76f7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665d3c13b7b536f5debcff5678b6f1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501bdac04607605d537147878f9685b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3e50a2f073bfea2a2f8db197906fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c6d55133e35cd19d0bcbf7688489374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1def7c125f1f8c22e21f9f953cb2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e80c8d56d061abb80db4dfa102ca2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7222637c77a67522374ca7b0792c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ae9f05ea4d241c96030e6c5a4cb0878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77097017141a1e9e821dfdc3831899c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949cdac99280817098d6f4425608d3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc70485ad0672591242a761baf3a73481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8e56aca633e2367cc899f5c1dfe3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed56cc16c154d0a2b15c075e8df92d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20079f6af53834938080b22d9d321ef984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0351fc4ae50e33aef4987a3a18188b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add4fa761a68e4dd753e153e374724e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc7a7756d6bbfa54a965d2ccb9cc1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d540f822c33084e2302b585cdb00288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f791200d3fbf3fe469316239abd9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf299723de685ed8e3b8baa4780ebbe090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba88b555d615000fbca3d70a61fb6eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497522e387bc46cb0ddc23aacd2157392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1a4497e1a0313d2ffa8c282f61d2093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f36ad7ac793439009d910070bfc26494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab045e118003e2a88022b64a2525ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3139ed5533d7993aee88c5e15f1e1cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838152f7a7f02565f456980578b217297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506be9f215de1708de84567347ba57e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f8f3969b162f51e0d69533eaa8c8599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d543943cbd172fa166f0443ef4de3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270765383940f3bfbb72dd4ce02c3775101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9e04ef8af673ff2f9cd0e1e51927a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51d81fc62d21d09639c795d316ce6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19aa19842ded7865845d7afb6d34c58104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ac9aacd6b598749076dff88912a54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228f82897b2952579586b910783ec56106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d33ba8ca64b2bb0f133be23b69004a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002ed90354e7e06bd93e8ae4e34995c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100eb8b4d99b4e1c7c27b0121a4e8686109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cb64a07cc82d92145e63a84326349110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ae83c329da8b3ccec2dfd9e0a197d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc958cf40d5ff62515f2673bbc359e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4479ac2f6820cdc0673df15fcde7a06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be973aef8585ba569e0077e22c1a99a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485df44ab39f33673a19c7e28953d60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f3ebd2cb9e8305ea32e0d2b551141116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595726513d8f83579bbe21f46bd666b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a872b2335c2927ebfebdd53a2937c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce789385bf039d41668acd416e916e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ce6caed2611a958acf1014dda8542120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161dae8ac8c6cbee7748319bb958335e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bee720b104caf499df58342049c92c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f189d5923ff1f722f0c6ef4be125ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fd5d99d6e54bdc763cb15eb268e40124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63dff0ae1aed8b6fdd152a94771578125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38cca51e447c36950a6e9afe8be6e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104a009913e1aa89e5e8f768a601b08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e76a84076d66e221998aec7c914dc1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c7a960570774321e6a0a99513961c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda27676b3a091a05368a00043eeb4c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e168afa9740e3c4d041bb1bfa8a7fce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca5f5b66983a7715e789ef633c3503132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbf506674fa7be452d52e9b163efe2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebed8de44ad696660645068b820c004134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0d8d8ddff0ee56ae398d9cd347814135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab282540731fd61bc7fe95c04001aaa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fc8c6572a3d5f793057332346236f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83562fe8a6418d5ca9cb2cdf0b9ecc8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085a409bae89a29528828d75edc708f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de825dc4ceccef65e50ce84949ecb9a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaa201a899fb06f493636d9e353ffe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de7b6332afc556cb75ad03056ff40d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd7d537ee8ea4272c664817fd6981f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e259873549d86291d55667267ca63ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4426db27ece5ef133f7870599234f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c116328357968b4557b72adeec1467a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525174cd799613585071031879f65f2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e320724d38f4488bea11453d030073148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49919c46e5936010442341c36904e455149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301d89738819fbcb12c39b27f8a93a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d73f19f6edfdb7e96ab0e2b2a6ff7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd2c23ef6723bb7b2acaf36cf943b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce333d543d0a139f3b23162792bc044153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1b6fde0e68c124708b2cf1ada28ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c33444c5d528845492f6fe8a40375155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb83baaa781caf1942850cb5ce31b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a81e8de14be6c14e7037c66605fc9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e15d30058debdff5aba4dbcdceba51158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610ea693a7675b7fcd3d0df9def3d90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b585ad620e0dd8dc10d544805a6a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70781138d777b899cd364b28184740161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac4d0bc47cd54223041e3305bc37d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8022330a56978501692701cad28e84d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950af2b3b12c0d1753fbc1a82311460b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5696ea342ec0ad641a7c159f139cd8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d1aa1fca75546e098bafde0eb2678166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa698e2c75336f6f619317675575d01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd17d62c6ae05954e974c41581c997168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd95332c1a26505c6cb50b6854c1471169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a9ea8a95af0867fd6b8974afe0385170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80957ef264ab3e0f5684eba368dad07e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77e7dfa495d5fa5c8346bd614e1a30172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b29a8078541e8e76b89a54950fad04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f74ca312a7d3a74a2ff8a4e058611174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760218ac2a76c2882c1e7c8d04b49a83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df0403b50b07ba70ca3e03f622a3e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a16a8f439527b5f61616855117c1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ed2b2aecd97b054ea04a662f6c204178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c77f5752dbaac3ecbc01bab59500d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0c37d7ac11d95eca2259a716f04d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd2e636d078aef668f0de0d7fd27ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630087725c0de0de4a6af90f1296cbb1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463f6b79d2754ccea78138db3cfa3b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861736eeb858b2b6af47819ff337b01b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a7d2f6a2573372baa6a6ecae3febd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf8842bd5917c6379f99663b82013f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572989bdfbee6e9809c7096250cc46f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fc918928cb7dfd76fe1919c3bfae0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd8457f695843dbd27a9eb46276e03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee7bb1722872bc7beaa46f41295f44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791256536dc995e6233a9273d516e2e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7eeed6d88b270a67feae25e881fc3d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68715ec888e2ec353a59a8835927a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51c843cc5f1df2e9d93dad004cfca7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90e44f91dd0f63edca413d1a69f9bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c68b4d261b8ac785e1ea7bbd21c6d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7088ed1131d9eef3707cd8a4c9fd3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8167dff4481026107b77a6f3032d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a559d2ed4343083affd7174c1f8f8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785279094dfaed31e6913b3c9adf377f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596565aa40ee3223623a04c761a027e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b787232da585e1a86f294562251ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4756e195259e6aff0357c4ac98369d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262e145fb45ef15194a2b96b3c7e846204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dbc55fd24bbc1f93d0d3c2bcd6d83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b1b5935498088a225beaa88ce8c82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a51fb911cbfcbc967c80de688f0cb0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af0f4b9279c82f0cd7ecdb4ff5bcc1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338acadb5ac75f68d568dce3a43d453e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc662eeaa172e928e69d9b41f514f400210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24298a3b58d60df94a91604cd17f5647211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c262b538f3fd2dfa205b45681644f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47303b21e31a56b0816705a7b6833eaf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe5e57f89f3614914e3f445b0697b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91213d2cf53407f59cb9aeb7926cf2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf517743bb0a30ecaabde654991e3886216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c6aaa772bb2475c8030a3701ebb37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b54a0293dc04cc2f5515dd8ae31958218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478efb8fba9709da75399aa3f7b2259219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0a732e5e36c9f1c639f692d2e5223220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fccfa3b4d950be68d355b0f72744c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f123cabec8f8ead927ed1129237fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4aeefcfc9d0969fd3d84ab59f726ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b78d9164b9efdba18c26845e1953d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949a1f5a20c9d380aab7f59fbd391e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45044e915e179d680848cee9768418226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21466ec768f2c43799603f9aa971dab2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89333dd685feb86ebe1620c3b76fdf4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84571334ad9863ecfbeeab3dac5be1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddc745681615d9ed2abeb045c625b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65065d476f90171f77761c2c2cb73745231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae74a7c202a081f12977d7c402a224232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc79e1552d4e79856a266db48a8dbb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840dc27d602008f2f99463cd320b045234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450018ed6e6b0ecfcf742bf6a21cee91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453e9cce1b07683007dd2df501df341236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36baaf920f3018939f253c9f3f20bbd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4a10a5376543eec7e34363c57c775238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734e89f2b9972279bbf0cdfef44cfb4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895ca836c5066551cca39e292a3fa66240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8024687e873dfd23a6f737ce4f2ef4e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1f5c3da7d339d97efdebec29ad142242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331adb4b02730e02b6fe53830e17134243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b4b1fd228d9ab3869fd8874cdca05244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318699d77e251f07de3e5dee3cc41363245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb44df1f43e6955f62bb9758fd7f03b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035494c6c98c30450af0aad605bedfd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec11d6becf66919e14b81d977c5177248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9befd94fe1a449e8bf3971c726d07249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213effe9212d5372c23dca9192c35ac7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c621740287e78b24b057c3616f47c8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef640e31c592532522ef534c0c1827bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef144b3b71d50a2e7a79f2c563b29b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf260c1696c1f819c316a58183568e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f5975614a3840ce11ffc92ee306f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af71f90008513f6a197ddd85331c60256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc12318f209492407eecebc6dc8e78257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72c70186ae7a74d7067f044afa8a53258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b8370e4de3409fe79585dec9bbfea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3e07b8effc9a8b2cbc94f860e3b2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e944d6e8a06d7886f19ea347cd0cb26261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c57678e109adebd8c9040fdcd981b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202df8cb8cb29ca90ec8e9f8ec346997263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4153a410998c5783a38517e805109264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b63be8578bc13053e2c825f0f8c872265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4be1998860ad0907fa13db934f47e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07326f1ce6d3cc8b751667fc137ac0d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e86c8c09d9cea9db15091f38009d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0631d9e7cd30908482c09f233a00cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37fa0a7730897a93729ae46533bd14270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fe625404dba15abeed64a8b8ec11e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993cd81b4d51ff77b5065dd625faff9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28168195f2eb291e633f3432db607291273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c5fb1e7e0329e14e8d7cad1a0387b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49352bf3336cb69f7ef9948f70b0229f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d29951488099c4752fe26324d2e5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d185a62b58d2f10686cda328396a36277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5725e0e972918123604b96f22b850278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d035adae7f214d3815ac012a100645279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2747d4eca1be81cc0fad4428dd88735280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fd160409e1942616420cbddd041ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745474fb779a0ab23ca97eedf9ef058282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b405ca58eb58dea1f95a0429ebc3d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55841028011f07f6493c4cab372e06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc87573d10ffbe3d358f50b2a2bd65285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a07f30de0341d080afa902d8c4421a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a246e6e1202e787e0696f1cc552b821287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8148dc7a156e4260d9ec7a0a2db3f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f144e4502426570a1e003bcebcf146289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3924433effa90792cda26e75e7df9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b81b63c335f377648591092cba0f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e62e30e11ea6259857bc51daf3c1d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bf7524a97a4c324bd3fd45e5bb7c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258f3333eec56f107348ea2a7e48506294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5c00a36a8730b719d9d20e266fccb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319e46512dcf46f1eb8eedb15aac06b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172b707788c2ba2705c525bb3758e23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668a8aad254db6309bf8ceefec7e6fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ec6548e1c3dd1249e963e20d0a3f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93006a0c71dadaf8ff4732c7c23e320b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa7b58e1651e71855fd2c1bda04fad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1470319df71af44f18af30528677ca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d5f9f54be61ddd7c4758b5e089443303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac19a9dce0f82fd09818d8bc8275d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f1b30126968f7507dc991271c5e9b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2ea4742387878a335c1d2b99b659e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f840de53c3dab7e791d2d7187bd355307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117f3b22a8c900a310623f3c9467cb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939154eda561842eb2dc56e9a7fff45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7b975c5c351b63cc35b9c336692ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56681fd55e9b3b7cca09bbfa10fd66fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5edd2e1c8487163d1dc9a4541f98eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18cc11eb4732025136e733b5f3f305313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602a23e614a8e8e5fd70e5fd622c575314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d2deb2dd8a0bac6b4325c1384e27d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691c6d73cbc106f3f071251116eb1ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67f4fd983e4a84eaa31d46502d7d5f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4701af07c365b58c450d294962ad27e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e13f08bf03f0ce6741bbbeb9a6f4ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07648f7392c2190c09484f993c7124df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90f89eec75ef71996e0d0cc89fecab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc50d4b90b16e35ad87bf804336884322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeefd170cd4e3a2ade11973f78c8946323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b663d4ca478a75e2dd742c7e6427f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d957fae7befb6178c964cad899146325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebf7fae34709699fe95c2fe94a7ec2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a41cce3069c28b30dfa747bc952f64327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae4ec02d5f52f7cf686a8b28c22f94328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0eb59a40c798dab086a0396762a52329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb63b46f1f07b007c432192432fcc4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd29eef6bdb76ca63b4dfa9ce0c726b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4164ab9d5fb47eff908116cfafa54f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94442cd7fb528ac00bfd42768a8676b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e5ab40d362efa4eee13cdfc56e572334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90907a45bf084dc05be99237cbfcbc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb11f40720a17f484eb67712ca02e0c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c42f4b08b27978b4a15f4977bcb00337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d6ed3f162c1d7fc650c1402b844b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8defd0ef48fcba22c6129ae503346339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9cdef3ce280a87b282eb3b298a013340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616a66f1a9a80f4ae20f3acebc99891341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4e778f383ed2ffb5b2156b553b0d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3327aa8c1e0a6cb8e3e21f41b4853f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8afde7160693b13395bf5a1c432db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a0e4f6f8653adb2803ae337cf77d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc526ad8b7bbba778030a2bb488e90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616d9677a68b2ea8740629a0e30a00e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936a3b7dda2fce97e879f6b8ea68000348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68feb396b7f3d1343bfd6845c5198ba9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc96d666c4920206a6851ce5c866d3f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175caa206c8b31ba4ecfc35596478ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bb1bc013c1071830cbc7564b4e6f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9409e04c048e44a17b5fe5e33f8c7b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9f82edaec00f4013125c67d46de4c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570a819fe3c39f1f9857c18fd18e3c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea2081d7e79e96f4885a22757c20f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26679400bca842e925675c60a90815ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38acf0c5af07cf438488599ccb60c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e23e7f667f766e66d2747dee3b2c74359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf2734ede2229a6e014bc56cea9012360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d819331bb543baf92c1d4c6e9f001de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa17aae85e3fb61ddae679e474fa78b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2cf693d9a9beb08932ef1d64f2aa3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b28d8f78db56ac1a92a3def561809b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242f21278e723fb6ee3e3e4ce7edf69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adc130eef6b6fb591ec373db0e544b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64425c485974818642d5b3af623ea3cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0244eed3be0d4c5b6274a19ce043441368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc4d9b278813539754c209bb46d7c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e3ad4473b2773f574c910f037f611370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a7cbb8d65e0b6bb5df7a541355d72371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60be0e01c6726cb71a2d7c2a8ea6367372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007543051022cd5257bb2e43cea7ee5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eee6f5878ea1006a6109383f93a130374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16f1a2edbbe8838efa2b3e15de8ccf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6716d90b67d76d18b6ffc9a6c11bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2caa1639c22b5c9237649b88bcdf81e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797fd1e17cdf323157ed15bd1d4d94d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79324baba57ca455b4e5278e72ac7422379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7db629a1c441383542f3aec8941b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611fad8b154dd6242e27b73b9971ad8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd387ab7e0f5e8f6cfcfcdedc3794888382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858d6388d7e157d7bc5bc1ccbae70f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca6ecc9cf0432d6bc43a4d2ee5a68a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97ea07a6d68402c3845aaddb1bfc57385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054179111af988204d76b359ec44eeb2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b473ce7b7ce84a785924a0a8943ccb4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5774b340e0363331e0bfa4b3b87e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64dfabb007a552280600d06b9eb9d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa568afeca48707bc337d2fbb374650390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3ac2697998ffe37b304ce4139bbac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58baa6d3691b2741c8da7a782f07a1d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff1cd8ed6fdd18e1651b2712c36c60393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1add60951b11c50254e5b94db42e02e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e7228c927aa5f8dfb4f886f5f559b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01666003c7f7a5cd75db0b8ad7a80675396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fceef27fe806d919e6933edd2dbbbf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027afcaddfcbb9df92bdc1af8401e0e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce154212e2420c10a0271a1b00e80609399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2fdb0571c0f07ed6096c6998180d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e3acc9fc846d3ab3bb64cbb41ffda401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58dc6040949c40b701301d85a318fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c53596e16ab6ef0317583d69e23c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edb5877ae3911f42f97111d7d2e633404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bc8182d1c0fbef1e1e5e9b1909fd0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea5a6bd4bf0f531268b9c97f856359406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806458e6811f5708ef66a367851bcfc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e5a975fae75e93a60e74a30284489408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cce6d8c4f1cdbdf573110c903f72e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5f0b96e7b52eec34b6277389089f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb53af5ab1caca7094ffff48fc2f23411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fdc27b9125195ddf91156e1a18138412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd521ca1f378929b8fd0cd59b644054413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bc9e8be880235800720121dafba64414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f1206f6e2a64576148cd738f4e620415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b157ffeb70a4cc7d0b9c8049cb4724416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574d7f4b1eb94c3d449f26112a27098417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2d0a3a8c3626cc7cfcfe51f7826d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adade8a1eaf2cb74fb2e43b93a2913b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360f5d6c32307cc7cb20899a6a47b6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79363679bcc12f5353c8086c9db152421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadec969ed563df90f8c90b74a94f34422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65aefd0d45652849a589dcd3a93929423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba701b99835a5d4761822763e38b2c1f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bb6cfd0542ae3be0a8a8b49a26a0b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db6a25638fce8bc7abf4c62981c53b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f3474e2baf067e866a0ad97c46a4c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812fbe753cf5f2bf08c5a98b29f92a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487675583dcef57b621078eb3d5a9902429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d162f84093549d3008960c61c886761430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac084847289f1b1087acf7184bf046fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d034698c24526700febca8f35d43f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8a6a92e442488f2bb0113a9822e06433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a17c93f58f4ee74203add426f08d4c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e59f395852549bd8adb4fafe7be0d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7e40b9f452578827799bd89971488436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7cdb4ac7abc70564b6b6376dba287437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84d3a514d5d2e02d5fdb58728f820c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4073b61e00c5f820fcdfc7d61c01c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021ce54ddc09ec17242730460e064cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963457c911d667dabe4f247351603f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b045cd5b58fc5c8aa6b3af5ae2895442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939684135c2005142e3f94bb745545ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672007dc3e611e7568a24d5777f8809444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729d94253a2b738667f7bacb495ce51445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac914f759dbc6c802a1ee654e8fd0e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84ce38c35e1e2d09d25ce9b296f49e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873166685ad1a7b247c1c8f06ed369b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43145ca72d35966ab4298d5dab75c6d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1645d9c38d2c333cb3fb487f14b2beb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7932f5b5d4b60d42024a1a65c5a447a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029655af6e58bb2568fb07febe8fa33452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d3a84a85d7f8dd4b7413d5969f979453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e962e41f293e5ccf78cbaf7297c3d9b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e704d6a0896173a40e3be93ea2d38f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4420002b11c2dc9ac726b1bc4009261456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155594f23376b0696a26e8a09c20837a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1a40f2d2f0112987beb556a172f81458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30d00c35c42d57c18044e253fd6f5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49417dbfef271345f2c30c64b667e2d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5611d38979fcd9abb72b6b9e6ac2e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00adb3cafccc15291b674c09e76798462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3df3adbd874fed518d83a92952b30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33343a763fca43aec13f0179eb2a931464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b172b5e1586dca7966d34be51ea9c82465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543942af5a82ed678f4775e18a6334f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de9cddff47e2006377cab7e5713416467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a1eab63478b056f8dcf9a1937df5d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe45541bb43c5eec1c59c1dcda8e136469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471b1d2ccc9089fc0d2d6eb297562e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427e71667a3cb45ea6d7e01c15a25be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50932c8f063d1a1cd8429f594576886f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84d35eb4d65460560ecfb3712c26c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca8c97b0fbad0200cbe727306bc47d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313efcce623e1d4a985c27a7f61b6bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e30b19d9ad050480d47b74d229ef0e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5623f9893eda44a609510626add74477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f0171d8ddfbb12ae106322af9aafc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f46e9ecdd070c18c03883979ed07c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f259965a9a583194ec472db92aa96480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4145cd6697c31724fe104557ba91c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5025fd6f90fe965055335e15bb7bfde482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a976633cd400c1f3d715ed6199d096483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94c920b89f94a458d20f9affa16aab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f283c4c8351e488eb5b11137548c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba818bd956046dabb693f7b814dbda1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839d333e3779fec8e2655313d234ac3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dba16d5b1196ce1abaa4d292a23b96488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc545c74213e54bddbd23c449ffd1d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a281d5147987be7bf3cea5fe5dae5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f42ebb98455a7eb179cff0b09de95b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaffe2ced88cc99267b064fa6491d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c10394ec46062c3b50981671ab070b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9a4840bea006aa5dae6e96f2956f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0d081dc62fa4e6c07127f56f8b95f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e09d6db2d9157e7d26c2c0e207e98e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed7458b300e9ab660840ebca5f3585497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3e44a8f90ddeea067b41ad1bd794c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e83f451d1275df79eecd420d2c647499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93952b1f3aefde245065672fc5d60a49500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cf8e741eb6afcc9a6ca84d99feaec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc3f6304e7f140748dca08371d1884502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823449d0178b276a27e8f9e489cea91e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3ce6843bc6aafee6fee78bf6a73d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f38d5e2ccdcd4c8a34f98faa75405b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163d3ab3b596c1c85a83f6bde7d9a1d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662807217a914329035005e16ed373a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d584c12bbac95fa72c24a3cc5776d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f007087b9df5d7b31f570a51640dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7009f62be60fbeced4d978d4984a9f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74117668d86cb53e479b41f18776be29511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9185281e9702953ad20eeabc9c580512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff1239074ced7f7a029428117a6eb2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4c27af11bed4cd2bd4f39d7348cee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9400e0cf145ee27643f7b22be2838515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59f32b378305ba74835c40aeff7662516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3f743c6054a5e2a821e59c1f51879517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507546f6b1e4a2b3d26ca2f5c00d6da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17910f5ae603da02a226d2b4c23facf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411dac26f0e947119cf7c0620817d53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2462d9f0d8735b776e4f30a8ff579521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005520879927937fef55b1295589b637522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da089d6d10532174e27d02d8c97caaa3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b0774a0afc2e7de87bf44aaf2a275524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d0f2a408ae4cc80312706e6eb7bd0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265358408986a86404a363b098e1e97526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cdc4d66e2083b87c9cc08dcd6a494527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3e4430968e8c8c215ccf43f64fe12528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a72d75e5c15e6216ec8e5b1166ccf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f0cfcf6dd48d2166051bcccb8752c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70241243068a26c8bcb77986ef7f5eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a18453d74ca9eef84c5b24c93ec3b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f75a963a9575d221bacb30717386c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efd30f5c160141d70d72fa5226aa0d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae2eb5272d62cf3fc015eb95e26eda535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af68712aa113f5a46c76079d6e4a2f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edea32759d2e6a2460a96490696057537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17134e02155b13d871bac752108dd80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918e55c0212e74c0972c4145f3831af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2148c6b478448a4db27eac8f4a7e368540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd382047cf14efc45b676523729162541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b33c21a590e7bf6607ded75fce6681542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32353a1d99751321d7975dfe1c90b729543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad52b1438fe5cdb704049ac1bc5d7e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e490ca3dfcd988cc11073e5d153c66545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1bc0d55c06b313845135665800bb8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f318bc56bc19149007bdc87da9835b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f57fc739b763f2b0e276a83fa2df3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c57e212c974a8de955f2eb52039209549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f754fb55b7a320e966acbfb84ac4a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c6c1c878532e2f418430b0d454506551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce92db71fb82bfc217b1362e0a3d325552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f4375f287ec4fbefca82cb1dc7001553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4271a7eb42f39bbd221f62f474dede554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b2b5ef035874c61b030c071a67ca2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd3f3db043970e9c536f9cd522574e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fde4e7a4b156fba9f4da51506fcf2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684fc5102be18f3088a7ae717571a42558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce4518f12e5b8fbad5e3e0c32b2b74559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3626d3e335cba48beaf28188727dde560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac9d0dd5782c0ca0e94a4420001d4a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d45b5f8ab364336f122b99e956d5d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa39ce72a0acf9611afabea5c37304563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b3d1ebb3b94670d1782737a648c14564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431688d8f853dbddf746c326949ed662565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fd62b65f0749719afe7c0e6bb5513566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb62150efcd4c174ecabdacb3d15e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49329358935f215f3877f4bfa3da3f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813f10076115a799fb01bbe815497da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e993514e3a36ca05dfba84b45c8db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c070842962bf79410ada0314d83c667571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071c413841116799338aa77b1760235572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe51319e33ca3f20b04d158d56272bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c424686ecc7d377763ca64b1892bb64574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2688af552c6e33104d1224e4778f3c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc75eca06086c537632f2c2ef1777a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12678b5fd73151fa656886cf9c477819577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2675080bcbf7649fca79a7653999c0c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ae71be96a56ba644b41a31ee16b26579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c33879415281a92f667f9e366f0565580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173261cd3596095069f1c5752ac908f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba5115d5bfb313ae0e08acff3eecca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb785061f9638cf00c940128fa5d99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90de61c70157447e4c2d5312aa07e4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2ea047cbecfc2df218130f43e797c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8c23a1055304372a99c47b478e494586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbf639b169a8a62d3714386b20b862587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86380d0be9c17b5cbda5c85f5888a89588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d30fa8078dfe2001309e96793f3394589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c669ac74616a86d081a0ac4ca1210590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e8b40fdb3ade3034c946779364cd4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa531cf80c22210631bf7ce00ae5086592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ed3440e546873b23587ca15f1ec57593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32107e412178a4a191c9079c5747f27594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938277aa41ee597110b857f4af5aa85595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bbd2ed670fbf2ec6d4491363c7695596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d014693b73e2b59479ba39c3adb08597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36bf1492f433a76c607b8e74133d62598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2851b74b57acb2af6b31137f1ccbc22599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f87e5af9d3b827b17875bd7e4b5e3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8668d8559b064192e10092d2eeb576601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1794726277359cc1081413aa9996d3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89762696cc96f28cc9add974b1e9e35603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c6c305cd1408166fae0d1b323740f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5835d96b78e89984cf7983f57ba62605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033610d63d2d4ed172c1cd4a9473c3b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0750018ddef9f4832797c77696a6bc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0e35a6ca60bbfcf61be202b6cdbe0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a6f030de082906b51f4aa37cff5d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdf3dfcded79f6f8509c161ee6522d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea68b1174e80a5b3868794252468227611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130851838e5925a5ebaa1fe6f7d0c96c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f9ba1240023423f68d7dd966a4105613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70807554a21938b3898862854cca9c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc06905a64c75cc321e66b647152bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e29482dcebf21683cfd6c84c60479a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d241b8d9039226db4cb3bd10a104d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57603304bd46cf8d950799b4e7d303f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f20063cf83efd28c3e9901f381de4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64a07257181b96bda6d3e56c578a6d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97903de4d11c23772a6fd3c8a8eaff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d8c7d940d48f2e9bf94ad3d54038f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3aa4ac66c27d4446bfa2170f5dc98623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9335318f179e167d917cebc66a39f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0bce8c9dc812b245d876058bd1a30625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80629ca1de36d605cc0cd5af62f37e4c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77763b6b9591488379b3f7dd867bed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73771588575bfabc61e228a15b2b4128628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8583666c96154bf429bf1fd08120ec5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb7e64222fda3d4af1231160bb0a90630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752728d83996b5b663eb70e04b6c05d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6a1474124ca2e896feb816ed7abc5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da2efc500c6c179f049b086636d6b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56201aa7c08bc237f069c6359a63ec00634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48e5eefd8469ecf0a539de758884c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1b97c3704c3c71bc8b9c621e5f858636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0749b1a9542b5125c00173d1c5e7e2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2179edf4351d3ae47d8fbbe3e84f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05906ae45647e59534ba3a9e33a5b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ef363a7858d24f25db34c01854ffe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bda63d9111399c7a9462f5e66f02e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be667d87422bf41f54c9d94f3e2bfc13642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e091803bf8befc9ed9d1d0a3609112643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e808fd3945cfc7b8b4531d7d95164b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d44037826a565c740161507216402645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92e7713a2088c2828ce484b0898392646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6e7e90228f5f51d1bfa1d0863515e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ae881e6358216e31b2076496de7e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0584255ccc98c253f56d95e39436628649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9286a04f761a81b99f32ce093b36a30650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0eb796b335bba0e5b14fc881fbfb3b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352b223e166925a4a4356c4f3c8e59e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e48ec3f71db04127e09b836184b6d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02742f3ee298d170fd96f31c56abd5b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec79e7f56f82ad1349d18f3a5fa8c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddffea04f777d6d77b4a06d6e31f27656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362e1eb304eea0f0ada0bd2ee4166bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee63665edc9c927111956d244e5d97658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e453f8f0747393bf21268dd54ffeca9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafcddf9ff89972651808aa7364fbc2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba4c2198c51a0c3945f285b4676036661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea34c212d87426b9ff3594be08465f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216c53b44b39221070be56cb8182be9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5ce7f1754a188296cf58ea1189b38664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869f5a0a3b57d959dffa0d34f2a0f35665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb2864ad8094ea192f92de9b7d7fb7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64f6c57c049872436ff723dc41f063667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5483265925aa26534002c874c13c878668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f073e4309707ec8339f40136ff7e93669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95d94b20a019dc13a528b9e5a2c858670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804497c349f48e8a68701f55ea804452671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32936c92b95d55a4fbb4401d76583a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8099bbd29b2feabef1875bdd665853673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6e20203da7dd7f843d20c005a7fd7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb7db7b607f0d43ef8746dd2b89370675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33cc3f21d818de2311be78a22265b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68cfbbdaa79353dce42cd9cd974d85677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ea2ba50dbcb94b198ec0635f154fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5359fb7c32c0eb311c42af5f5de5e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364194e05ff8c04429d1c8f477866b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400e89d9854cabd6d7cccc300720eda681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee4a5711137039d4781fe503da5370682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebc3fd812a4749fe168dd5fc3022ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70494a23ce1a34e16c673e393de7f8e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229c22fe387dc9add1cb26fcd27772e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee40c0dc221d7f4a6aacfa2c6005d9b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28b4c14423033ff9ade4f7a06658de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e091c1f77d4df0ead96be67b8d2bc4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925c816b1e5e60e51c210aca666e430689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa0f7928d5051c93feb9fe9eec73bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5d77ffb71d4c93b78c0cef0ee8293691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bb34c8211ac5ce5b7dbf14bd6863f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1d5b83bbad48d96675c86561070f1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e661d21797251c7554b9cd0232458694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779bc4cb779b4d3fac477634f32c72d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f9cb19561f8f13a1314c146ce21d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47459a76a9a67d7d2efcfee32baa92b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37191890fe4d84bba6e34b37aa69fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849ec888924ff14ad33844676e94dd8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c243cc4b4e46f8300d72040cd6bde4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02358fa5f2b0562d51fc92414390b9ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e77448c7636e86e6075f5f0ea77bb7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dfbb6134fa9bf2207a5ecdc3c275b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e190fe15fde0f1cbbcd022de1e8b067704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3a63c66810e7fd986258c9ed0979e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12948833590e7e545dd166deb4a8f270706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed080ab338a72e0d4ce733f5aa5762707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764b4f73ca97ffafb07d6d0fa80abb7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c46ac4b69906bc1b0be3cdda98564709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71dd4bba6df0d144e4875a9700b8b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb5aa919f84f864b98c931241f88bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e6d1319845c521b8af07cb815c33f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964885b76cd6a6bd421947dac17c3275713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fd0824abb51239e973a102e8c8e90714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fa88226cb54535afeab4ca17f6c44715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892adc7956f82d7f1a582e67c783a1e1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39a747ab272841649930ee8d891611717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa4bfd3c793539df0e014eb460ed9c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95a150e30cfff35fb2c41d8a476dcb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea72f153b93c48c912668c9f3c49ec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e3926dadcd4c14571095c087370f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b9441d12a52dd6fc5a0edc6b3c260722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54b2602d4a295ac31dbec0aa2c31f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe9585f650c46a873ed92079b4d00f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7a8af929047d257c4c4d89e974370725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860c20f720d19cbd84956e0ef9158b6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c7e7ea2d9001dcd2aa08bafaf343f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22baa82845e59b4067f3ebd12464c5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3521534c8985724cfc4ae856e826e78729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb3ecf93ebc0b527d2d47b214e44a4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea59d1dd164e70d85e151254bd1e22731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a3601fa0c211cb70675e4a8c6c58a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce94be2cfe60a739070a140903691a0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd56bb2a96e2ffb57d4c8271c21441734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49d244cf0ddc55b988a099a2e76113735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f1b62fc4f1147e927e616702f1bc3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280566ec20ff9ec63c78cd436bfefff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce173ce20bd4f1bbecaa449e6090ace3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afd9cbedf9c8c6c082c587632effa1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b0c9354189e5d4d98b5c1662c7cbb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5aaa1dc8ac1d4399655437130231e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b5a4a441a52e4f3b469e59f713358742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949d032cfefdcada34b270eaba555ae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32768de8c88f0ecfb578841283c15ea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f523f40027db393dcc231dcb933c8b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b51f01ae667d7360d833e28f536ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e3370c2057e51ff6faf6ccf4b6141747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afde235251cc31e5354b38966a20a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fbc514de0b19358f2b9994ef03f38749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4121a830c85431a20bfa22f9894c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f790d7011ca5f80b3aaf4c83511eedb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc88cfeda375e0f6700e220cb6ca4f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681261d53493d3b1018ea28fc591c0a2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fed2a25aa7ceba67fe57d0089f29b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848419a4789a8272239f1c40fbe0eca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bef5f034cf001a0b59a9885338add3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df5331332f6581f643004287a8f14d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe79ea21f9c7b3c2a831c98b4dc5cb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb71050d2732b2475af3fe4095ec68759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71ad9a6b85d6b535fa1acc02413d76760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e1ad2753210c138ed10ee38ef02f3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6ac6df08e8b79adf4cc7027884725762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ac8fa039c5403f4ba5c54e13d34c7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae12677ca5b1f30590a76153da9bf18764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4045388b2929f652518feb29ccd85765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad34be124694fb7c8656c65cc27187766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d0a15a7b2fb8251514b0e38ecb7bc767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>