--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544704fa77dd8488f26c7292c592993a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e33b124df9878a0ebccd72680df7d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c1c57ee8f29d9299d5cc4a696fb7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53832a577e25980f276117b6e65aa21b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e03ff82a6a968eaab1cbf456342205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c8064b80f707fe660361de805a9b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b85abd5015f9cb89571ad31ac9b6107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3d0fa010b44c9e8fd40af4c784aa88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b0d68a232545d73e50ae234433cc29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b460d6f554b7b65584269f8c41b3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d158355185f0a5a2884ea3ec2db955f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f886fcc68c9d4f24cdc6ef6ee1b1cb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e92b2faaf36a115e5956d712b254d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638fd6bf0204fa7e2d9f91741e97a4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b27bad2efcfec423a75817694f29b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824f837321b4e574d6b8259eeb2487b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fac4c285075761e2c91baeddf68b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5711e3abca1d5d054bf944d540dd2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939380e365e78ff70bd1f7bcceb1ff519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8b551b09d14d675c7da162844856320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0982613c6a0f9f61a52f91f79c8ae6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cf3151b9622047ab9683835fbc4b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112c82a4bf09855d7e6b46dcd4e7cd423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc12f943cbbd856f91413a05a5355824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859f47ee5368e8b0b614126dac9badf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ff99179f241ed7c110cd3135a332d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72a6e8b3af83220d606811892b7b7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d86df75c41ff90f38641832df0ebb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f050e69a0a23a72f78243a94cc6e74b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4b8bff49813a71abbdb18c4ab97d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7d458bf09ed9e3780dbed02ff869331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5105dc8925374830d3e54211bd2e67532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f00e524d89019e80ec63c83e63f8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5242c31fd0269ac936fddf90a2ac3934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed18bfe2e459af23e8fe0093c6f884a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2e9fa45a99e4a0df9b3c5b5b3536936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b8c1804d4e895d5dec113d769da9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e4c676f90fc8471c6371dbf4110cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445a56d9bbc49c7a36b0e016e9ed47239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc294dfc0169bdabd1ab1d6bf30bb39e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35430e49e2e2f5fe7f8ed32cc3505c7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe08045e7d245658a52c34cf37d48942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4531efbfcde4300fd41d2b47bc65743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652e7aa9fbc3cdf9c621d24131c12d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd259c4bd524148bae9751bc01fb4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a41bb16f63ca090048b3668d9a00946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9432656152eed0b9eb4cd903bc4e4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35437d86d2181bb563e55f42d6724048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5dab86b5aed121368e6ca39c073d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a363a16d472a07df26df07189c091c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97a29ab858ffa7c1a8ba3a4847633251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1067151c337992d5930691f6ac10e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83bd1bddc17317cc282caaaa8662d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a3e0c508cdb9f477fa6cdb8a7377354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c0456a2a3e9e6a353c3bc1d4b461855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9bb0df5f3372ad8c0d2812076841556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1764e1db4aae485044124e11f1de657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7603c54f8d4ef5d7ae5893b8fcbe67158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5df829e46becc3b696c385ab96d20359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b7db0196d0b133488b934da7698f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634265da7d851ba8b08f5b3ea38d2f2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706eed6ae5f6c14449dbf327b562414162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f883f4acc1960627fb144a46612d08663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05ad60127c041e0560f37c3cc23ee864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ff94c3134b02eb08856e0ec934b8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3b8a03556b5303a5dad3b151c9b4f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8771bb22240416103f204da3df3ff267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643d4d71fc7a9dc68d6cb0a2774596068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feacb27c68c71ef594d59681ecf155269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cf51d35a326b19a32cfff51c46ee070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a816a0a78ca604e62c6c6603df97f5f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f02c0514493a149d35e7e62812123972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbcbf4d02c884f3c84c2dea62d5c5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95ef28226ec2c6c2c31c16acee389674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4fd4109210258ad6a16223573fc9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9a9538932808ff7dffaa3d6a2348b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768ae23a59b005c81cdaf6bbc5e6c3a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efb57625886fa3e0c18a161f4cb3a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19794cafc48382ebcf80c7f87d3f008179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6feb4e63ce30b2c8a0d4cec48f426480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf03bbb7595c382de2b606883daa2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ba9a0daafdac4387db4167efdd12c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a618c3e687d337712a189d91f33b9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522e7e27f282ed690609def85e7120884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a424e5dc2800a0759e35d52c69cd3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9719f28af26dd309da8b6cdb985bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff75418f074ce92ff75002b45af34b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786358e793a45a72c22b69679ec9a9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec840179de11361d0cdb85c4ac524289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08854e91617e3e10f367e61216b80d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829165d86b2ac9d6266c513ce84ec1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab008f68f36a3f38a61b16758ec52b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84d80f4df1e384a9aedf170a98ec3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a83736dd6cddabab6ff6865275edb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299806074a9ef31ea81d9538fed250c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e12fcd942ecd8f1ce5fccafb63548c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc7fbb7ebfd923a0cf9f613baedfcd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61cc9009d51187958e4d754d7ef59698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb33c6f132910703c108a24f03e92b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c28bdbd7b263078d6aa465839bf2c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662077030e00bf9697b95c1cf7700228101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c666168615f889735aa6d11193927102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45e877f1db44bcdc9acdbb20741d5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d73786b1ba4ccd592f887ccc55dc2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0280246946d4d5a2d6c68c6a64a87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74da0984ce6ad705fa828242263b904106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf5d5717cbc3a589920050fd896a35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da298abccba53c0ab6b11fe0cf880e27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a398e2cbffc842472eef2b676f1957109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ee0d878c66dd8745c5b36924d59d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47de74c074a61d7f6b576ecaff6082111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a434051e9fa696ce5cf1e47c658f3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b2b6a5dae7bd2df495cb43b95982d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21103ad7aa9e672099f693e6bf16bb82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b00c54ee62a3f6ff744ab67f041e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3893bb46cd79bf95df4a81257a4a95116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1aa324a318f278dde5d7a323a7780117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44742930d87a9ac709a96d78c7e3aace118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f11b7b227643c43b500c7f02defe16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e560211ae5b82a378dcd55101f1e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ec7334f387c2f0d5deaf9075d69af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107f096e8d56a00f4f1abb5198cc38e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bfa6ac6d6e5acba17c71387ffa84d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42dc78996a84a7d6b079aebe42208c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02386c5fdf8e40743ce74fcdb27dfef2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb2257e1bd911d4f17cc0b393a7a7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f129d3ffdc7e4a965744de9cb24ed8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a538cf762d7367e8666f85655f616128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41602ad1f45c74b678db61592526f60129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b50bbc926b1776d9bddf8e6e0d787e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6d5cf06dc3612fc41dee8955d22ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12557f0a444284ad804cb5ca4e0499132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045929e5704a7e877ccf003e08b0401133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964abfcdeffe88eb03a4aba7615b468134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f6b3dc803cc0fcb91a33d52c9a7b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387901dd2eabf7a8d1b4abc442a7fa9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e4f4fcbd72b3d6696bcbe497306a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab3a77ca262f4a02a15933c789b790138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eed5799a27b9e38dae7efb0067288e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe2b595543df99e901643b40cd8f01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51657f5151a6f0e4d9e302baaae9148141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f601db5b8b01c9f7532327804e59ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba195a660850670da9e93be3afec0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee23a41aacf26008dbd3be498d7a782144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc206931590553371e01b5f2fd92102145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8514de61acba5c3b12645017af7d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a253453e14bb454e3c60af098abd9a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffbf4db1ed6efe922669046c3493bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849e970b1b89635d76e2efaa5533ebe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a7e5d20e438c0a6bbcdb2940784e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5e8c1bccfa01359f31375ef2c34f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4648425b9aa312361a6fec30a1b970152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb984f35bd5d7a5203f2ca93c38e55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c761d175b028acd97273636bee5ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d221f9f83958c079e5406e1c5de4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c919a673ff5269cbfdba4072dfa3a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b7fd8d586fcb602576bc767e56d2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6aa8be6d173a456462e35e6a0aed99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f122e895f6b4230e2d2c70345dd4d6f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7043697a114fd40f025134d0490bef5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0e9b0101c791ac997619b2137cb61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1df326e0d5e61e72c0d79a1408c2b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346da3b4f6eb4d712dd8e1e7f94a920163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ada70a28296c6819bafbcc57f66c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb293093afbe4c9e3c903973222103e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41104ec1c5dfe42c15fcc07c2eb284166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8306eb6b3d4dfe4f6fd256ac0ffe1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc167937a5fd18ad24e24a84eef7d81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db891f4f773c32a5768b48b5991882169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6334a50fb8415f018d6e0c5a751cdfa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefd2433c9be1d1335c7ab0780730bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc96edcf9ca334f9fb2c39e30d8811d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38cd657e5a37cf57bfa6b33e5a7aac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a595420956898abd7d64399d466bc24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e0d0a932167939f271e0f33355a69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c22794c95f6a14cc0dad8d2e5ac35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694ab5f1b1f793255657c851fc559d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81988c1db195d72eb6f4202a2cf8e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3b34407e2f39e60ef5c7ab34f2a97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f069d2fc8999f2097f01c8eff176cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77aed619df2cc9f433e97d843061388181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff57e74a8176d1ac78e75f532bdf852182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd193dcb6982a84f013d9c37c2c4b3bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e118b9c7c9feee81422c23a363b265c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbeec3e46612424bf2fc4d75d60976185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9df038a6f49fc63bd32b360d956b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41e4cc3bc17341f82972738149ed08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2f0f7ca13f3a2fb106948beb9ddc0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e46939b58dc5f4bcf21d10b59418e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746114beb2f5434edbd6f8376fd1774190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b718e9bfb2b19df72805835ca250f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6217deebfcc8fc770c85eadaecefe71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976cedfb814d72ccc9e3169ecd801a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ae8c7c07d89fa5d75b1fb8c4cefda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add5d39ba873e8988f4d9e7281c86ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58432dd6a02818005498ce632e5f8faf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7298a7a8ef76c796f8fffdb9d5387197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b607745902f88d862c73e66c7b828198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf425055bc7496a14dec1122d8d942199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4d1a12c313df44d126fdcf1864d81200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113b3081509d8dd9fec9966226ee084201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae130fdca399f5c64cce85fad7db37c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0125e02a6bb13e227cb5e5abc2037e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0722dff12013997b655d7c6539ec33204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d45a8602b06bb9b732f0a8e596b13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca1a6e06e6cdc5ed4263d655cffcd9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471cf2da8e56abcc860f79581dc132c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ef12d3c49a5a4c686e931fc404a63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e630003703c73926891a4b6b606e65e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de70b60d57e5c1fdb3ee2487bc028aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed16d9aa1d45879359ce7c93564e4bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4837c985b1885f2aa5917aa42bf2e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a082b5579ff714aebd4584d407ec071213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c00d3cdc13bf1bdb2cc0e6241ea0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a734c0609d18079b2f67bff5805c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cc0b135cb7905badf7b0f460d72cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca76567f249b8db90d250b14d919444217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d3c8fbea07a41d5272644ca6ba41a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7badd1646a4449fb44702ce9a69ceee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428150e45e3d4f4592f57917e47960c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad629137686013765a033cefdc5c37d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514c69c59f6df675538f0e6852d0af3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2be58a6336dd43b74eb996196b8cf0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d26580603542142935d4987a6e7c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad263370eecfc5d89bfb3eadec4a7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73354823489046b8df4f9cea97ae1b27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c08438188f1d049e86c0b1a3e0486227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9463dd9bb987da867383aeccde1a7c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3897b59264c00023dd8b987baa9fff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940aee3434f69ba9b90cec184a759c3b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea65c11eb755e39c0bb0d5fc144447231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919b902e53d8b558de2176bb85ceda3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613550e31be7c8d93f4b280d9558357233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa050fb3c26284f9c46b1757e108b980234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28d6877b7b472714cd8b6419338fbf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a384d870d3f729ade5371e16504f79236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89e6dd07e7e2a495a32d98552b03f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57309db48f67d8b57df0b5d1ae038fa5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0f7d5ee909ffa232081c8d3f67838239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e1f1d561424caabfbd573b699be44240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39ad331d7d5875449d1826a12a11c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446459d3f4338a37edef52dad4471325242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb276f6025edcf06fa1cecc5a50d7c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d2dbd98d4989227ddffcd94e72a4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595f049496cb4a79a4b5f25a68e6b5d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bf308badf9345f9fa5fc33a7dac3a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7939b33e3fde4dbc7fd98674d4073e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b418e04cfdae3deb0290482cfc700e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7190861d388589ae3efd0896b56aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00920e413b7cd067336baa88c0dfd24f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30eddc1d7b4097d7996f871ca354872251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb122df24f0cd3b50a5f64c8f9cbe7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6373688ec54d0dbf35a0fe1f37b52253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1b37c18edfa266e51f3efaa172bb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289a7775f03d48786bbf6ef1ddf7170255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee024be9684cb6e8128779ed7af2e34d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156d4b1db18ef88911f1aa068663a75257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1287d3abf8390d54d92ac5d640dea42258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3cdbae26a152674036cd7677fd969259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65040939012ecb25e2fef110b1ef228b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b208b262cdb2a2fd6572f25461cae9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47018072582165150692adddb6f6fd1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0fffb3cf6a1f8f3d1f3685cae4798263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f424d30b1da1fe9fd1a852b9804bb0e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a0907943e2a845edc06d92302b91b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395c37a8bb93405746770c966d54824266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2f12614c071b7250653dafa15e3ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b3f1ba9901440656893c6943c015a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a7c1cbb1d073a4373180bd73965c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a0ee9cbe5a683501f0ccc47540e3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346775b0478e78407993335b3e34e21b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88108b9906496811269f050a8658be96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1342a3aded11cd0a960619e7e88621273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee9a9bd22db85c83c9df80228a1d06274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9928b6a6aba4f3569615f1b42eaadef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd741deae5934214ea9d122fd305413276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7a3657e730e7c079f97ce85c4ab3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b5611a0a91ad0b2d12511ecb4ba3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf68d19938311c3c13e88deece21c40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab29bab9afc7ae019ae333f1ac34d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec550526b8b25da6c040aa912e8ec5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67caec8d2b49d2c4c770ab8bd787caab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012d095d797d5384dbef5cfc4975c96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da6d2e0482b1ce00f0cc6d7b05386f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b1890d86a67b4199c72c0a5bf58f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5d7fea5a3636509d014a2b9fc0387286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ad8ff27628b5328c4fa6cb48cbf74287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d42b5ee425c4949ace40248a43dd5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ee332f176804047c92053ae149104289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1edf24741413311ae0f0c475182cca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50663a8d6c837272d20f96f0de6e0da7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06f0aa806b2079bb12451d110da9e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1324486cf1b9845424830dd72c727293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56fe492b36ac5c1bd3999bf932e999294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcf24b4af09cc9af164c5d370843ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005b48860bdb50df6226700520cf4e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21016927df73bc03ea19c3fd46b0a2e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac407ea8c7821f0edb7a5f2629b7ab71298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc3a43b1012e540a11248a66b4c648299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86347f368ba4a3059c0521412abf6267300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef61ade523c98446ffc6f4da3d8a15f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadab27eafbad29501e086ace1a3a53302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03616f5f4739185c1175e1ff14bd67e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c87fe282c21efbb0434ba735a42c2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb752de891f3bbfaa7cf3435eeb63261305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee859e2ee6d65850493d1b4f60f69d52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9116630c0bec79e7e93d642c9241b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756f232b3a1ac0c89ef5489a1e12fb4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fb2c9fec7aa36917be0457e6c12c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79913ee469287115f9fdeb1ad0a3d99310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33913c287dbd15f1be067e7489189f82311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efc01057880c19f1ff71520e23da31312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a77c4485152563f50c306bc8a79d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2985b536e15de0ac6f09fe6f690d65314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5069ebee29b0ef4e7f89e4a353488315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc974f377886fa9bc52cb4edc80be0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e52a4e1c205b66241075eaf5f6ca44317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68de2b88e06215772c709c59f5846a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c698d8fdba1855632804f3f45bb8b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b6da741a3b282f5dc01562eaf5077320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582a50959c818fb58f64b8d1bb29232321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a60c1a87d13a275fda0601134ebdd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62629d7a88337a0d2182d252b63b39e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1d526ed297fe84ac90ea3b013dc0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e497a2e2fb41280d988d57d8629ef41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09803b488d9cd17a21b810da5934557e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4fe2028ece51d25bb1a5f60ffdb16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d4990f399875d0507cedd218d71c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e025c5a6cc8aec53a9b9d28a7b045329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58675436f0bf403c27c48bf57712648c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058d78d898e88d77e0886366c3a7a42331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e142e2df548b4ddeaf36d42c800111332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3adb47df8e383339850aa0109a24fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec8268f4199e874d4753fb41e27b9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380754713b1f7d1aa09577dd2e806d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5002e7d14dcf3ecab710e086182bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0839b406ebf37a879c2386fe825d10337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e6f0376f0f205d04d198c284126a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131ad44fa2dd4be067e0951432151ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e784b21910604d16ea11087be62f7d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14adb97287d6cc47a4b0f467494bf83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62d4510bc2fb630f2b9938923fbe1a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a92ee59ab9c382de602b7fe651de9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392dbf391fea9648273a43daf24f863b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519f717429932c980d11925d94cb467345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bb441cccf4c4cca5e9a38b6ef74b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae30261acd23be6fed207d2e096529347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ee7a342a46bbb94f904ca3a41b8c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6eeebe8cb6dfa0a32a361bff5293c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562371285475d56083346df8c37389b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc4d004bdf3888e7f929c142236c77351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a2cbd52a74723d0ac72c0e5914694352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553b1f51ddfa723fd7204fc5220bef4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac23f3b40ef42012972c0eca6da8846354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77159faa34ee628816fe6089db57a728355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee062d4871fd0fc9aefc945f515f16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93103d9b75b4d1e68dcb100bdb510292357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c534255bba711dbefc4dfa7365c1c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7a57c682bf149f7239b4eed2a631b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91f7e24adbbb5b7513da90a17bae57360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205b4743cf4e364d800b29feac80249361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c51c4e50502c2a2849f4dee9059601362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d12d4a5e48f58acfe8cf1d38b7443363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ed8134976b48ea322d864e8c1f079364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710de36a2da2619dfd58d22a827cf2c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da2bdaa12223d2314f425b8784ec7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6ea1493c0bafd0b2e3992adb2b259367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9184c89f28e67c4c8c09c660e7f4f7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c273b5bebb84c526266838f79d3ca7e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdde2977a7cf94ac80a264b32aacff8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75598b0a2ada1ba60bdc055fc2ead285371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3761302b1e5d824fb5902f85488b1e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3888f05728f353512509c565152da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e415ece089fa6f372899e69db13d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdb4537418caa4c48b4cb4673e8751375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607afb905e5c9099d645a22c60b01db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0203f413133a8bd95fa7be6befed6f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c759c22bbe1cd8a44cbd0d4042d35a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd7bb0172d5cfe7d7c6123b6d702b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c28c6ad2cf5f966e2d04b2957c8a3a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80989f2584fcec5bc56a9e68c12e9615381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b56b9a8d9ade658d18e8f00e976660382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f5cb890bb2eca84d02443a37e47c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e14540ce36681508365ec71452bded384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3113af248c609717b199132a4be0e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcd5912109dbf4eb55503dd08cb7f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ecb0d6e82510954564328bd06ff8a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b586e4de2e0e1961601107144b41b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de428c1fa3badec2d7fe6a90b2b36fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0a64909368f2b3803b749b8de8778390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c4da6b8a9727e69f7a05e73fbe721391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f95cb7aad9db383ca837d6dc12254a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98be917fa6eb4ab8ce489424c4fbce1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb92f1d1d6400828de972c0fd907fe3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db693d2b086fd77ee2a41b3c27fe33be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cad060522bfbb24598ee1900d43d25396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6a7d9d8c4bc3c2ecf245122368df1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab75e0810af3ce103ef154f6b4b678398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba4066680a07a227c67c8476752c03399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ba66ef3df89ae02d61af8f79b016c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1287455d01913b2b3cd84ca4a58559e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054761445e93b8f51eac6047dd7acdda402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe07f4871cbcdde49f4c8a018c518f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e861164bde546e4e01dc32e17b2d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15a7e42caf6f369c080dd7a350079b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0910e9572da3ed0635b63865a0afe2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fae28ab717e60469ad3b8041f995c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9283485288bcc504f61a3c1f1b56bd9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f8f6df00865181c2c8f05a75eb40b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5b5a503abad68a63f01d080b36afe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97227ce3bc61b5ba744a411766377ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb05f43003dc031d6a4a057dee0f75412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55366fb34ab6549b98404bc1a38728a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba99f79c1dbb69b587997f4bed2477414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bb88453e4dd1e6ef20b99bf253683415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d46378919b83d95f823d8d648ea286416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d6f0c773b8ffdd7780d7163104af1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de894c1cb6bbec68ab622ad6df0a30ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73404e1701e22bc9cf9258aa9e3f5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c66c8e7a04588900e671f32f075bdc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c31ce83be11f05af71f06da106c7c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2189ae2fb270eaf6ab24b2e7d48e04422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cb28ecbe1fbe9d73b55e1363f2d70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad2728d5ea681d2e1c3885c7d632fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3695fb88a376ecea8b855a89e70c122425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c2bfa5440d0cd640860a4fc6a58d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ec10cb769dc597d801febf8f98ec8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f531afc1b46530e8f317f7df27e7bbb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7107c694b04a0cfbb3400f9342b13c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6fb532567dfe09606e5ded186ec34430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614cfdec8ec01a02692b6a81e54cfc4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dcc5b7430a8823b43435d0855d1e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c57db9015371cfeee07c9efe4838c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61595e785897db6016635db36f7408bf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e661474f64882c57a1a028ab333587435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb59c2771f3448e31d70d9dd74c32a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d23a214393fbb998e36ef26db3e26437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1650407e133d9b1dd127d348bed2e0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7e0b7da504f45eb2e4489773310fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7262d9db51187fcaf9117e83a7691e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eda7e12bc4b4afb1ae4fb4ab0911d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76269f1e6288eea8ff361c98e80604a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb8d96432e4fa940f546d270f5e428443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea77e8c207a25021281b8703e62e137444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a01f308a8b79543ea834f4bff360a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14de4e2eb72734373b8ad1d71105fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5bb0c448b8db7bd8aa18ef09fe321447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfecde66985f1c9958d8d99fa8d3ea2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de892f00dfe82b4e9d2c2e78f3092c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa518a48da442c5df638b2599c889942450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54addd5189ee202654e3417af180707f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb46a3a3807b41bb288c7785b1247c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729ff98675a48a38cc29a8e131f6e32453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62d171aa4310e49fc01d9d79a82de5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeea61b1a019db45d08d1daf7377d83455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46c50c3faef4ea1035aab15633081c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc448a99d07df486b8413002d8db2d72457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b200b840b259dd4b289b8ff3cc801458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea89349f892b6328fd1f2b185ad7ab8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd14449225dd5b740413dbcbb74b88460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1e90cb45d9a8f64005cb9725b34ea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ca75c70c34f0a5adebcc5486ceb54462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b992e129631eae6a2ac1883f5bc14b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457bd89e6430c8bd16a9fd92d55bb8c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40a54023969a17a21f88b19d6ea3b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07c9ace7ba27054d5b74050fd60140466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbda3ac101dee9cc55d9ea69e99638467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bb8edf9ea55a092a1bc5f1f3ca4d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311a0a66b90f393aac62b6f58f83009469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697ba63eeaa70a51cf4e3f339a099e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758e6a53bfb8a5e81677e5dbbd10bb2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92e6ae720ecd4f2d57be2cfc8d4ced472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbaad26ea5513ad28a25eb563cb9ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3e4bdcca7ef90ee5d819a0865c6ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e2da1cf1c0eafef301276864ca1a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373aa23b21c0e4e3ee0b6cae75c48f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672e5876f3bdf99381236a27a757e21477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16c05a39a209aeccf1efceb0866677478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be78222258e699d11788f220a97e5e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867889c86916abf795f300cf6669fcc7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cb02459504971cfece837172d3342481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa477e7dd329bc33e8483057c566e1c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4239fa687411b16940c35bc20739d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f1ac7945bec70c89286eac136bbf1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f3c6cabd1e9fe08bda10ca9d67afe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecac98240f200b6d9090f99f297ca3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6a7761cf93eeea3130a04db1a0937487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f29ab31ee44e7dad355e8f82088ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200bb89f2733c46e3851647db121f0d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2d0fd2f836f203e14847111305f01490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229260be64ee9b3dc8d471a6103ba6d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f96067e857435d1092882af01278c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f2b01dafbe6f9e809807d5108aeac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbda695fc56a32ec1a390c4a285edf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f47ed47eb8ff93eacab4e4395168f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb832f3ec3ff4083f978260cb37b47a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd49b023834f7d126a3a8f406ad86e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f251d544ef90be84097c38c14260d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2406fda7fae13c32928b1dd1ddcb5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19625ccd872426d1da48fee6a243940c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7844f29edf30f4c585fab1c0f92de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057d21592c308a1ce92bcc1ff7da1c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ae47242e64869b2d84ca45676e139503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcda2f0f9d809255927a0f9342873ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9b478e51d1a2a637fec99b2d694a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15516170969cd4ccfc553b2c681d0a2a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a74bbca20acec4635ca21666da78c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd5740c09192697fc4670a7c2777ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1fde08afe7240ac9e1868dacdeeae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a9f93b4268ff352390c88248c4869510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504df18a0a92fc4b0d3e3ab5e8199d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f241b4fe08f5b551658303a1c7c89512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f509f844abf90ab976adcb126cdac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d16da712007abd2b3c2a1b03637e99514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d083d6d4fb4989315cb28fe5c869948515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a47f815bd694fb8b5f40d1cb90366516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bd304b71332860e4aac029c38d633517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b613d21e08bbe151c9acc53248e2a1b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7c15a564d155e7c13579befa4a692519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee6c3b253371fdaa1ad97bc0bf48ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60625ed501566bd88d4d66a993f496521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2090e9444119dbb44f3ce9d644a991c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a253a21e01bbc12357caaf5f1cefa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa949e8e1132c87124ac9ca4541a114524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb037836b58a5985ffa2cff5f3a3aab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2aa11caef8f40d2f89a9dd76852ced526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52960786a1c100f0b52303d23ee580527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db4e754f2e2d0fe8652ae4d6bfe7bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69b0816d36ea4fb892cac817dd5e30529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a616366f440dd3d3df79c4221dfe55530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7141d61c5aea917a67e1d638b342b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52b05fe55cc58651beb60805649e38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c6cf4b1f54fafdc77ff374cf2b6d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5bdc5672cde679b34febacbe670a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c72c44c3bfb1bbd2fa7e3f09401880535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7ba6887843acf1ceb3048ab2bb4fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256d00490d5c14bdd8d91ef968a6799537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2125cabd2d95175c78511b83717853f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598def57c5d5612890627444205e2ba9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0764e07f8de47960fb9d980fb8026af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5c320aef4029b00eaef5ec68f566c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9684202d5de609846e8f124e9a70d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8bdc89bb9dde7f412dfaff8a34ca1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c7756feb2ec80b6fdcf68b8f17d31544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de37f5722d80a5975fc845007d8b0ee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930f535af53f08d3c8f2e3f7d4edd1f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a808eb94c42e03fc2f7393c0b8a0a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9d1731f2028494caf253b620c5f8c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250163ad4b77c5bfc3978a34dd2b3604549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019d7b259372247e74cb427e63b37a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ac280bcacee3236cf212f8e14c1ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9480036e225232c3bcff871ec86f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97053a0aa21660d21b541a90695984c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1a87cabf2e1e484d737dbfdbfab37554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b08ddede1ad7da4e91ad238f720d31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3cf17d920e366c28d2a6d6cf3ca4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67d8aa3741cb290ea6a8d9fe0a111f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9078e49ff3c8abbb055dc7ca9677f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e8deaa8a1de0f0d1a8ba7e5cb9ad8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3c15fbb1c0bfc4e25a6e00bf746df560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42568c48b14d2c3945e74c8f2b746da9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653c32dd8c490aec30bc46608095f82562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb167836dc710c34bde708414cc873c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be46bf9a47893e3a5bbff5102c8073a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a30bd498f3c591a8a905e7a35a647565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc838ce3d9cb403d4de8da897cbccb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310de683a0cde39538ba4c02256bb1b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bead91848c2919a2cedd4492f03762568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87afba0ce0bff23b0182e4aa47d069b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ac7d607e30a99037302c1c0e3ec89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff7f53652603b2578e5dd99cdbf3ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214304ab53fa3637f6c64050a15eaee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21266eb9c80af8d879bdfa6e2e00305573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731e241a319fc1ab7c9e7603c40382d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa7b610b68799e0ad67c3272249248575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32d67ab97b3acf1abe0ef0f26e4968576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585bb7837b6a4e7fb5c966d76128ac6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09d21d9ea056f000dbec8ae4bc82f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1288aac18ef5083a1803275405b0d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6dcf2467773843e0a201438a1acbf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c70f2d01dc402477c9f0a381979c0e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e2876d65d3e148ced0e375b7567f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd21fca17a207e2530dfe14fcead98f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4463b90eb5e644972ebb0cadafe2c45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecfb81b6de34895d887947c3a0ae04585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044b47b3dc42901774580ad41754500586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b7fcbbc22c9055867687ca1836108587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec19944deae9394c65a4a5efeebc8d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef22f3e8536b5bb39d0fb5ad5546a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc0ccaf96c6ff136764ff3926addca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f9f53775fd24d2d0ef9ccccf32ad4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bc29314fd61a6874adae38f6fbd12592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5eef91ebd6e49c7d9a7d60c9a9b1c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff1af8d7e5f73b45d8b17ba24d65dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fec3f091380788d0db8af7a571d325595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07859c005bcd0d3754bb88c2ea26f53596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7818b6a13879bf30915bd6af4bc8f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2cbd84632613b90a33b2f755e4299598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410ffff4bd918cbefb09c21d35c81d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594da483bafa93699afc6c35777db1f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3471c924e4cf8f8b94c62a88d27a50601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4f4998591eb41bb6f25e7c732a570602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc0f0cfdcaea2c70eb50af19d3e7e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb437f7558d65643684a59d140851d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df005682951812e3c531222586fce183605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed267ee673e7b513cbe8d8e957db4a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a8e31895c2d8ae9dca68f69be58f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b24b10c792adae84520be17c6d632b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb0d1e9239827c799ad0ed4b15353e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff66731f2b36206d718382b5c16c238610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb8b1e9bc83b6d2a4bb615fde97ef5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4aca083ac89aa6df4a8952df480c20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b537bd9b2105aadbefcc14cd901e699613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57013a0b139237bd3108a83f43831b34614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4422209bc71b234ece6068fb6f7e288615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaf6dd9d843378b960793fa24e5832616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5f5b2c79b6c54f25859ecc07624f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b1d00bc499e17c57606e203eea32d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55c55b7e9ecfd0917c3836f937d20d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a032849230832a6a4ac4eeabdcc06620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd718dc862531b9902d55c219b16c5e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330da1a00a16dd0a1f50e9ab0049f54622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770f6b559457f35a41030e3deafa995623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9822c32792a0871b2e851bd1ad2182624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdd0dda49317d80ab8bd09ac568af6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f71fa690e8d5dca5811b648d4c6eee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c53c0f0021537a5ba59ac64a2f864627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948616f91eed900ada2ce9f781eae55d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c5e343b0a9fc04928ce18d12d57a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb1d3754845010cfb5f09b52215835630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d8eac351173cdd179e2a225576324631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d406fa9d328b0ea156e06519cc43dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6f53c8d4ab2186f944a51e4200f4b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f64e13ef704908c2e52d82bd69cac8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a579a116e936a2c19d7830157d18fa7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf277cc9c317e4e2ea90375757f53c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcaa57f7f02c1054a080209f579811637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed37001bfa94959c9c7dd8772b36d6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7701ae2b014bdcc62186373a2100cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7b96030c37e0478014b5f00eb822e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25f00a143a7df0b3128ef5e9c2ace0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404206cfea2ce497198c65e95442e640642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea16d4b9a93d80f8c4bcd28123da897643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b22e577c5b60d80eff27dbb0ffdf52644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172e264d080d101dbd4b796206cd429645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fd9483299e372b14c393e79fc131b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b8dd07839e0ee029894661c88960b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd58c0b8ffd71d8463e794e22a7a2f5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f0f46da0e2cf36de90674fd5ada3c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fa152a31a8f7b40023caeba9d4ed5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fac6f3fe57ecddb6e1e25e1b74099651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f43dc5e75f0d3f894286f0484b5ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d7c587988fcf50d879c5d2e8fce13653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9ba0e6136fe9ddb9d5b6ee0049188654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d86fc9bea5398d269e92d466ad8534655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d652414618bc1798fdce917cf3095af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c025e731010dbc3ca87ec6415691c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92590c21a71842d77fffa05173628aca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d44deb2157e1c81976c2a2433c804659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdd068f527465981451b25cc03f981660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1e238d85de386703896f58aa0f820661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58489dfc7ce6119d9f4a1814e7164ee4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330e72430f52868227f0679c9d5d37b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c0c05218fa67e9f4780a7fccdbac0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36767e86107047c371abfd152ce94a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1ba1556254bfd0c08ef6b4989b53e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f8b3434aaf987b4f8c7a6b131810d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82459ccb3d3a44ae23a43d449758d455668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70aafd34b63004aecc573d401b41f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7086a7fff37988c36a729b7f7637b57670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5f4206c84da626cf337c2f0bf15ee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c830c502e250e119181774dbb17770672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87186b6624add63c363d80f258584e5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68b7b8b8a975b10409e7b44fd7d684674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202384684776f4e2400f8f8ee97f1ad5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5e177aee2e0d05f8c22afb524e1ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b488d0c740872a140b1de55ab41843e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb436f3f57a56f15179a3d7ffd66901678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb45fd2b22ac6e6c9fb1bf10eeb788f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089b8e7dd402205ac5ad3beeae7c687680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90b9715d7e618c28e5f5c679e12090681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8f05044c3937c1a952a62f2d2646c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5713ebe6d526cb491df1dd3e95bdb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bf48fcf5f19b4313535827c003923684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1078ce5edb46f1ecc218a887f2f50fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45bf2ec9416743d88e88ca6edad4d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079367abc3ab31c807395838b9a040e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7d7654b012636d61eb1c39778f7e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf10feab1a55e90f3b00f75492195cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817bed38e178212fbc32c057e985bc9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0994152e66868d1fd766517c55f2ee2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8999489b1c79db38a39a477677898c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8729d72d3f662e768dc29bd1c562621693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4b2460de8e2365e2878e6d8c21329694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667410af906c5d04fc5d56ac0af448e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06948cdc778e80400e45c6f16405e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd49f983a210a17e121a3d3a2b5b47697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858b74182a5aeb59dbc22a59b9f97e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b351771cca9adce22308c1b8f45b36699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df11cdbb0eae99c4d732ccfbf29a5c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37da2b18e34200db1e7575a255c5d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b2e9e7dbc39987a65be0ac00cbca4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfa823b58733d89178335ded39ce9f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602407152aed3ae8cc53094278077de9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3c3d2c88c56a370314788ace88390705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79f87e18c9986b9094dd0670f35fe9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01396030913e544450a1e062b6c7e5a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80195c79945d746266fbb38edc068f55708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111999647c7e3bc0885e6573ec05f51709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33c5567b726ac1a6337746a810b1ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5fcbe11eea5754c3f3e6734dce5da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adece52ad0cbd5c45d8f4d814a01a6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e58b0e37b3a6066ca80d26f652b60f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3227e695fb9b7be6569ea2ec2b4c1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5b235a3919d974448c0d03a911f4a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fc3ab0e445bab02f66b61294680e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146cfe4f9b88891f5182c714ad51ebc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a942f5f8562f2f972d1ff0c508cc4f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17833236dc3dcbf6a1825f528f3186fb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe5624d35512745af56356653bbcad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fdcb32f23ae90849b5876482b8342721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fb06baf5a533c6ee265d1bb7ba8e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487079f41873127fa4247fcf3b191d36723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067eefc4486db01d16a6b983b2e6db5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0f68aa472195283abe8471929932c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ee6420e46998e2967fbaa9f6446e1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244f21d502a6d799638b80cd7c960a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f027f595a7da2e6c5273644c86bd6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cf931abbcd50a5d19440f8acd061c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330d9a459b428624c35981675c3ce1c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de5430fe50fb07403099fccb083f63731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c127cd171a1ad3b7d7fd0c16014e8a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8cf4f34f5b0580507125220482d5a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55269185085d9882ec472d63ad303675734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997319b1cfce1e95f86471e84d577c0c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4be34cdf7b0e52d44d15a4f09c9ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b38db495b71c59a95d939a693cc63737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f703839c044c1ce1609c7233ae480738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107da92a78a62e3745936c620da80e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796a2f3a74f09801e31037f53ad39ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873120716ff0132ba3fbb4c726574f05741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832aead3bba78cf54720ec77d28664bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23620791625f242b2693a5605c01649743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1624e3734333e4b1a88c108c10e98ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838b70c0224ff350d65646c6dac2e78745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918694b6f6b0294c0479d8eb3b15bb12746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b137da511899344557903456b8aee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fc97f6ae64e63e8b68b4aaaa5949b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d36359da7361eff9f865c6631a6aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed9d483e5610c94ea51b9945699799750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534615e6d9d4c8b4722a6c7bdf79a7a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0640bbe4a92562e7dcf474ade5c16752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5317a86a06043aa40b6784c52b865d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec44ff4a28f637a5f72434a0520d52a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51413c2205f9d6e59beea7673be0c3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1b0e0beba6e4d9e135c32fb2f6daf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad626b330db36f0b942cd0869cccb98b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db582074f0c520432f1be4ae10e055d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092a07c0c74682f4efd04b641b85919759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5ffb10f4a1286e171c1753a08f5ae760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce802f82d4ea9f755cc2175b7d7216761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c504665b766b32c1eaf267b2a833e22762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d1456df706bfe060b6c2b14ba5f30763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998f7242a7cfa04694b78c64ca47bff764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0775ef688a0725a1b7517ff876fab96765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56683b376152840e68daf566386940eb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227ccdfabaa5271e727e20a16ef932e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845061050319cc55d53ec63890ca63a0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723b94f0ffe81aebe573f73fce98ee8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61677ddf7c5f6ec03b8a784096ffcd4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99249c72711c9c384723bb33c38bcc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63fb1a5ddaa0b14e7ce37e4b6213e5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d117fd7b0877739f575b0398bbbcd6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4894e75e227486541776188978bb4d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc543f9b77fc102d4416e0377f292b0b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe599e342ccf2f2f3d4333f377527b6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55cf6c419a0ddaf5e8c804ee09f5b4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba50349226bac67e8da6f925cb0ff8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83b8086c2d124cd3d1653182cb8e49779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f811370862dce01242d721138c52bf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d59d699466fe0493cde7f5e38e048d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d823e4545a81ef7b1a5d5814dc3014782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9e2bf322156fb652e1e587066e201783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f86bc8caf8df932d80a783b810e9fc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3bccf7b9844409954cd8dec67730b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abae258a94dfdd67ce972f30d8d48e4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b804cca2322b73c58e8f1d8162b1cf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62116027bf989d47e37bbe97bb9376e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f098ceca8cdeb32c06043e6ff9003789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c463128b242263d7465e86454e6197790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99693b136fa50b81b379fb501670162e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be2749477fd65c1f35db71e9d1101e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624c886cf6a41d12bb0b3f583590719793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba340d7d3125527e96f1fdc9a06c3c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645a24f0212ea5ef33bdb5fddb8a0cd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c0e561607b43216f2e9855344fbad796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c5db158bb494338ef648d3d098cd2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a1677d148e6c90dd0df67a6589f83798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b27610ca0008f91660aedbe035467f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1be129d6ee0f1c4a059fbb7f0af14800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cd67d84fa9836802eb0d1ba7800e2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee9a91ec1702629030b589eb5135f8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbf3190f2451fb3ac6a6dadab66b84803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be7447c15586f5762a4b7d10663889804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414d92c679167891347580151697685805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9ef567989d127259a4ed7382a9a90806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1a83bf3c9623f1ab1ea14dda616cb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a9fbcafc9dc82a54f825230c24834808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f47f882d3d3057e1d9ca6e0bad5ef0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e71ecf02bd7aa2446b8e79267b67b5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795bc1f94b07adffb265b36e6e0df50811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3b6ad4eb3a972d1be3a93a1fbe570812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc462540359f86697018396bc48a8165813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf4e1d4f14c5c91e2895448bf67539814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9409ac3cc0fab1ee8499365d24a299815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04fa87a84b2ac85353a8d432fb4a7f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3594c6b27910b1ccd97906eb8e63f3a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdc6810f87e41da4825384a278d642818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afe36c47db2f9f60f017216c4c9ff7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eeff67266ef942bca3042d98066df2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26006016a831df61245eebd7aceff17821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24384ea837af99337cbb30b4ffe73297822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef83a3f08503b808c07c8a5bd2093c823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d90915d8f6a26facb226d21187aac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec403cff03622c0afbf9d6ada11a7832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69cdf5dac16d1157d48a2ad982d8383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0621942a141886ff6635f4238518d664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da770d90a3a6fb6bb39931446741bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f238b8464e874345bf7754f8f5c47f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667d61d4b957fc9f570cadc5feda2917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be490d34ea7187b435632ee5dc0ca698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a0b11ac12be87bbdf6b6d4c4471249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e4a2f24433d3515f2cf4b4606e2fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090037ecf3a8f42fd719d2706d133f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ab1159c4370dd4bd2eb17d8ec298712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1386d3f43dbcc6f09989b823c593def13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59dee63f7a119c0a9cfcd28634e1eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fba8441938b999c84cac93a8150eba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f0728089899a60af0b7f17f10f7ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60caf9bbcce3902e47e231afb6600ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf529576819c3f41784db3df8310c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08427c383b22cbfcc5dad1202fa258ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45c8fc8e3e6aa520750d87751e745e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245f2ff751180ea9931fcb459b5a48321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c168169c81947a96541f12b0fa83422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14349d4245a076c09782c35fd2e27cea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c276ae9813bf0c5f69b9ae89d7b4e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956212bf36ba876a85e87d22a580e9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c78b042f64ba5f2282a1a5da3ee43026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403b11ad1bc8137b6ffa257d397140027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da834786dea7258458e43b9501ba1a5328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cadb3851401866eed264b7578a51b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901911e34840a1ffdd5dec31cc31fb130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc56d0a978bfe2ed5cd983c8b63d1d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a615cca7c5012bccb27dbe1e8fb9bfb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650615c086504fbb7e1a18452b5c72733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb97a89441f3bbd8b465b07d0f13b4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb535eba53f0e6f9b7c4dd45eadb64fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102a727406eabb8de321091c82886e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b25bddad3629e8b45b3b5a1290d1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276cd9483800bbc0f64a45c0536c26638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829fe5df14e7d67b08bf677f677435939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f68c1847a2daac3e98cef76ccd55d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b78d28d17fe798349d489de43da9741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988f7ce4f5d460e4ea4cb8a0825b9b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c37999d5a2e5641458f9086ea310e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8125429cc9489785758d5becc247944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277f24397008e2f0f6ba4f2feb16a4345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3f92678c4a82174dcc4319b09ce5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931048578415d20174d9ee5d9d35d6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420ceab6961153dfb5c839174eb86a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bdd17372aa202053f98da296d750149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5085e0a62ba6eb3c63aa7c506856650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8358c1fc2a4f6ac0edbe021c4df45a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3e15addc2dcbecff0bf20ddcfeca552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31c60e6a1adb9b4b954093c9137e2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9dcba299df486337de887bc523f8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1befd201ec131963c5da9ce6a8ec355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95e3bd9c5aaed6b247804539eb302d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7f5bc5e0629b7e1f0fbc5b42e756e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f831a59f21457283b3e16d0d2e8a0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c338dc80469e7c9bcc9cc95ccbe68859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9666e9f2a052dcb51247285c1f808760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7877bd2c08d8084ab693a47a700d3e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4170af92643a2beac61846b8f49d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafa7bf04971ac3a53b85ea68eecdf963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e5d97cee01b96ca1cd8aa71bdf27064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e179b7f6dbf8cbdefef786cf1abc5765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f52bd7d9a5af47af678510fa55ad966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15cb7c9823b5eb208a7500e1e56ca067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0320c26b4695ac88d4d9c5313c59bab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336071a1c885d9261b42457fd60e54469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494bc8a3d3d74dbdd5027310ab476f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2721f39857d43cfead49a00e439e61971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad0cd75fa65040e331c397486c4a9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05315eb0eea8ca410fa9166cfac048a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d7b9011c884cdcd9ebc771889af6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6646198b277ab93241534d9900f843d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe08b639fb8e7795ea5ef0b5dec78976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25e6dfe9aadd0ee9255dd3ca22506177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdad18c1fe015d620b69820798b55578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303e5f3ce88418db008d03797e40e2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69308ecb5958af87ab244e8c01128f2380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e600ddad437daf5b59b947dd784bab381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c6d6e1c9b1f646e7fce108472f0c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bb5bb346416833c98e1da9eb5625783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d70d53f87571961e424758fab8e2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7528f92ac8a54e038e7895adee7f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f8eea1bfef6c65741d04b342b042e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbf39c5e43cc4c97c1cb02fb96695b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dda453ae28fca975e6106fcb75dca388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25434cd2cc08d083dfe053f7d8742af289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b603dc9af644c57a972083850cb3d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928b1d3d2c72b42d83d57561b0ab6fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fd226d2d442706418826c475bee3992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ebae23c7501e0b37d1d712e76b65893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3beb788e128d7230bb6bf9ceccbe33394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db88d359bff801a657f096fe01912d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561979b53079bb0f4ece2cf818b258d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c042ee1337467613335566626c815797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec034e81c4ecd917e0c04a2c60a66598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eefbdf818a21722ecf7852c8c70c3099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c93e5766975216ff247c416f61629e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985388eee9aa97c91bd0b012b3439fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fca8f2f084daa0483bcc4cb31b879102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de7479213138cf33d6499f0119a90f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa0fb9c0214c791622732fae024f4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887b2704764a60f2dde901d7c623650105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7154b70ab5aeffe1361b49f41c0be54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10dd9609a340e1c2da3728aa223e5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb65d3f6bd24379dbaad50d686063c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff3879b3cda978f174e97991cb053f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48870033fc24db1b73b9e5f644d0443110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d35b4b2bd6237aee16c33027ca3e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42412fd91ab16147be4f26d9d3252cac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bbb709f8f663d5387db54280158ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770cb0c940f3e60d4e0b22158b73b1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf0d8b8d55cd61a7707613b2f3277f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4815daf837d60b97668e2d9658450e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc089a6db6f38ceab5830b53e59085117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad79e9f8ea8c2eb5cd9182296a4bfcf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015165f3388c0ba48c7ba16b43d713a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860aaf4248417d46fa094cd56128ff74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520a8889b8f480beb0b2b6dfbefc2f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386f603c2cfb4a8398e309f36b94c3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2af87899bf54ceb9cb50933314a54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ee89eadfe4eb2b6ad113325e96b92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cfab8d84676702a7d653f4754a06d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de40f6499563cf63947637a2bed133d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cd3815efcd737c9b9d91ef9620fb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59875345e3ee7ed61c5e434597d733a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cadba1d945976ace7337d46ad6977129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea51ff8e0db89639e88277c56d6bbce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b27747651a4a2f8770a2f209d014e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6a533b33024242feb59acc77f02ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371849ceb3bde44107ddbd17cce9631133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a68b26e308d7fcf69847f30a26a9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11292028dcc75868bc28f222d99a47ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68087c3c34535a24e7a5cf15890db8e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf3cadd46baf08aad3c385c2482870137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8234f1c423fe0f4f9ff68d86bf9ef9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359509a38249f84411397433c70e995d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d592d3b82949e39af7183e75e368f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71174ec2e55dcc25a4a61103498ac4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e1ed1615912275a72cbe6438ab623142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db4e52a0c861b621afc916de17ca40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af441edf4ec41bb722a66c96f1c133e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc4d77a18be490cec6c625af986a11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba796fde58a9c873c61b4765c2ff92fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc90182564604ba3695684348d9504147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e6cb98d842c81ca6bfdda6f02e845148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d707727c6d35bd609a211da17092a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce0fd6dd034f16835740fef544bbb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2a46b6a89a123f6b88e923c51e527151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58555baf1c32fdc537d2abc939049f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fcdfa3b256230c6950b42a5566081153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fb571c2f42b2cf4c51ee92c0e498b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786fea55b70ce1987b1db88a4fc8ca3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62799d1003dfceb1122c812bcec3b9a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8a463ef6e0c48e6d5c98fe13ae6ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55e91bca08fd9c0fccc1c71f2e74aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98ba69efc3fc04427b7634b4f20f85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f02428e503f9da693a31d6a0f71196160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5df8e1a3ccaac9fd814ed5be71d488161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892c3aa254cff6e135c3baa6d8859c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267be50758997270d5ecb5f55465ec0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e72397a466635948aa0efd793f774164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982e7207ae3bc494855579093491de5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f35f41de80182c483fe3d09c1bc27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca7417b75d44256ff0c0ddd2c57e0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a22cab61520f4d1697fbfe56f333f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d243ac2e19eed0fc48b76707582cf3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06448a658b5a6d60977a13c17a58c5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ef7221fb66dead9ef2ef4b05edaa7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875d2c2c4f4d4f984ec6cf6e1470a06172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c96c842a0150b371abb091eda6e4f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b252e412153f1c11ceba3f58650ace174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823343001babb2cf4d334e776d78ba8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5371b9fd7bf3e143f08f9ec102b8b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03bc49a1b03c2c5c4936b1302ba059177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63d3010243898f274d836a2814eec3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d21cf559a34124cb60212346811cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca2789da43bc96e6ce69286030f521180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f0d9fec98525418762ab3073c9de5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2861248681895772099ace71541128d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a64e85c603fdd71a6b942c4e0271df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b034eeaf7608958d809f827ab32b23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d17185691788a92e9c24c8094691ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c17164a23da35bd676ffb447d2e054186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16d549bf50e7d8f7a476706121d581187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b0761437814add5c7049c814006cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064f410743c032c07111690d5dbdc9e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb6256f9fbbc080eebb4ba6ce9ced2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b56fa09f75ef7b0281b4660ca7a7f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3775b341c284edf1c67c669375e43ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf22263d57a9720ba2ef190529536a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ca47b9bd8995900d0f8989bc80f86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a11fe4c63692e8a17754d8a81ded28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2178ee25e14140a5fc9fda786f8097196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4dab2a7436be8f40b087e5e580bb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2fc710da72940232b602e620df899198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26d32a7e02cf9ef54653288d3fb00f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6964f8f99315d9db7d1c8bb684cc6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4880e314268762b8d49635bcc472b45201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fc110febe0c9e905989166a697a00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca1c4dda0e3f21077aac510b9ff3a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3e4b9cefddcfacd7fc97751ba5ff5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff82d3a84d6be3fdfae2138e180991c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc90829a151f8888af708dce1dff9c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc68cf89cb6559e39885d85bbbaa2c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275846c62ad18dfd2fdf10aa8ce640a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06da7001d0a43e3c30a714a5e6b28e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e94ee9572c36d5f79129794bbc8ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1f337d4a6f8727f6b3f71c3fc2d73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24462aa19e367059bbcdf24256b2270c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebb14506a4c644b5ca3e4e61850aaa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560563762659886972b7686b70afcb6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b364bf4d0d8a1e83df620b72f6e0d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3fb197306729096f0274b1f20d9c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328022542a8b8b369f5dc2b7e6e4bc38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92284cf7212531c986691434e48da8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ec404218e5704294250c890133bad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75206509bf2453a7a4b7985559182209220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03548e0835ddd6ed172eeafd62aeedd1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6487cf7c1f9274590831f6af542712222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e861be179c96d07f30ac799aca5df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53db3251ac340ee086f10830f121e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377c710619ce4c5e2712bcecc4e14dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e892d76b041ac5a4dd505c9178e378226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82486a28a01865d2f23a986610b548227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96a3eec1a62e7cc1e741950a05dbb2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16d89b5704e88a102d36db9bede699229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb80be7f462a87a4ede043282babfab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779c5b0421dead0c0ca2c25c7507aa0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafc1e5ad08d1c4b3dcdec35fec4c5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6f0aa9e4628d80396635abd9c6c45233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaf5a8823c0b0682aecb14b46135a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243edaa2a73637974bc2b4798dd3e6ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43eada6990b465e3dda69c89c5c69b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253bac7b57b84f7824bdddaa7cd5ef0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a153e58ae7e5b7e72e1218dce3e68f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838039e0686c4988a1eb7d6586471b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f726551e1e95193e241708b2b0986b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8c0fddc48824a8ce70cc013257379241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4fdc1b144e9eb0b0600b23e9910cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f899ba2540b38cddfbf197568b574ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfda1da57404de4bc44594091ed813244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378869e7a63b40c770da1e3bdf6994d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd61e970d9b1b1a2f0a8bf8c30cebf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26161fc5735b2d2f733d148a63991e08247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f03742a0c2710fa4d286831b1aa2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fa3b075716b675226b7ac22c565cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3bd8959b81b4ff23e14fc698cfcb1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b017b186f1f15e843eb0b036af01d7b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14758c913d8371b8e6e1643586cc895a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db3e77f26e04cb355b6f3660c3dfd6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d8f0ed7d0c05a6d0387f16f74efc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c709e5c8884a296f7040ea8836692255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2b27a6ac8e1b3c2117bee96067ddb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d73f115fa20b7f82d57d37bffae927257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b45c2e168436d5b1c4ae51a1b37d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e892f8058adca468e6c4c473f37a6d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a9d0d2de764765172dc1ab87b7124260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222111f9466d988322b579d7462c7863261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833315d89c1205d045a79732437a018262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e18adc3c37b8ede1af6d6863a947c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbb1e453e7d85a5baec13447a49b5c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2353f8f0f187782fa44a4f623a3cfe1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fe3ff0b799bc6680e28ae3bb30100266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110a15df953ae5347859afada2f324a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a16d8433e978355aa6412bde6825bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efffd6564a22985ee7b0e1f37391298269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91e821f7b65989d587bd1bda83c03a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26987adefc3a0f6d5b99af8727453a79271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2052b784fb55b11c362cbae69af15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3069b324aa189c03e9064100e9a66a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f79bca50cac4fd3383f81cd7e3257e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f8bde6a29b0063619ce5fb538d6eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1221071cadfcb9ae52c3195d5e84c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c6fabecf6842ab6958e353d3b8599277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d416889c7c8497b3c79194b307d01c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e0e433a62b89f22b6dce5f31e5b4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05fcdc54abf8ff17dd270ce58f18a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f39bbfbdc564832002b9e9acd7719281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7045a107e56c4facb3935139441d0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa4e6552177076c9e25d3305f7b2c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09617411ee4c193fcb28586a8f31d372284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce359c947fdeafb64246c92946c51b17285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c40deab54576bca931a5d3bb27762a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9096b8d0415149c56f92790dfac9d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499000840800527f4758976447e83b56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c9998e16dae70182034868776a060289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c01b457910f1ba22a058175a894712290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150302cdcaab110173b5a72850264db8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b78171488cd109da95f60259b346d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de7d8950af6e4f29e40759fe636aa3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd18ff06d04148d398832c4e0f2f38f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349b5ab7e0c93fa998d9600bfdb89a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafbc0d5976e13d812713a666824f52296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83775e47870dc436b618fff53051d17297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65625e1959936b302b87834eeb91fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1359c8929499422b4ba5f3a965e98f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67abd325df38c2405d87470c5c8f9e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7c168e667370f14cb04efb5da6cc3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7b51532e0d7417a8db31c8168844d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca8e39e6c1ee0fb1def9154639405c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339db14d92238fb0aaa95903a49b0e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fef889f149552510cce8bbe1d19ea0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1c10173c6586dc0348c2079b88d9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b922cfa00a29c08794be97e3dd26284307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb894e55e9a823c3a1c68833506e7b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbccc7abbd123306fb389cdb70bcce4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1bf1f0b909f57d3c68af4ce15943d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17febf0c5042ff44c9a1ba05e404c3e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bdd4d135cd02dd2bae3249799d8ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8776694b31d589237d34ff03b3351a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139eb4cb30a8b8862fd94a2eb6c98415314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe1c1f168f7a068fc121fea2b07aef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e35a4aba3afbfca3062772768f4ce5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994894572ccc41145d36ab9fd735c110317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57afee0559ca6bcba86cac6b2f0e6e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27c85e05c5d69b991e93e4fde51d60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb003193b87f3a27db96c3667210da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c692219e8bcadcee1778e4ca3cc9b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05954311b8741be59e3a24586bc35465322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429bd0ebaa0ebf1a119ef10bfc73283323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1d0e3cc14e5df72efe80bade9340d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498257b9cb09e1ffa698f015f0c77106325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca91abc6553c9ab92d9558622383d66326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab3b47f8c1cf5e6a9b00ab1d4ef958327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24ac4e198b8f6393e6b763f595c938328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93ce0f8f899dac20f23b774be0abf7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c561b6de3c7cef4c618271ad743b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd2a5dd44b8b6fd3035f3bff28df9e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db20ea01ad0f4d063cf2eb2b46d213332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54def9fdf78fef561da57f0cb03fb4d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6fdefecd9fbfb742e89d633d8eb77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d61bec16256d42781097f1826b1abe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8cd9e6d956e43d395ee67a3290069336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17eafc99fd9d5694db21746a26627c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8ce805757c890b1f0ff698b53a9c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7744359be7b95cb85257ef7b23cfa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba5bb9efad4b7f4cc756e08d23691c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3508b2fb71cf745c9a06b4f59f4ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bfb42d4665b3e37f3d8839ddb8ebd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842d2e85bf07d7b8eccf7a22b9c2835343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88315192618ad449199e4fc12742c2f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ed86c612e9b523ebd8eec7fe7b94f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57020085c1517955df4697d333ff5e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22c38eb9dc0399852c96d9e59f2931347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3019ab91d04bed5a2565df841405b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4859b1753ccde79cc55773734c9fd8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9748b65e9a0b71a7cdd02d6558935350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aca4dc2327c107ff371784a33c7d9f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7ec63e1d2551c7ffa8208403a929c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b75b541e64f63b853f78666442e2bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f72f2071f07881f90d41c4742f0a7e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee64955f6941092bc5033a62739257c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e64edc880e1f3fb006406a5da20f8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716031b0a9c123d3329afa42936c6690357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65271af2d960b17da653526196797085358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af713eb2b1c844a12dfa7e97fe1867359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd194da61edc26aabbe0679ee2a09f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2394c41ec78c5edfb3647449f95caed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfe28ecc9e342b2bad00a11e5fa8c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c790149449b6c0e70a88ca1affddb0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d3252c6f140b974aad41d288a2225364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bd215625d28016685ad6634241233365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d34461e44d2019bc7350abd654aef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cc5db01763cf8839f4f921b7eed82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c677fabcc3360d8b56f6401dede381368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384aeff1466811ff830a38a90241edf5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e18a052bba11e8bcb4224310ed2752370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d903ad58d09cf4e67cf3ba1d25266371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62c8e4f6bcb4fae210570f4dcefb32372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27658b3bbbe36e572f6e80881e72468373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9a4b36c9aeb643e1d8a7a46db6c53374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6a02d9bd498082815cf5062ccc212375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a3d5bbe0c301eba27127928431cd4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02257c9212b6dbcd118859b7de65ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7fdf39da4f0be302ce77d50a3ea14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb1dcb08c03d7bfaa98fd5f47b0719379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed506b39d3bdbd90d1145f758bff305380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec395ff4cf5ef39ec01725b8ccabbfdc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc65cdf586cef025ebb13b979cd9ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc079fc7bfa68fec5ff69ef90e44347383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74d5c3d8dd98f26e7cbfab33378864384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064e3aa1de0d27962b205d05db75a06385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5d6da74fa19bec1c3c2521a288f50386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40832c52c2b8361a54155914813879b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b5b5efb0e43f6deb22174284fd32c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1cdf28f6e9592cf305f1d67cc4c85389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7dc33a1cd62bcfa4feacf2b18d9f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344c68ae60afa6defa7e4c482032ddc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd13bd7cc4f78ffeb97ee6c3bf8a4d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee5a805f27ba2de62fa55cf8e6d166393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405e710008e99983eecc74bec2f62ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869317ec172531e31e564db5a4d44e67395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34ac7bb72f30af1a2e759dc4a06795396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773e2b57c59e0153a90cee354d28dfa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c2fddd89d29b5413e4872521f3031398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a99eba2145d6a837865ec0939a82f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa9e3d2cd9b87f92689aae895c5d5b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0aa9a30a743121eae4da4956397d50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6683160159b16211aca80f8e5298dc3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006342216443151423835e7d297a4735403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970080b3a04cd4eeddac7d1d3894a249404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c264abb921ab0c25687f40f3582a4f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfb52d57293ca1388fefddfad451f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811576b5ae4501927720fe3b952813e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1055cbbb7397f11f522ac5ced766bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0be902703d28bf2c0f132ef9d3be1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713b4b845969a01e8f408d3a203e868410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d168847874e02c67c6ef382ccf9f6d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14affb3b277fc0c14a9dde3d1dab364b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190e7710d8de8936d7a31f9d3ffee68413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac573638ba46246e2e15bb68491f199414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa6a88d3b8da006464a48523211f3f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13034a97bb963a5fdab0a772b81deb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535b73dac1b9facbfea461eaebf4fde417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f1f3571f5c8e86f441e764342d2d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd940fd4b885e2b2b8a2e78161af31a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e45d77cbbc738754cbddc7c54ab33420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420811317017e24935f14a6a9452b213421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efca3cd1bec75aa288811ea42f5d6be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8af4780e4d8c55cab9f77df34f236423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314aac9100d113cf83ffae49a7d7cfd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd9beea619e6320c1e1a916039fdf1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9c099a9e72de88beb840a2d5263f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b87bcc6097c44faa42d68e6adfc4b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3672585fb0111bd583ea2b67ac8fe25428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77fe591c72980c9de93d12c4d9ac92429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ff18c59d462e26174e279d44ea1e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7074b1e494c20e7d2c5487351ef8f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae8122b3b1806f10f154e625856ff4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1086a949b200fa924664b4a842fd6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dabfc92e2224622829c05d565cc6bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36f9056cebca90e24fbfb81ff85399435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6434d5b79d37b27a5ddfa02dd6925a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d1c65f475d18a59641ae3b0cc940d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b038ece6a40adcc2e72b2cff784ab8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cf7f35861261358e548c15b1e02a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1d0764c0a1d82396bf92af7e35b83440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e6bab4abd91884c1eaf36dad5848f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226b25e0f11e83b781066bd4cbb1355442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51bdf54b2e6c973e699d51d0c9a4b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08cf61c88e10f7638a16e8d9aa6a8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024079d6bd4f2944db8e09a3d348af8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023b04105a1e5eb1a115abf4e8f279f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357df0f2c644311fe2c0f8c7a0f556fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ba8a5ef049e265812802e02b62e04448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad036a1b2fdbcfd357e4cb0c69f24b6b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea869044d57f1438ac13b589f66d6ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21b9dbb266e26e12dbb365de579cd0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa204a68aa15262810f6ba3ec78cce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfba3d12bec1d4de92487a230fd0d60453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acfbada25255059a459c4aad37401d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df731ccbe7492a3561f8a419041890455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86f0d555b07468c4ab1ec99713d348456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d049d240e68c223c24d26f83e0e8c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662800a55ed15453d6d1c061b57aae7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77430862666c484448080761bace86b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770763a049e943d4836c8f3a53ae1c16460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d25ae55fb98fed81cdd350e63d1b65461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad993d08b663d830501e6e0ba72999c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1133ef8791cff6fdf007650150ce0f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c336bc58b9266e4ad16258734b29e0f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666ba72783d5a04255da22aa8039a86465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8aae5cdba30cdfdccb13f026d075c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458304118c5ad788089787575030be6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bf622d55318e87dad8628d05db39c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f8ee25c6d5fe3a78ec5753302c6f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1b5e80a86867e0b78ab151a0a3279470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f992b9772fe137f80b0ff2eafb04b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34c53d2d351fc04dd1f66c2fc7fd2b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb2ad1a60f003b357694737367db52473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ada7881db6c7e64d6ce5a346dc0c66474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8097236d9012aaca4c2dda2c9ef4b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e44b7c1355cebed41a2a4c42225b22476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8753aedc6d1269af33261a1027b19477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86f451f3878fed71b3333a8ff69e13478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e00dc0b4d54cbd8db92ab737d8dc6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6db8f89a71068a087be8d4c9ab2ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625335e9223c76442cb84c73bf2a3140481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a064b0eb17c7cd093a94c000d4f88482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0e07b98a8dc974b1ca53aa3d0897a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb394c00da9d0f4630297e4750f3ba75484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa971aa36e65c9d260695509a68754f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed158bf616276dac18e504231c9a1d1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70974c5ad28d7afbd8e0950adccda450487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e714bb9132fa55a0fa057417e56c71488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcd3377c0f9ca4488c1d3b2bd6e166489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4efdada2e4894880d2203ba2c852e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc96ed0427913612f80b34fd114408491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42315ecac04083755d9b7f7a70c98c2c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8a87efabf98a45b59891db298e415493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f51bd78223823cbf83cc8d7315a2a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa5cd297e81e610da35015cd8a83fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada4a94159a6b1eeeebdc4340794194496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e4fa34b27014a569db105cb1e934e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4223e5a861b1449ed20a887aac0e3b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dd481bb5ae0d248f073cf872a7ef8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131747fd57b85aaebc15d0c0f513634500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a2802092a68adca5ea424ebf3db0f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1a8ec037dbb67662acd50fd7940a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb86e36b96d009f8f8c848bdcf1ff3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b491a82586563f7a57df1bb2f810c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185feb2805efa93bc9f05ed342851732505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ee888834c0ac519d6ec00f4eb0ada506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771cb8aa8e329bef8ea9440507fc617507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc159f4a691704009c7419498c2fab8c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806369463f2f35283a097fa9656e4278509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2dde58736365581f2a1acc2e5867a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc59b85c941d42d06b4615f0d47586b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3696358ffc77bcf8813f1f50339586c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a602c31c818219a61235ef0e08556a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a2ec5a9db7eae87adb40ed7b05160514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5c3a514e543cbdd5667aae67878ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b59cb37d42753d90eccd106fb2738c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242b34e472e63f53768fe958d293484517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5596c652eef4fa6b455ef7331d4d4a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb53d0b0f59c2ef794d7c6e0a06c606519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978c04a4ad3f36143f6c0c60850e34d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88b94f96ff59bf9a654ed134e07e69521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195589cf1fce8ad8c1a6a8c5924d558522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ebd3f960f397306f47a8258fabe9b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27a9885fcb08a3ac91d589e05d83f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce781fe011578e20a0d0c4147300f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960df81dcc9b6443c9b077e084fdb83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37732c8edd562644f76de7a6b77664b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac61b1e9e4656f3ab0290ba4d18f441528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe14bb30494605833184774a7ac66f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e04093c225eb1db66850ff72efdc2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a01bde35871c4a7fb60684ca7d211531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae20b7dcd338c5a80aeb49114c5ced532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58daee27aaa06269e565847721df51533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7c3c3cf6ea73e2117d073098d6745534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68480aa3d5c19480f0cf8400953949535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8666d108e0311ec6f206ab1d64cd7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71743447524842388aec34a00920682537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25719f9ce23a3beb5aca1cccc45dfc06538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd5b07b213bc50561461d0c0360fb7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2402d7daccaf9f18cc3e0064d5bc772540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352504ab1269d2e3f2b23570cbea0a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aed11b95b21ffff22ce1e492cc1a42542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f934a0f17f3ac070668f466f5bbe6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8778b76dad3eb360e809efe6bd08889544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11f6848bb24619eb6294a1d40de6e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db881663c5ac0f5ef0be528fca4bbd0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e30cdf6744f7c0f0bcb92a10b88ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b7c51093e542846ce73bb6409bb44548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb97508f68bd6e874e80309c7f423ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27950b16d83fc3400372ada22aea73550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171514dd409d8a74d3e98fd1f3cf03c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e4142ff6b0fac2510c13addde1ab2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24ce0c18a40ed36c6ab00807028ace553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e995aa9ef039c1924ed8dca7166cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217c59e15438f7b38d7fa6caa8e6f44555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16c9e659574c3d880dc309f24d50a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232beef3ef162b17878ebaa91a22bb4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c981982a973ed7e3c98468bb897df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bf8caecbb368e76c870b19b531279559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8cb6ce66bec5053a49a6302b35d03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ade8d60f2ffe78367ec257d8c2631c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b15f345c0426a37b87f19e87e0c9f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f6de673b604c69ced150a7bfbb4e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9001f91ed60d9bb21183398574c35564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3f9d362ab70b5389da06dbb77cda3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47212df72a1f97c5013029a552df66566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a35a5ab86f6fd725d8a0674f58403567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0879074bc66b401a539496f32f2dc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9927d9b0ff068a67b8ebdfd793fd4d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5193096ea466939835a12a5eabeb5f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5084fef6904edcece80a6f8093838571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c13892bf40818dabbf91a346d9ef1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f5177468fa9bd24deeea083c4a472573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27955321bcdfa10f846be6e783aa46574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d05a3ae405e5930be1ff7ee2023755575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c386d98e698e4c041d7688d5e4de51576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36a173f3de106df15bc85a8e7d848c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b7b8bf22a43f4f2722aa8631e3699578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df698f6294b14b72516c5468315bb82e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0776a9581a85a9876b9852d579a35e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcea677827b5d57ccbda5579f10e33e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38738cb75b158e43d0ec90b12858e6d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133f56caca7774b6b760a543ced58f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43fe718c39b1ae987e98d03567b63e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131669e7bc9d5aea2f28405f37a69e3f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb0d7fb9773385d656050d83cadc32586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2696e0d066e097ae3ae3a4e791ba819587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb5fc26c17f247920ee675a0a1d102588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298a135d216cf99b9b79657a2ae1bc0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff8eca67a0f3df22a9a66919bff5c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408a4afe6b9146ec423317852247546591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b9d4334a6c117d7c6b3e57b9e903e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af286834d09c5f1b6a5b64f70a75c59a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7006aa3b098d4d08015978e98c4878594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451acb0bb2ddd22e836cd5115edd704595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7eb28dfc30a63f845fcf8268ee8e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15638d26d2234c0c10f68423f8d126a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c940e33aa5b7a65fe8b1075bb2057ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e955260a03e90cab094f21533975f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f8a7d8d2a0ecf48ab391fd98bb812600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f210edc4963fecc5b70ce24ef89300f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f97b8cf55298a498b3f28ba267d0c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b643fd9ada2cdd5173ac2abc6d1cd27603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050bd60310c2959a430ae2f15d6a04b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0acbf3178eefe77411efffc06c93e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb799f34f2afca773f40abb8026f8e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21f89be737a339f039cfe883bfdd5e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4145d749814e043fa477108d8d337608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b446f22193d6393f361c5768682afb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bbcbb153c05df7619c63dca1e2305610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2af4ed6c0875cb49302c03bf119007611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbfd9bbfffbe44ce73ac70a4721e7d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702135daf0511016b26256b71ccdcb2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6295837f8e5c2f3411c1c54a70d0b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247215b82dc47f9bdf70ad6b2981cf5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae12883e907cbcd3dbf0cfb6faea69616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e068c7a96857339358bb812caf2a55617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080687d1f2b202ff30d46798eb1a60e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3a979a7547efb0bdeeb7f2d88c8b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b7d3cd5dada48c2ee52fb87efb1c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6199cf7d77a82c49cf6c074b48533621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf355592c02ed4a62aee3d960d118f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db27487af29d448b7ae0ca18d0b87b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811a70398bf79fb4f72bb700eecf418624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fdf4f84b817b06b51523b39a1a21e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d161a8ee91d96323ed6dd56c575ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301e03e8b72f3e606f6c991ce3c1036627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d46a0f7ffb623c5523422293e7f33f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d0a1a6dc54f47ee5dc1a75be100e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bfbfa68684656ef2aac1705aebb0d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0153d935a93c9f353c3cf3f135eaf8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc8be617a939a8b299f5fd180cb3cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208feaf20c29c7366999bc3402d6f87633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520f7995bff27fc51d7b38b5a848e43634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21182c6037d002933bd8ca9fd550eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadfac519cd3c50abf3dc50bc70238e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90970d519b59c53b5a7b33f6a43393e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e314c1ee866d3e5b3cf75c46880164638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3db9fcb459c1d3b5638ea90e03ae96639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a41bd3b267076d6daa484666a1b640640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e698224b9a665ad3ad3c909a50b7b6b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55022a5a3c54d9f57e4a3e93ce849de2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532dcd3a1f619ba4ea88f6f10595971643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fb5c041647c26814799ab833a8cf3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714aad0333ffdc4525b56af228bc324645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7e0312748d63b20bf093b32c37803646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cab88e0093d5a48d3d38ccf6db6682647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce6209954e5e089e16da10c84c6bca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb2e25d4ed3eb3ac70a735d45df8e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8e258513093b11ab695bf67ba831b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7a2cce857840e0f12525cda8ddeee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cab27b37047145bf70600d13df47f6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933604bc90f80cd0361ce66cef390e1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9aa54f6f403d43d34507202194436d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e3b8b7eb077cb58e59c19e2193376655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6156d2b3b105a27bd7009251e8337656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050920813e02cfba810bf6e94710a79657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90f6c37c5b6c55b6fa36c5e25df54c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7234480323bf3a1d583926ef028718659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bddcbc5d3179029cbece144d8e7c96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b370f6f2d149cfc24b76af6f81b4a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1ad37f9478104f61a74624f986c87662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8ec656439c7f5fa1d2b0e112905bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd18bf8c037e4efdbca80bbe75f9860664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3e9e92dce952d32a9df0221aa5c4b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6546d3151e3bc8b9d9aed269f0f89666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621c9683d59e80c5056dc5b258f097e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9d0a9da63e48164627d4d67ad1fd5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611506bfa26c622a46d8f4f4d0d4877669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6d8b381eff596dd930c92aaf72f0f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb2a713254043d7f052f267b508648671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e2f12479f0250adec1de004670962672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a132669d29211370977f6940640de76673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cb0a489f3f6b804dfc30aaa7b9048674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f391a460bb5b52d067957f7609bddd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce88f5a39ffdf9a198729c377721fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b6140d4f8023aa7182a860cbfd021677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43fedf8450b9aacefb50e48e713ae5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c1d8a4b41d5e492b1975894951d1c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cb85643dfdc8e557c97d250160b12680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b9b116fe2dd9e79c17f18f3903ce3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d087237d336969303824d799a2156f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb74b090ca71cb25d513a64b16f375683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84369f34db1c3d0caef9874fb76b475684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6db3cc4f42dc7b6ac851ebb8702343685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cc5a50421e8066089f3ef2e3f411a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370a6052e9471d08dd5bead4da3d468687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81640b94ac7e9ffbd6a9cad86e2c88e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d07b59082be441fd513983ab67e72689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed2f88cebc8e62828a6124daa11309690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55949a5f946c2f2317d9c9ae9c88fa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415f1a05b7ebf7cd3aafa990d5cf973692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfb90bdcebc9d735e6f2db4f7c372a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3516fd74698cfe5d5a25a3ea4d4564694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113632ad5b55b6bbdcbf11200507a6e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7630f7848a019f097e236580604a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e896cb460e2ad898239201623ae1601697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f62c65c041f5954a41caaa72c5927698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dc40735d306f34e5752e5a23c8d1e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b928db7bf43594b78d1bd9d7e856ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941a7a8fd07c009de060697c2d6faf7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea4db31d79c18bcd244f8ad9d76409702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfde05298ead564d1fef5655db24368703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16605b051357fd46201dda5fa329d0e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c71d8ddc21c760ec54e49c1f8dcfff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e49af2981b56a546f71e91a578aac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef83ae6e02df59612a5bfcf2d92696707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7a46a8625d4a5f32ffe1c4ed18cf4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6fdc5ad8afd77a25bfb763fbed1e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bbb2dbdf825d7db22d003ef8611d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a7436e1ca5fdec05f02d0ac37d1f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58eee3e1543566189e5568f9890fb64712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4dfe01d14a4638322139dbb818a81713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0c267ab4f41b185bf06d12e2ede1d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33600a9502e16582dc24911010d4ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918973303746076be81be6c6a451791716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd4a3ed9ee5fb27d81a8a91b2e7288717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0f3bbb2d142005e5306583963b7ce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961844beb4b0b6f43ac5c9faf222960719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df624ba3e2cdf2cb0a30bd5bff78a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45a40c67a606203c743e1b68db6257721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2e63204b6d0d7008cddc8547aca14722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df579e911db1442fd3c165cb866cbc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccc3eafdf619c8cef16c364ebf8e39724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09612f20a9ef6a261efb42dcb699a09725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71f8a109e8f3f0a8bc6d653b4a8acb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb532ef93c7e0d4a9dd22e09382dee91727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e280fc3f5a3abd7a9be8355853fc9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973086239b39c583d6faa3dfd4aa12a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69374b718960e31224b3508830373f72730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a42852c8401aa8001b76b27ce50ddf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae92636932d36a70caff5c377d073a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0732cbbaf51130a0e4436b6a3e2bfd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d503eb672724d31aaa2f1c6df573dab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709b1cf8a3c45e260aa3631d25fb7b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f9399bb8e910c618f31048727f2e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55b35e7ae6e2da337021ba29682537737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800b602696753f297f3ae3bd84e1ffd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059d2fadaa4c8165ac1921fd175acb7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b20081274c6d3c1656b986cc7bf06740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bee2ae8ab04b290edc9a1c15eff3d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4eb9a8df0529c44b6541ea27aa0df7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8d4e8f41c6f48c5f32ac7da00f0ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9af24c9f92e404af8465acfdb59627744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b545e1b6b8a6142dc0b23505d195d5f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fdce4053258954b5174b34828fcef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495916f0888aa9453a53b2b5b1c8a84747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8a409d0b46e18ed3e40c69561514d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1974d4f03875733fc2e38292090877749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a47f18fb658a85c6104c68c5810dd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b937eb6f5b4f25cdfb1eee7116a8b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396fc1b7a5980aa5c0b25139efd8915752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b75e69248c8f1b4ac2597b120b673753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0134f335a1421f6b92aa6b480b473e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f371af0b2ecc4fbf301241b7aaee8f1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd8ecf2f6af6e546c890e968b49360756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7861c0e992f5232048d5eb811eae36757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a0b37a198882f6fffc2df0406e930758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51517f79d5986eb5afa846b9ca263c1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c369f15c2985096fc008ab575bf5c0a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba3d90ef68e987757200698ae641f9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971709d1d6bd567a88fe42abb3ec247762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd52ed4f59e8b75d72203485071bdbc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5d618b46effd1a640fd6f85a543ee764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60da5d12422d473a0942dffb049ddc3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2c0f31a9c39262bea66e83852d17b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baea1c4bf16555ce92bc34da90cf710767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>