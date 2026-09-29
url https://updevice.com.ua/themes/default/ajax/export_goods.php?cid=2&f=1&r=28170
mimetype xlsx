--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1163">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1321,59 +1321,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -2288,59 +2279,50 @@
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011540</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (air outlet) HW30 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-air-outlet-hw30-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-push-type-wireless-charging-car-holder-center-console-hw32-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
@@ -3574,51 +3556,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a811269d9d69690f924089fdd879ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a20437a5889bfcd773dc410d27f4372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819ff1930e381b12de9ebcb3f8a45eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a42036ad4b70dd052c2157bca8cea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558403535f034c47ec5d51e5e7e76065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435262e1fb7e0a91e8051ef4c8ebe2956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d4ebd865faaebb1436c4971baf00c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eadd84503f5b5a213ae438c0ab12308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d2d9471f2fffdf0f68236b2578ff89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453185db5eeb4d4e93a06f8a8d508ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256e8f8c6e8aea14248959d28fce4b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc516590864d84179598ac2ee68b84a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633a9afde992967686976b883863c5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7d9c8b867658ded30d81e4c60c47514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678dd241f9fd5542bdf0913eb97376c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6d834a46791a76313fcb2845099f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9af96d9a5b44c67aaa1cbdf9b5a6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0041165ba40c6af4b417651077e168518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d66c0ffd8e7d05cc6905c510271b3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df6cb28bba7034324ab2d836507bd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d531d697314953446329dbbb9303c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af976fc6e6633258d098b593ea0a8e2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf0bb6016862364c90dac00a2bf3bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175da2f5d231f5007377601c09cf9e8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16410c87eb3b9412c9d53e0adf0004a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35189a704688301f40c8100b058de8dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2490062059d91412713ef25148a5b7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dfcf5d88e1020bb4348c62e432d8d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768ef6d9627677d707603d32f6da75e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb037d05c2f25d0d5aa91ab8639260e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c706e3de1c89874f068983969e364631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a1d50248f7afa84749aa2e8bd02c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d33cf320095a9c02a4c3d46888969b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d43d0de2191a7f66b76981de5c645334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95b232d874056ae75287c3a60eb5f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8fea9fede596ffbd27e2b7022a68b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80c5f6003d0ff2191169cad77cedae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f569362bdb6446ee06547096122d4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a3b8eb974d286258c8c4b0b5ab39b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809831ffa936851e8f7eaf5a630fc5ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e6ca10e5ffaeccc6469318c3034dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91ddce814b612b51888b39ae06e4ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd552ddbf4c32d96fd004cccba5c106c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1860f481870cc9460e6e3c84639ce9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7337e5d78893d125b656d16e7fed81f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b4e53b770636f480a709702b0098546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024dbe39260d81e81ffd6f00c68a45947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dbb7b1b2086598ae6cf2f946c8e6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884779fad4c94c97386923e36308920349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6ecf221e525d297d336fa870aa1e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f0ac69668aba386adc2937b58ba2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bc179992b438e5a01f00817141e2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e4c3d4437a3f61d7d40ee1658c85153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fec6fd99cb3f3d0d4d817e48304ff454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363e6ab5d3774b027bc2333ee8c9c5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f9a87b1f9eb03f559350018ec2a2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32b61c2c8d2a47041cd88048e7ef6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72334f54958f191dd99965afc0418058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b4b5d388d834cbadb069c2fbb952559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4927ef3cbe8db74ed3e51537423d10860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fc216772f616cc68c7daeeb24444761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dff7870866121b3222f03e5def55762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cab3e2dc412f5aa824192ae6fb35763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5d6ed375ae15510a4ac04bdcc783564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df0b05d1f7d2af4731e5252ee679d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01d2ca24603cfc820e175efa8b05cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc6b4efc54d1cb602987c204402ae567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5845794878e9a7bac4ba2dfffd54268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589ee344bcaa81bbd88adec3c407a1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fea1114b69ad15f1214fd5f9c84a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0a59819c03b4409eb185a579ec3bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b268d2b5915da9b91737d6c7136f7c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19c13190c6f911d68a6f6bf474289c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c790972277b0dedf53510b8a6a1119874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f6306f002085a468a80c2823082fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a6a618ab7172b791cdc5a1919ee7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873f9e8832a8d63de953def689003bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717b2cd30d5bf730c294653ac3d66b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90dccec9028fcd70768f8c371e0ee879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88758a30121591562158a66460d0a39e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc74abb38c586490e46d7acc1249f2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc69a76539bf4443fcef098794b81682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a1912a0ce8548cc052c52862667cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c55c5391fb4cb1caa2aae06e6bcb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0455a49d1cfbf91a22442b3eba20985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a6ad31e7572994e21e41e3c05f98a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ea01bcd5c5b57ae50d0a88ee3bf2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dc312d478221ac8e282b80867238f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116aa95f6419ea27d4890bb1beece80289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582db9dc78c3b3d91f34c0c32ddf704d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea5e3ed44fc43cd8478fda29791c7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc76b0fc3674d91bcee215120a7d0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babf799e7c44cd6bad5d147ead736d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfd102bbf097b49f238376ccea2b0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a254765ce692840b206ccbe061d6df495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7b55790ca1755e7287cf943b5d8ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d6ae12e3fcd8c1548a04302c84a7997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615348787b6392b724efdbd24b4f6fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9c181bcabe88976fcd6c368a72fee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2907db2074ca9e0e56b756af104fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf80405776f70d1dde539b8f7e758d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51329aae76d7ecdc95c7ed99538ded2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb9ae02b5656d52ded48c736a141bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287202061b2ee62e0784c0e221b0c842104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73ed6048808dbb3bd559b2745dd4f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427e0559f29445738645fad9b8e8e0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d316e42f6057f34b98f25cc9c6c64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a7db3f8882a2f545e28737a0c3dfd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87271a4a7443e0d8efeac17e6978d147109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3904dfabdd2ef3aead19d929409530110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec8bab3c7827e263b08932e218c051111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491a4ce132feff30acc883791c979d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc462b6bf017c70e6e2d3b7d999d08f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2388afb9b83f69b2f92f172d0bdd1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c6f9e3d55c5d4c7eced4b2de884e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1ce90698d7d0dfc788a6b0ae2dc9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c88e9cecfa5d125cee2f0b4d3864f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef235059375c8a02e8441a05cdb24cb7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6aad893a51b8b929f38732d710c4c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dd66c2597f06c7a10c2168926ca21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240c136f47fe53be3d67ac400bdd180121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d27c4ae99bd703b9d429a063e9293122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd8b323cf0d76fc800198129168248123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4638496feacb04600a279966ac4c0bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be128c76381f8b1be6e7f37fbe5ac7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864cb156fd54655baec8abb03a2ef06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de0f462cfe53da5a4834ad4c53ef37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121aa336c821ab879e6553436f02d3b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bb30c8a5da312121cc65fa7a00708129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0ecbd4a3779383d26014ae8c5bd45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1604e83f4c678b8561114c808eddf6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e0a66ae2297a0f4182322ca28c83e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51224132b0775eb5e268ba83178440ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe4ba5d782b84183d77db9c07de441134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eed3bda01873bf2372c2ac918a8fe4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915ed568441e969b0d9d7a484c34814136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3fd96d23f71e78045365c89865bdb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec26c5f6e5ac416e49344671d30b7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55ff770e42bb18b32561d1d4da221b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd91453b1dd3ca29486f36400c673e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2248ab026ba478bbbc7722f4384239141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db93f95fad5b35cd1648f26244a953a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966f9a3745ed651f9e962a415155c70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e5027da6f2be5431d0d94148975fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205dc20263af898d18a9030b67255a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090eb8f6514eaee4be3ee0785f102ca2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031eda035d125a16bf3742fcbe5150b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c490607c29c5575b57e3fa7d2b229148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb60e67ae3bd40b7314e6d9d37cd0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31422ca450966cac351d8cf8ca08f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babf01193c59bb36086c7662e40f761151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dfa2208daa75478a662594ceee025152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621d9778fb5f2eecf7876a1ec957723153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65154b12b538e18cbab6f244182d66c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240a561c1e9478c0cad9ab1ee6d1d82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba208f55b74f4e06f9feffdd8ad9b725156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd93dcc95058b05c3aae6eb200baa31157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2f83cec72c2e665b811bbdf021ac0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90034f62ffafd90118d4644c2af535159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22554ad19c34d102cfaa45b86caad0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee3835c80b45fad5efcfb2b3d7ce94161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285984dea8b0ebbadd62d08c7e0208a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c5dc05cf66467d1b4b19d6d147a12163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90135ed26d114ac6f2f262440ac5ee6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede33d76fbb41cc8afab92389dda7d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971581f21c512c5db1cf72b4182b065166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8b71f236cd1b798d393971505adf3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e26ffd157597b3c189c9ae84de104168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88029db205438dafb467663a815f274169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cef1d9b1bf3416fe4479b08d5ae8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cf1fbea2b39e58727154f2d28768c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26439847846e99611d33e92f8b1d1aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3254d16f30a379ada87e89c780037173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d4136e6792103114b0d054af20501174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db9d338d7d19fd65d90052f2f2aa1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a159f65c5782903fc2970acfb5a7bb1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7b9ca30e776bcb5faf165abd8aac2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b965e845f38355e35000b7bcab868178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5b2261b5e7bd161d2cf3aaf312a28179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f0ad23f8c0c1a6679bb1bc6a4a97b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041881168dc1c28b03cd8aca41da5d0c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ebf2a62c37632d74223e71cbef30c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd358fd869d3e88afc04a4bb666c7a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036adcdb08f83a8a55ddefe37f109ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e122b9e17c41bbce70604d12ed79042185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2618eae5e405bbbce1efeedc401e21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fa51444a1d3b4d83e5323a358959f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42186c9a24a4a108154bd089f6e875188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c47b779ca1dea9c572fe6d8d34f2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a12d58b482196513e48c7efa86e3ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8198ed707972bfeb2cd4656cea0aa0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aef1d0bfd0c0fb5b300d251309caa8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72dbbc9af41a7def05b75106e84955193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270d02e66081d6420dc863fbfba8168194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04d919171f2ca80852990e51d22e00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fe62bc4bc7a9554d97d40e079e2d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2b60b3accbd3e9d42797cbf3baa30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ed969d597dbb4a9f0ecc4e969d759198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f43b47f01b6b5c45866921caafca6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870ef5d760cfb531efefff1740cd55f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc54b8bf974a976a95c77dc7fd0ff15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44697cace7608eeeb40145b6a69acb7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d890a6e1785b9029a3e60e35712824203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c89820d99be6f556a78f8ee1e01bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95182c969a9b28b999c81169db845555205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10ff2a6196aa1f10e03dd5b51af4cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9484f9bc0733c3bf77ac6872032d40a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a183c26685cf55a21329cbc8ff5949b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe44f0ab07a517067b626a61ec23725209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f91cf66f0d90a800ba0db5aa422826210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f1b345a9e112a932d6341357fac1f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3a66069bc873b63f7596dcfe60ac0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac28f7a306175fb87031922d6cdf3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535a4c8d863f73591b95ef02deb1a30214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c568683c13b13e19f85d7c65ed798215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e36c7da95fdcd2e8c081fcbd1e1794216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41451e827e1a90a259c51ee623f671217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90ae9cba1cfeee9692e6e805c9a5ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627a2891427922c1d855f426ca9cbad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b95db88acb72316ae9e58259719764220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359af41cb14da4c0fbc45cb9603ec1e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafc22cbf39280a4fd3d93714a9edad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad6e63b426e10812516ff64ab642d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259477f4772ae8ea610bd35fa1d86ba8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789408df6c0886cfa533c5452215efeb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50ef998947fd4cc991e5ca524947f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227429075bdc70f7e46a0ef1bc09b78227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff698ca454a3464df8c75d963f5c3d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ea23f2dd34f2b3af9d9c00a69d6bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6174ab9f801ead45f68c980975d2f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ace1eebf1f3deffe67a1467e38c810231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d1324a64b8f3a8b647f442cfc65c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f9e041970a3221e0e3b99f82f8feb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d019a8f2be971e5bf6ec8676a3b9a59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f5cc921a0e470e69602c6ec525f0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9c62fcf4fb96eea4e4c638cad2207236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371588613c46ce2f039c8b3b10d8f4af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391fa090e47ca75c1ca26c504608d6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b675a52ce7a02f1f66f347b2ff5c2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb216c72817d3208581513f1dfbcbaa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453ff11dd8640bcab588a881ee8e87d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecb9fd3d0a573501753240e7e58d5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29b3fe1609c094a25b38ea048d1e4d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f3917e6a73cb71dc09a3c3679cd6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ec7ed0af6cd228332f8a0591a6204245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d6baa41fa725ee0cd5d70b4eb89e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bdedf590d8d238cf0bfa5eaac56db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda10ef75eb658f6145a859bdbe1702248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f336ea0950413bc34cf66a24334a98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ac59cd8b6f3a7f79723d0f595ddd4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ffcafb69dc2d9a9278b62bb6f71e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68c76785069a49670439cab959726d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3e05c095177832eefeb14060bc6ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4531daba666c9d83d812cac8793f16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81176df11d9d0ca7675824ed959692255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9840294701e3d3841f5b184f4f673256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec1a29aee70ab4069d920fe9bdf053257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa18d4070bd93835b7ff7b343e6ccb9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a30a99ae6045f37d1eac757ed5c590259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2f31d66f7d361257c98e6c8fe7702260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bcb6fd142fcfd93b7901b9aa3e315261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96f6b8efe56f355139508f568f2c77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1f67fba7080506ab234e246aca798263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efee84042c28da13101015f8240b26a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da70b36ae27ecb67cdf55f6fd85c365265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1c8b3939a9f4fd7f69d40bd248062266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae12519c17afd70ee68effa4ed810a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f29ced8dcc16c45e86de8f762a9490268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f962e0237f591ee9807acd73a678a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab829d260c1646c96084bc663b8b77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1df519a882a77c9b254c7bbbdade7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82763fe29fc5145a28534b1f72614daa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c5f9831e4a6e6262e940ffc6dc781273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386a69d06baf3d838a74e02d03c930f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ec3fb4817e755e2bd351056c90dfa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660ce3d62e8a5534637bcc5540f3e68276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b556bfdc95631b0a6a01222a28f22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3f14bf734836c52a131fcacb0a9d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cafc7e367c9a7fe22c9b5bd5daf085279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95d1fef0b6ece92c181b83bbc65c3e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639c2e5c56b510f060499ae17724255281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a21801d34852af044b4950cdaf7f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7730ea9cd0294d5c11898c004a8cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b90ce6aade7071e7178113895abce1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2258805e01f70bde8add8d7e21d1697285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ccbe935f483d394eb1532e5feae33286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75b7bab8fb4238bb696b6d4e09194b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5454c4e30cb2a91a8a9d960c65902288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9b0fe507235daeee786e2443fae40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6148138318e8ef302d591704abe1ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21a175e7705660a545d6aba2898f0f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae29c75b33446f710f167b5c112a0e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bee4956eafc9132c92d931c2369772293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae943a758813f2c5a56963885977ae6b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67909ad5e6a4d465056a45598daf2db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdac4d836658f7c42e066c3a5f4fda296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3d55b4d296655f052a0ebe90fe5b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad6c32580e942b6bcfba1e07947010298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556135bf07426d1d5e6b0703bbbcf49b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bee2f9ca27b43c33938b701d9b6849300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bd52576a5f4a8723cab8c39d99aec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4260f53f9cfe717e84edbd6a017ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858786b9179d8ae1587aabe4e6993c13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ffa5f48f9f493bfd1e8eb41e7d666304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978f8bacccb4f877655d80af06aa61a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bb5e4755462a9bcc05c00fe357d7f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98da1bd8f141a917b143bfe98a9d1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d5608908a145d7d23ab8807046f0b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fa8770590eceafad85ec50daef586309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bb96c3a9ca516a41426fd9959c38b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7938eb38926e54fdcc93c3eb37b9d1b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d9dfc0a249c0cd696af14b66e0eab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bedaa8126635a7d04da41d4598d14313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514de300815a774cccc9b140821fb131314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37a445d2b6e552428ad7b7ca5a894a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364370d24d92a0b6c63f8a564a572c7a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ddb8e321cb61857f29405cfe96f67317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c18499125ff15ad16e07b3db036545318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2644c0535248d7e5c0be90e9f5f74f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf9b8e99246f07800570e6e1636155320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130553ca4f4eda29d89a0abe243b253321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd074554d53b9bea28a7f93a3ba88434322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a8bf2b88f42e55494cbf1ea4ca812323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a9c4751a45636670d68a012370131324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a22980af3f88334d49141e2249aa4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2e15182e1f15ca91ae47d9b98515a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de5b52cce363b06910b842a45b782b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24168219fb6cfff025ff1d03bbb1d86a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34b762097b53a109e4c474e5b44c30329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881ee7a375e062fd80baef279687d18330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91c7ce2cc07a0ff60824d3341d1d15331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79baeba4884bbe3143cb114cb681a7be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f389294384fbbed8ede153491edbb3e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ebbc86ef3fe5e46980c15d09068cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f094d80d6a6df4bf4d7d98b789ba740335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdec188dca6d3b3ceba2e866b5f924f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72996ea0837aecadbe11ac636083369b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58d5a4b392dc42b897c75e9d153976338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5f6b66f5545dc2ce2d8490f5cb4d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8c8006ad43d79adc4ce637cb21985340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1a2c8c23bd8881d4c83835e71ef90341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a63b6b525b240934917293b445f3ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158c13049c38579a1a2ff7e2a2182ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579222cbf8cc88cb55562ba316e5a2c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61ffe1edb89922b7fdbf0e39822bae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfa9c894148e5b0bd34eb3d8a65c1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760728cbd3f1fbc3acdbc3b2fa806b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e38bda0615194038133be3509aea6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7044c08ccc62e803f6fb83b3f23ca1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b7d400022a9d489609485dfa64bf2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3e0f331ea78bff46635888284206d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8df26dccdbd179566ed3f8e3847481352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d0e00b9ba20dac9e54ae34e0435d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e2ceb35977e0c3a03c16d4bab3a09354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5603c4ac44373ae82f433836afe1c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2c77e525ac990b8f1acb933ee3646356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88685359ecbc34c1f5c946e61a86c55357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b38270e715331b6b80122f0f0c8399358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c330c9272f06db987a00bdc9a3dc1d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505db8df131181d033b153ecc1bb7e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d6a7dc20eab18c96170be3995b4ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af9392f775f5c3281b60026c96f305362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdc18a420bff47b38ec78369145c55363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09d4994e8d5c80daae77bd5e32e83c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f79c4a11dd479b859cc9c78016b1f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07907edf6ae01157a4db54ba164c2ab4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00706cdaffdd875719089d36ce675a43367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3b97136c5e4e7b169c81e559a8b74368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429af103ec0cd788f5c5976cd41a05d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82c13ca0fd2545eff934274f69dc56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a0b2f15f10162b4b9273637f4d076371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f11c3ec8ebe3e38e07bafcb71cda07372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee0e48b37b5344365a7ebb0d1da601373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460b7b340d9d09e64358e40024f35cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67cd847e0d53cd6cb3e57291dbb878375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab6d4212b1db1128f2f084feeda3c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244dc627dc4e798293eca77c2b1b87b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc9c10e9716959d5129bd0caf68fc1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed81b3034b968e92f67beca72a04259379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd513314433233d46297d888cf7cd7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29770c74afe1da75732fa304edfe4e3c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1c81032c65890cc74351e5403152b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6780647ebec45b31b773273472737383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b1e9e626a01f58bc33659e37187be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e2ff34184f011488a3dfad449b869385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5a13248928cc6299e881d1f032f1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df7f45ace93645f35bd2361d9b0952387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999feefd364cdf411eeeb1aada132f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070386ac1475328f673e8e4bf6694017389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d97ba8b8b07878f83cbea911851ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ef1089f4f3a06ccd1500352508bc1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e143cfc00a1e68b9fa86bbeebac00392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dba188e593175ca0050d0fee5336b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b19f2d310433a5196674376882277d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a87610bda434f04a060d26e300a089395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0b60cc9261514315beeb2f37be79f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a33a25563c1116ad06978e33971fd6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88632788a1419ee53949f101cd0f6a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e936a65829e6c33daaf2b526149edd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439f3c6572b82b3dd8cffd17c65782d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562337ad1ce5a56ed0b2de6cca9d99d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7669082e6cc2d8b8c35b820a8a183d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135efeda0a78bfaeef57dd38aee9b3fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65f51496163d3f8a62a5150ec86fc6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12e05f22eb46f523f41d6a6c6b41ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764228626e7674d420a70a82801865eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902ce0ad9f51705801596f171059490407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e1558ef549e21385bc715f837c7ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dc253911679204820e6061f5c4cec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118208ca856ae3e9068cd25e1585767410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c81a8fbdba5edc4ac62778e13e5b41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73fe10f29449cc71670e8706436dfb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df620cbeadb63eda4f3077b4fe22875e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73195c44b906f7da3400deaed19b7265414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa42ef56a90db41be84308985454d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7e6bd7bcb337e70e79687449949c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c4b866f14dfcad58b5b55f3d1bfc6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce817d182f991b46e4143fe3701c608418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b40fadf12efec9fc1bc82868039f76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426a4bbaf0bd7234246201630322244420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e5170c121c1a4b75d6c7724c0e615421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52f78ae36dc17235adcac2da1fef5c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab49413bf76490406395937c2c8daba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f7f4f5bca3d80bec327bbfa1f1864424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba511cdf4d56c56995af17391d0f045425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bb0f801f802707372880f17c84a34426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec69a60f5573fd11422e37e98be06df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9deb74a137afbed220f2a910e95f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21598f567c7330e123bf7f86dd1c5aec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3016f63ec0c53332d284be1915985f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6a936ce8d7820a37c25c8b8cfa6bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ecd1422ddbcfb0bf630f0f205f199432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de9b159238230a6238f1d21dd2c990433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f1cf7fa1ad0c1932ab8a55e7a91f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec174e19a4233a2ac9d969d8e972dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc65bd8b37d2e80e4043445a2eed5a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057660aa03056dc17e015c9ce77328a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1a94d61b3b0ae99f8e613cbcbb9b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04d8ab79f2cccccdbf5fe09a8c684b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ba87b14f593ff112635f192d6a57c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265c12e5905f071edfa592a357aa8fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c6d5ed8c380ffb2cb131a813a362e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff669700fd6180880e909790ecc76a67443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cef2877ef9f4ab5650e274eecb1dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9646e8471f957725042b1852dd05a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930643250d37f63092dd6a057d513a66446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81fc4ae1d38b089038a5a3389bae14447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71cd6c3a51ec2e28f8186253882a3e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa63455882ffd1d5a367bee29eb564449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69932d56dc3087ad1b7d41ad40e21b35450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2631b27e4755c14ca2e6466aec0367c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f6c6b93e11a813e0adb4a3dd2b707452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dafeb1b8df3825ad84ba74b921f22453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039c293ee6bf44f9bd6bc9af4c7c9d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87064df5967fba660b7ef43799183d9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b23eaaf914056d30531e0104a2ef95456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f886986335466e741ed5d67d9ecac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a71c73b78dd6a44bfe0b790a363cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de8f37ff73b64640d72049ba6b1ab4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb0e4f7c01d3e06f92aa1bc965bb12460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971f5e8d787f07f6d45d3f576f4be7a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cc2270ca519a590b230da1348d43f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b15f9632853444c994d1cf92b74fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186ca63ff575f6adc60506c64972be7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1490d6de68728a150ccacd20af03e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897c31715a29971680c1dfdd0ab1151466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f927b6976829791465a7fca5394461467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b0b789a0bb18b36cd7374f58ca29d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f7cc02a70cb58b5d070c1bd39d106469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1ca11fcde552559e9a31382610269470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f469fe9c9779263410603d2d8416431471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68b8bcd43f88f1a8c78a79173045bf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058265a13a12f87c17fcdf50d034afb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff803dd67429724521317093e36afe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbac11256afca08393ea8661905f70c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259df016a45a1128b62f5f6cb0764807476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e719b5e2682a7346ebecdc1a34868477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8aba6d37883a898ef61c29cf3277a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e4cf3b32c0dbc871c16d394811d99479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c5d9088f2bbfb3c3c5dd643101186480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd9e038fb02b5708708275b85adf36481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec3cbefac4d6039cb8c3c5423e4b2c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb697e41d4b32e7dbaecd79b58af1c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24bf5a7bdd55f1ae1c10bb2fa5439c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a654ab403b11c087376725bd26bea1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70945bb557633c3080198c541f55b87486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad993dd48653092620b7f4a021297d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0717ac0da96b7d248219e369159f3a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d44dbf4e3e0dbc2cd3786d753c94ab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a98cf72c75d8e4fa39f79bbdd58e87490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d7c18572d3e74f1422eda11e60d83491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b628f5db1b22933c3638b62a7dc7b92492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456559626b18cb8f39f4424d0cc51295493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625ef6736e130c867779677dd652949494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d45aa2ec9678c8af38cfacb184847e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c3c7d7f6d5353f6b28be30ad62c36496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7378934746580c3bf84d4ebd9812b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af03116aebd57427ff5a80310ca2771498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed076f87bd5d7f9bbe9db848ab4498b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114660a8163ad6e22df437dc4c512f4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528dbe8b389dd72b588c3c36fed3fea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc135789930bc62c7a93d96dd8cc2fc1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1320766a483deea99b09b98b60160b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61658446a691a44fbdc3fbae9e40e654504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675cf5176f6c4deb5f479a2d85b8c71505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993eafb49436d7e431ca9664d131a19506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca31bbb4f5e861d17ab157a1b8868d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d9ec24542e7d94531eb3332cd090e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dfd585e16c2f64a250e63194f820e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f13268a371ba62f0cc37a3bb22df2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d0d4f00dcf761836c158a7ea04dd0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2c49502965bb3d2690ae3a63099c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1570204d4b977d223b606b4ddffcd15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759068d796f91527bbe84eaf86bb0492514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5329246929f96156fd3eb65934fe7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e380b4c9453afccacab6de4350d1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383b5cf019b24fe9cdbe19228d62d05517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68000d84812d7a38ed2a818e38ccebe9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0351bc456c0d8a3b1cea102662e60519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a28c6fba65ebf0fb0ced5a7194a06e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b89ada8fd4d877b67090df56fa2e08521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3535b2c1870ea8d25cf31df2c814861522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4bc5ab02d0fa899507c8adb2c5a4d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02637fb87881cdb523e0642f3e1391f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e034889af8cc02f564a7a3c435b97525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ce4e0ee72c57e5c55afc6f5bd1338526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03955a1872f8a0b064a8386f0fcb8043527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bc1d051bd23d5a900e274493f8ba0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67cc960bd1522db6dd35958d23f714529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4a8d2278cb45cf8bb1dffde2f4258530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170060043556e00f7ced7c95c6c814e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fa3a834835d7fb9ec420eae63d9e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49db1f8ebf5063b089856f5e41511d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef728e2cea6ccee61cbf1d84504e93534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e591c2094756bc9229efebec968848535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be661c6504a4d760a8f15b54a06cdae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232867dae7bfb7e2cc5e132e4ef6a7dd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4598ee2fa4ae2575ef852b6321aabe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba13bc34e00a9a25cb74a05eb52effa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf38c6db2bdc455f321199cae508ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bc9255de197953d603bb5c317c716541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182f661677a196e7b5f456fbd08035f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35354ab02e95404f2740761a8a9274543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c4ae3acdf35739963a27ffc53855e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba7b7cd6dd31f6968fed0c9f62b5ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29379414a35cdb57c959001857d9865546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9972a77fc0f894e9e639594d5a901c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c67f12379f4449dab3398588d40aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61b7db58718548a4900a290ad68863549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a360039056a374cb05f695ceca217550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e73fd702494705aad08c158238ceb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c548b12106fb447c8083fc1bfad73bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8ebf72388e5b8a337002a3eb1ca4b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922d5f105933c4ee137540ad1e9c9b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4376cf3f8c8261c3f1fc456ec519c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374fe2d4258cb0ac9a4865535d00036556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45420024dba7cc47d91a66d7c48d20557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb89ed9f3bca2289fe437f9db8b44b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752d9264cffd9c7289097745eac97c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d8d33c724a925c2c2e1e51fb3d5bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ea72c0bfc4d94e9a7f2c4a1cdc25a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551a31816a4e30084ddc7a3399bc7a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d77634a23adbe21e99d1ce2e8afcb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961c5ac1d749169e08907a0dffc5f8b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7798870fefbe365c89198ac220d3a59565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2a06149e036b9566f7ff486218379566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218e8be1b02a613c32381af201a31cc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189157af26df2fdb643f16f3de58420568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9bd9549de3dec5c41a4a3110d5af1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533545c09f47b8a2f0886377d3754b54570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72514ca2d9e708db0d8557fd93a48111571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd7a70fe405fd128dbadc86f64357e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0d70416c79b7268409f9fc921a836573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db67c195e3aad5459962098a90b16b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad57e5c446a6c05d55c3d3493247f0f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749d6ced3a7f3bc7abdb7111659f041576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3b6210922cdcd10e56fd2eb4883c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f399ad1ae9afa5445cb57161fcf29578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc243544bc73d71dc3c1c8def03edb44579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab64b6972070a363f9e9ddda560f0a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52092a4a794156f1e6385026563b93581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28ffaa977e26a24fc0383b16f51b00582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9072a9d741c890774d1eb4676faf5fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c66ffeaea859077ed5874707773d4d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a05a4cbdce7eb9b004294542cfd00a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095b46b0507e186e185acd5a1fdf184586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d7272262a9063c88669bfbf8923c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1aeafe6691b28d2258df3c073b4c86588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017b75bcd7d51536a9aefd8be62b95a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23fc808075b93725c38d77bac9f504590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436b946185069347dfff5df8fe65375591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691aa43101ad3501498273f1612e8f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ceba8d6ba1f910070b1f9171df2cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08e9028c46cccb222ad84cb3cad8fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92048fd066688a8b4c0ac8ea578bd204595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343694250c84c7c8b8e07c0e8ed545e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53954201015eac22978ace7719d7cbb1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1b8adfe4a4160d9441c0688216186598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a749341127a71a446661bafb9f907e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4ed982fc323d34d875e0a413ef4b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d132a5512918d3ba032cb6aa1f80f7f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d9548270a53ef40fe1023e03c3fad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf654e2b59c4d9edb779baf321ff57603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3f953114a9bb091d45d843adca17d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87405b451cd1ed787468cc5ce694ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850e5a794a82126eb77e0ffc11ae21d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f5be8932de9b823b8fcf08f3e6498607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57999269c9c0ce837dcd1029615cf15d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1645ca692ec9d3a48b8e5f35687f133609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96f40d48be95392a7f8ee9e147bae0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf7cf0ae06c64b7c5522aa0d7822ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0074f15cfe69adaa2a09eb0278eec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ae7be11c781edc33a1e4410a86e9d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442dc124199c67c17cf063e674cd75b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02076e1aad1e1331feb4b3a54653229a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c25b436ead57e46c38c4645a6ffc1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fed066c0a0f75cf17e16bb5b54d07a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1471ab7f5637e8ea0e8ddf84577ed0b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cb21941b45ccf0b70fba76b92822c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8816e977b9a8f9b97a0abde2f9c73620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cdc292c2fcb4b28b0d97e9a913400621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebb6a4e8b8253163b592236290d869622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50ff58c7c08a3d573816e2c08d5b45623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e9defee0fc478d73bca948fc83bed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516d587fd878143da5397d58fb1ac6e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef048bd27225c4e5a49167f43f0ecb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ab073c047f436525dec3aaa570fb7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5a55ca03e5df57148b52d8cdf1575628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab445047c90ed8a6c85a4cf2847948d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b635299e34f8622f2ebe2f39f18aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a02d4d7f44de87d4e9c90b1f60ddff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b697b19fbe6a640929b1d48e2ca4b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbdff5ffb3aabd5c03a934f9a30a49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e288bec7ca0d51a3bee805569c44d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c20fb7fa0067d7df0d425c5e30579635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41140beb6dfa7d4db055e1e97027e4f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd3c9fbc10b387631c8669de197ea0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd754e746ab5e3fb8730c91535f1eb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60529fe416dd08e6c6e8ea50bed16650639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef2eeee06191650ad469d5f6ae6ab0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5a4eafc24afd6cf5ce2cc41c224cd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb82e0cc64e6abaecf3ebd9eb4a7396642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd62a7820cf99e99699e378caecadb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d08c80d0be27df3f2aace447c16c47644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d588e47bf50f2ba69a518c2108ed6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d63a932650bd87e6ead86aeba699f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b064345968149f4d8e5bea25aa7054647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acd77fe068d04401d29f4410f12858648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea84638d1ad7410f7a14c9dbf4fc31649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec973c02f626bfd1eafcbd1fbd26ad6e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9e1114f44d899f59ceb7361f74858651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f3c4f7cd802fc44642d7264d223ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4caf243636b73a407903f1a4c145c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3478db6f172f9936db05af33df977ef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08349a942fb49e6002f2f5834e277e59655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf362b66962de9a26b358904b865231656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90da742f7003a3063ecc02fa3805d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bc5b4e7853965dd644f14773455be658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06aea0ed013e5ceb30acb924b77894b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262eee5e1846d0d0cb1e5faa1f075add660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921f084efd168cbcc16f9a558a517dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e11a6257ac343ea19e8c98212ad454662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454149a63591f80e49c101d571076e3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35637f2aa0f36ab3afc8b3d8dcb898fa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b30e523cc3ea1263e17180510b5cf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e047728b864ecc7ad7a80856280de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4a20dd944f03d171296013d2ee57c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b055b8c0c55de28df33ede295a672668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd704cc2b5f34ef4b3ed99380d60105c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c824b6cceb17c3bb0dcd8f0e8acdc8f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7993f1c975b9c3041ea9a23d9f03a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c716004d185983584ab0e1e354ec1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f7862ab6e8ac4f40c2e2d8e21aa21673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6331b9f179e5494989b0201be99bfa3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bef68e1cf94b0aca5308491f22f18675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0493e34932661d26e4af17e2f28fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc34d2ae2ad7dd95e8509741d30f77677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0b6d436ff10b810ab45cf7f2d6af2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68f873fed60fd4023b9b4a5873db0f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea08c9ae8b63bdb6aae23ccfd8a7a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e423fdbc0381c75f95da8b3307c13681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853947b85dc69a0706d22971d8d0ada682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28ff8836973c2dce60af54b3468fdd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4d17ed334c324f4ea861035937c91684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6664f067ca237b777ce14eddcd7c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bd5aaf3e28c2e2267e46fa46870c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c8b080f0ffeddbd15597c921914d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5ca86e01b93b323377d63e901fd8f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073958bb92ffdfcd10e60ab72dbb0dc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b622adfda617e8906cb3d561e512a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dd9dfe2f3fb081d5606523d2e8168691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b7302d813e6ffe62075adcdf7a9a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcbb7e99f2bad02f4ab183cc075bb4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e061e353ab0a13cddf736ddbfe539694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0bc9b089b9a6c05b7003b7fd24bd4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114f4df38fc9f8c2115b811f8554ae5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd100f942e2db78045f9fb9bab778f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf08f857638810112fa67042aa90ec1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59c864a41fbfea855cbeaf41de7ebe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73eaf496a042cfd4ed0a4c668b27230700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030885aa1a7607f5332b534ed49a1b26701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a3d547e3a3ae599c33b9a3e45ebac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7cc965a8803c156c27c00dc929e35703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fd28844b34fd9370510d3bebde594704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ef34054b09389eb2e001454e2665d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a332110e9318c4c6858b414d6f1a62706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad04253a5bc9b98047eb5dbbfd986e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757a4b80a278f70d0f055c34842fb4c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abd36d06bf37b2dddcb787882dd2f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50ea82e5c8e84dd62b116d917e715e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d118da1b9d4d15e80bc275e8103027711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1fcd4d9b75bcd6e947a8b3078801f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1833fba15bfb4404266c72301c668c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd1dc61cf7abe417725775a57877f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60480d2478ce09d2ae296cf920dafd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b6f838e2f0216c141a95c1fb168e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e849492579d05d3bd2ab6622865ac1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab92983628c5b3247ed446e59d22eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49731162002813563a895645e35a66719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d478a9ddbd59ab06d29a65adaf8b5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183f5d726a24fe4810586d50a6a3454721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cf39ca61858324288a546e9925287722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578aeffa738a686d38a50e6ff2517c4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044168a0e6a006f5c948fb4c00406a21724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ba6bda874fbc0a19d7f4ea5f2c4a5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9945f22743655c5f59542d7f85c1aea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e04595ef18a8303e167093ef544ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e88c645a29748736b5f1130a5c6a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab0e27256e2e94998b1371ddcadefb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd78a0bb923f1aca47347ce80cb244b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a618d27669f304b5f27130a147fd54731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4df66acf9bcbb2ef24acf0bc033857732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b15f9794ee1bde5aaa5c73edfe2cab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d3ec59bd96b5a3cbdc16e7abc2f33734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6653242e42a1e0a115f76a8a00937af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a651cc8b4a09bc7d7393225ad23bb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9046c337071ff7fa0ea954fa4d055c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9b9e0fce9603c3e6211a170ba1f52738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bac5a2758b602911a534de96f5684f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4944025a9ece8c4ee8a0cc32b9443f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07876aa9c445d0bf551663d70a6f81741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44767f1ea3b5ec4417ccbb31201774dd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab16f74c35844168875c9176de7b782743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170cc037291618949d4a94aaa6c3a13744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde16d9d87762a733fe20974362324e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561b5f28d12326a4c71315902dcfdbc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fd842e07c24803cecc111bb94366f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da070f5eb56a6f6a70abf6a7aefdca2d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3763cf6c220b11cbb965b5862e6d04749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db155889868808bbb4cfe93b091c89750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41db6a6e60476b302be50fcbc4fa9d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215d2b3ca14c80dd1efbfe5e3a7fb3b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e8859aeee837e50881f6a62dbe46e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2852dd1fec663dd471c1393f2e106b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ef924b5f6f5049482f391fafb5f68755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879a1083a872026c41a9166ae00944a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593da08ab4265fa272bd18f8d9191481757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d0fdee200bfdec4b8d985b50fdafe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc19ec825894fd0cd6d4508cd700c7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759948c562cc37db62eef2db8698615760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc33f8763b2d83b37ef3641a68473d0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e89aafc8f5fbd236997b152257cd25762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36a92b63b39c9a44f96b6fb2f10f5d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f097ca7efcd34c015c628a69e401a6c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38531ad0b60a6881837a2b0cb7fbad0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f884a3682723a0dddb62a328c6b8e3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28181fa3408124ca1b7d63eac83b4da767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127c7bcbc08fb0a3b91ebdd9a003f61768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cb217398b65308b24a0b917f3a482769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf5a2d080311bea81639f9c3c31bf2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad23d0d576462d316be4d6be08760fd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a99ab51bdc7864f14310e9f54f799772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbed3ecdaaaa334bd797ac1a1890fb3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a35606a301223cedbbb7fb81ae77b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b00b997db6f7b0602b63cb1a479b3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f92490cf7bbcb3a3a50aba78f5e525776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264cb57ff2ec942eff45454eb163c71777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d078f2f19d0a9ca547ea6da6d77fcf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59b5eeb11182b7a579023b2c825d692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7eaf6af246443b9f2137de10f14b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969071e939e9b91cc2adf87c43a3f6344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10608d248b7239be2718249089d534975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1e8409f1a8e0c47f026b54d2254336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309af88b277382644c086e9cc7a2cd8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775ff0820f9cd6cd66c31b618d7477c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d31422784bb313631076fe44f4c46d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2270dae87d635a3cbb9580bb1d9efd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1edcc8d65b7a82741f189598c926b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e01cf31dcea3d16c09652e41bd419312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248735972705f3a7a90fa8ba263b24a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee8f41fcc2cc0b8f77ab15b305a8a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693ce2beff5a633594280e8bbe0357215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09af9b19aa2101803d521e5fc6d7e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac93e3846d2057ec73d126f850d8e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20385428a709a45e348d5e3606fc2d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a91e714cac9e653a892656c8bab91119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4191391f0ff4f06a28a5f63e401408f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99042626ef1d277ae6f6a8af23b51b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7d9ec7126b96de1a6160f3029573e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7ef6f71cfefca067f931e93f6c35323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4702d2d4c45988ce5bedda738f9548124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcbd10ba3d6e725384e8b8de3d4f5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c714af03b408f332eff9459b0313c6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c254eeb2198f9b6575f35510624c0dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fb1accda0809b0c8eec8141885ac728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b85f3c8b54221b59a358b06c66b2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f0372eb2b0faea3a2c1b2af4f5ec730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faacd481108e2fc53b02aa6d8d807b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54378ad66886eb0f52e9e985e3ed981532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a3da9542f1f11e909b69de354299e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd7f4e4207357c93c649269681cee634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3182d2afee0a9c77f4f6a4b7a7eb935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2b331fe909500eec92267322afa9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10564c91d34c158a9140d3093be7642437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd299dc0eb14267190b4cf91384d52038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d31a99ec3f5b942475db789ab19c6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309afd25f2be148fcc6a22b3a5dc189f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0ae0fcf45d1d6570ebbf486a93ca841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea62034198a79db5de5fd549b5ab5c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04544d671e2db5a77a9bd1f75f8eaa943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbc062c65b2c1bcf49f687d21f8e9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db55d55d20ed375e2e24f3c110a55f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e93b76fda4c586d6ddb5fa3b85ffe446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ca433e106d3f55516f5525d3454f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66c4bb4e1f5cba0d033926d9194b2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d5a4471c12badfcf735c6bb9a9d4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcca69a2979e73e56553002ad8251a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae502cbf3a9cc7c3bab6935a7738a40951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e77536bc0087c24c3248d77f0d55152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fb2a046e1a79073cdbdd2692c59d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d15e13480dcf8095af5c3d37b735ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad69772641769ff8f51e2390c0a02a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c12885aa3be0ec4bf47a96eb52092d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0b639ddce82ff855ad0798e35485657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9787cbc8aad98da82f2ef0c4bcf42d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be112d0c93e8f8af6a2d05e09a3ee559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790bb6f1057ea7dc7b98ccb5d5a7be260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec8c0a317339b014c67e798a410a0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb234cb73b40a58d2f0e35f1e25d320c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b7342c850cbc4f56ed415e60a962663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744fb392cccc4f01f0e005f78e6154864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d996c7f7997002230b91762fb416e3365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb1511bd7cc44a3d9f489a51601c7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb1c43854f7d817ffd71e7e345f9f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09db7b1e96f976fe28ed74b76b0243068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f1fd8601e43fb87cebc0e8fd612d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99464aad15ce3122a5caa52978116e2770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9106aa3f35dfc3c1373742f9f9d9ce771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d71413af2723763763faf2d760aaf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94830c979fcb14528fc6d3391ce395e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ee5c8ecc7f830a1723629804ec20d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2767d0e203c1e7cfe923ab6ad3cd8fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06782474b523530a11ac877d7041698c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589eb2cd21eb18541a68ccf0a288c85877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e40292bc057454cf265097481cb93c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12a38d7cf6bfc24b25abfa3e2924b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75c983cc7b83c4cb1888196364131280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed31c7ceac45c4b18baa81d352662581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc32506b59e9581f65c7609f00f912082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09f41545e55fb395b2c1a20616b3af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed0b2be503285822e59b2981b9a57684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca1d8b1b48a16937576b5e7a46eb6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b53ce8e3dc563fdd1637b50c12b49286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fa2276bfb137e98037cdd95f970cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d383c956fe271fdb37ddd03ae78d6688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119718ab02e2362e4548c6837155042589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e9744783c7d99ee03a6a98509ba6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3daae69e56584d58b4c2cee93fc4ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264b0519e8733d531361a7292772c6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adfd0dbdad318e28cb5af5d99c4b4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8bd62f6db94eccfbf3e7e1963396b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c0918d5235eb869412c75a99d01c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983a37db13deec4e8b32ee08b8c6eff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2e60f6c50fd52fd383f5dc4204eaf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f623c293dec7ddf6d55b5aab755d6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66897884c8ee6bb20163c8b1a19b35299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4cb5c7b31a9b31387334e15d100c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a429ffb50d7dc42c36fa5dac343a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15f813f66b44c8418c48ce5fcc03e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3b883f57885dc1191b459c36c469e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a3c3cfe5618a0aa0292395962be2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0523d536d7a4bd4328bb075226abc6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c247509f43ed826ba21dff591d9114106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9286b7f3a217bbbf43e05a32728d9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667ea4980fdc895803c1253148b82c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fba26b597c403738394bee5c6d787109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a206d75018c1697d4be29ee7c6730110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d33ad86a84f85d2c24974455c4aa5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49008b7727b8708b4ba355c927deb6c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49c07b7f4c0b823af2cb7019c9fcfa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8a6e37a065aa1f0b143a405b96c18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1641e96b388b3571842b914ec6608d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6741917c5ea1295c4442ce71b272028116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aace3a353d653cd82914e68953faac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1499ecc3f6553b53c54b8ed2b4d19c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4f10a73aa1b4ea61485cdcadb9dff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229a6b31d63636a2a02fc8fe034da57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fe34a39160723f1a7c20e1601b887121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd3b8dbf216784d4f722f39bd0c4f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4d3d35cb7ca41ffc43a139ac28945123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711b3d8e3cda0f3b5e012cc8e3340b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad415c7b4e96360ca98e1a9faec4a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1945a115505be3ce11f73045af98c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f033c8ebc404f23a88d65cdbd1c6e1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d802d1cba4df931b64c501ca62ca31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a6fb64725ae0f97714889181d7f48129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3096519650d3a06b5a843c2cc517df2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffef8f0185270e6301ad4632fdb0b09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea8381634f28b1fd3e706c4879e8d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f26a7e074ad383dfea5b1e2744fd93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1cc3bdd2b8f35376bec925624e755134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0064545a01c338b5013781ac9af33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a061852d3cf76c9381ea2af2fbe645136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196cc137e567b02a0502efd91424e04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59837552786da3655af5510ee1774c10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bc0a6058b599859805408e07e010e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a05aa6d9013e0babaa0869c064346140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc475b31c04bcf2f37bac710190ac9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a901c224dc5e59dfa53b7abbded3b3b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5681d3a3f08b17edee1a2a8a76585143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf138f2514fff57c7dc4bfe5a93a229144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0a4cbeb6b38c5b376ea34f6e9397b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511caf62bd5e761fcd37a721c17e1a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98124f141ee999cea97a0824a8999f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5de1cdeee555c1f477bb217611855148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9c17e2ccdc4cf8820b5b951b9a6aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ff11e589584c404203a8ea7355bd9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c91a02bb7235b864ca3e0ccc6723b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e2d67346f0f0509312f0ba9adc189152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bdd352ca2faadce4e19f8d08a922d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a760dc0ce565751bf6892eb6f6d30154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fd21bb12dc2a8ddab32866df218c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acf987a20028544606951d64b1793c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bce61e8d6890d8aa8987c3847f2248157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b3526ae74389aff353e1deaff1ec2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9890d1adf29300b0d5b7ac62606e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353ded88b724b0c434efd9cf0496ded160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68683e7f65748142420d5901824b6a9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452a4189d2bb4e149b64e66b295fbdb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942b5220dffdd6fcff183d398127edb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029999a2c5e51d0b71053996fb5b305164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b14f69a7c721328151e084c2463da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9710597a59480449566dd9d73c1a64c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c2c3bf8015697e8badee3da3557a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d0d57f66c171836c0631876d59b60168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1b69f9ce65c933f15f1b6229194d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14030243bbd9dc0ab52ad0c784b66dd9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73c0db3fbf7a9973a6f7fc688c9e36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f7043b5815a01114a75f66d6365b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69946e8a9bcbc67c037f5ef191a975d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5801e9bab925e208d3c696d7139ad4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe41cdeec61291e13e7bfb875ae505175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66321afffabc45e7487a84209c44ee72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24b3c6fd77064cc5f544d09e183547177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e325b411c9e4a4403b51754eaa5800178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58530fbb15ec21a6789198e6a1a6efef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f51345c3ee1e0c3312fcd6330c688c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2622321afcde37326a037e553e3f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a4972003b10f037a7b275c3a41757182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13662c4295c4d20c8e45a7ddec669f82183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc940a5d979a41887304b53629e35473184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8e035d7319df6781b8573aa7cf6d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fdd422ccc88f0df52f332793bb4b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20836dfff40477d24d0906847c184f1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d94def485fcd85334e2da53816756e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e251fd898e04e26c5c0afc32222284189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969495027ac1125a2580004e02653fde190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631dd8bd741e033cb0489763fcc4766191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0302702a955384f27dc3912388f3d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b55a338c064e836cb7728f8bf36e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b163df167b613531d19e01be8ee9c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e48d63fed8cbc029a9d73799c2c439195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b5615771d13715454d2b0d3091012196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b37e314fa83f7c7ab28cbc1b5f0a72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd96b08bd9e791e8773007fa37c110a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27f3323b0560bdcde45dab66ee12c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f36005e0a95b86e246cc9c26dee8a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2045023b395802e57a70def45a72b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b677e333be4b025c5d1a05119edc2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96994d460a20e68809f1152a8fc2f76b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80c7c6ce7270d97b7ca11d05cae36a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a4533e5c6435c478041c62cb18d3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444b6e6f76ada3d1492d16facacfc45206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dcc65866b5c7759df7cf6620169f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd4fb15eccc6729a1e8239239f2d6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ac9aa72a20629e57cdbabaa20d051209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830c5b64ace8bda433523c595302bc5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a093303c5433f03b3ffa99f7ca52e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4af42f3f4fe5a14d692cdc0c386521212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426f96c5e00aaca42fe3b8177def5e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16fa8f314b2cd5c576a9a2fbfe7584214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc36c2d0e2d76880c188a7d9e581e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20458408abd4321f9e5da5257cc373bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0c33408344d7722d2b3a6c41e62ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a641dcea455adfd8fc9b2a12ec981218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8597cfec37475a65703b066b8e8e10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfc01ec671788c4a7c4ae197b4c808220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186ed4efe1089db1fe622ba338aa319221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380ba21c96d04507d123cef70387f29222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bced5b529eaf75cc2a695c65e09eb9c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e214456ec3d68852ca4d082aa41ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50601724eeb608d68dfb595d7fe2dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cfcce9bee2323c245cc49549aa7a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73702cad2a57355a2492b8ba100be0ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26acc3ffbf6c49237273df4378f264228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8569b2b6e1dc1142175f92bf5b83c08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89c3ddeabdc3e45474a148889f1600230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccd9142ce78aa2c10ff76d0c4db4fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faa5e3a3a83b4e712f6d114278661e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd1976ba1a25d835d179c4c9447f4f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34b34720fce6260f09c2b73f12db09234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f2dbe3448c89419dc9bf5780beeb8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb6eaeda9292096b667680d731163c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67518b09c315d401ca8cbc3ae4b79c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81764e3d77ce6e9375725a5aaff3a001238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100ce2c761056f94fdac5d96e5053a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee0a5748d2f91ca0afda04f95f57fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cc87a16fbe329b5c10333f44bf9f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca5cd2775ba291345ea84fa7c73250242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e8b2b58a4cd43ad19c10c8e730497243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cf41ea007f77ca67f5956a1e47bfe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b0a29ece711d71a48b0ac74d4cf36245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d751a2b5d9932a2b0b261c89067cc60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811db2e3cb2e49c7771f30f71488047247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bc93a5a1cbf5f3b427c777d967605248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313ff249df61f1429ff7ce9c7da17d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b00f341f03743421831ba35f3ea9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdcf4d44dd2787bd27e66645e27906251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a9e9e7f09f04c037ad4c57f958ffb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b93560a6fc119aab2b41f4b2770c53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6a87943b91ae8e1b607cfbffabf57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0604bb1f790828baab833208a99251c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5df4999378bf41ffd65229308710f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b9405e58c409a4d755175feee7a84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7b6b00944eb7caa6d838cde86e74f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b40a51225aebcda6d078e77e345ae9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f36cb26baeeb2093e9bc74e3188992260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41906f1fd50f3ec41348dbbe05129c7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cac156d58750af1393f307fe1bbbe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b25bd149b951866d3def97577ec71263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea72c4a69f1673250bdf933437d594d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47abbca2a676cd65049b01f0605b1bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1e70d1c9d69bb22899223a431c817266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a885805590b6780de10eacd1711823267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337346d405337b9c99f78dcbbf989d47268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90613fe2a6aa77013e1da00c734d690f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04deae281299e2f99ea0a50373800546270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc730e9f2c021ad0cd8b428717f078271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f12cefbcfaf79d73c7886a7ffa731272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e43697ca5fcf56ff411fb2c3bd2678273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44359853902c2df72a8a8113ce03da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b14431a36d892ada74049516bb822275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480ff800b63e88cc34d4f0965f8e998276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0cafee79b6e4fcff1aef988362032277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b3c326df3f1995c85c1dc817c97b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff77e17d8024a02ea93a514f391fc7f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa425526ae81553440b2fe291e050b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecabcad2896b38f49f1b83c101e539281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb5681a5eeeaa328e6d662a76fc2c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275802c0a586454b671ea88d98baf2cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e85e93142da8de8f7b7a0de865f54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb28379201e3197dab044023173dbb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10faa1c1b5705d79e6a7c62161304e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01fb1417c6541e7f9a3f411eee3e89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47ea5ab120d638419507f0812925ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef2445079ee7b0741c610bedb8d58c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ff43d137961df6a2ea8f60600043a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f31e5a54d22147c92fb5e04eadaaa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd5d3c97a63d85d593166bbf5cb040292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77d388d8627635f579d2ebebe8a5fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd74a43180f5f004a8b88dd0d021ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fd7ee56230879b644a98f408b939d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d642150be9168e3c663475a36c7e603296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddeb5c49cd6c13851788891ec5ffde6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e57517846987880b8540467213fd0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad54f16e77a04e988a878bfccacd0f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61ddac721f586a4ee51e6a8905ee3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb4bad00d6076747f040ffb97fc013301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8672510bbdc58186682e9a2c0cf26302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b6626c97c7042344ae0e1740e7941303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d94d161f7c40bffc61b8ab8e19c4c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8e93891ddd0cd1978fd8f3101cdd1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61d1e630b85d3374828503518b177a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4872a3b2ffd3716cfb8ffdc28e3567307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4e100a7267304de4df14197a90c68308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70b1d04b47e0bed6f4dff1d32c5806309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274c438c1e92b42eb0efa1dc13b9a06310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9824665632e7f7c71f6fd9de41586e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99f921a1a73928a5b718a9e14437d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b14208ca564cbd18b17219490483a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eacedac832b301da200c8b4bfc22b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d144c9a5c1562f80af7745d51d9af8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0168bbd6beba9fa4c3f7a75b62bc19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2837ec359db462dad85e2665d7119317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4c9bcb547a17a375c939e801df971318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0043763efad1de58d33672dc25463319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330dfa1970d4b51f0f8ed818fc19002320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514380ea0ae83282b7c79fbb4d6ef606321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5b132ab2f41a80010caf1f181df8f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e530a988b305aecf8f93aadc72db3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d233ca19fa5fa427d797a83c64981df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9563f1f53a2c7fe5d96ff221894d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49082478362fba1b22a55fbe3dca63c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dd5a960bdc03e056818770e05e959327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aba3b126b1cb86238bc13d2e59b1e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f375fcd831fcbd7286139e415214241329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86704fc275debf69ee988371ab6123330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936aedcf1e3cef9d7a8deb7100554424331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3336b851b87e9638e9a2130156b10332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672b240c4706d4cdbf215073026ccfb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67459bcf5257a002a17feb62ba16a9b9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488e93a7c71a61f9c823fef816633d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb8ee3604e8836551a0e661eced54e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a38f4b8e223a7c0abe618a7bacb10337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f35ebe1f0c0827b156a2bf53fb048d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e91c9a80912d0d0af1824bef1ee685339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa21550783518a3845f337544307d0e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2945846e4c476a640f202ccee6f6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b742cfb5ba20cc02ae53b7e00dc9a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e27794278152a9afaef99606c4e6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f083580a5860b6acf307c866ff3ada344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539b637a9656e331bd3c628021c34f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e70eac2baf578c71cdd63fbd901ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e5d02341d0dfca26951a37e8c2eb9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a125eceb42a70cecf83210e3a8c59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e178e42aec94d261d89f9338e8d6806349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3239d83780a97b5dd66eff7cb5edbd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe74d8d88a12228e58bcf37b37957a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010ed77e70aecb9a584a3efc8408083352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e064bd8001538bbf8c05bd86e77a0d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326ded0cc8f00692bc2a70c59265195354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79a5fc2c3ed3daad4bb775a48badd8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dac792ede614503927222ee52b0bcd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1f7fd7b7a209614ecaa27ee1b4261357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b94979675a3a0995426b56d7796803358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aaaa3a43c534cc3b127c9d1acf56e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8880b368dc4b574750dd3895ea1828e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905fd3a2ffa503a628f21d85d0b7609361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77915084058723870915c7e2441d439f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b29786577fa3104a0abaf7fdcb32a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de3ee9f4411c4d01cec2381af48c2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fa5cb88b3b5585991fda785b4452a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb69dfcd1ad35b126a19c61ec7ab0d6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c641f136bbee088382378176d439ece367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c38a71908a6e8e9bf75de829dc971368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166e73dca540b6e08e56550e2b8a17d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b4a4a435440d42b8979f103968dd6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e461f0b92c4cc4eac828a27ddb1e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d016875d04cc52588f7fa794c10d62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c7ab613c6ccad977d37192a4bc72e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea8a726774c51de534b9a159fbe4a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ebc699dbc99737998f657000ed02d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66a21a8154dd4784c683ad20d5b164376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6b85d59871383d34ec2cffed28ec9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cd1d84b24c187ff484c0faa7c0cc3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bbd1144392c3598f3734f21723559379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b6ba6a28341e3ed64018ca8b76358380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07ddbc85fdffb1aa29e0eac2289bc3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bb34c0a358d6cd05279b14a33657a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5965e8616c927d7ae76d321416e01383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188483982d9882a2c339d736ce1be399384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6e704e3faa2b0f78f44384e23bc05385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c599198b019a0d6340f47a30db06252386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395d612415116a336bc035788d55a67387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e3a117ce50b1c589e1eb97bbf6f57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ff598861305c086c63a4a43156388389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b938580b64cf6584c8f6c2685e474390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4be4ba77abc8fcc2721398b7ad303391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330069671301501f29b58003eda7ef5f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555725766a10c7546d0090af865c3656393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4adb04bd5ca4218b6e37c7f0de210394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44992f10b201c769acc4b2038768bddf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ddbbb2cf6059e070dc02198b2d021396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7ef131701c43e447d7fb1477d772d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20632239e5da20a00644eac1341c97398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebd453fb1f1ef228ab542168eb889c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50df20f7ffc4b797606f6ff13b754e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da175da25eb1dca92943f3c4e7ac01401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4d80cebf9a1f9a009fed253ee80d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b1ffb796ff72903dc4dd294fb81ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4988659de5821e9c77c38660e003393404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe3299f4e14c64a7c1794b4462930a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f94e0978d161e58a95d883d1b19435406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfce35a9ef77286d1573cce068f111407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef1f07e16dfc99170b5c7252616895408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53247450c9b91beab48c969bd7c77a36409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efff145f6316b4e0df86ea0c24f120410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959c92fdc0e8e5842f8e5c217ffd4b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57235cdb8b70beea2aea181976c710e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5a78c0948fe8bef2fcc1ffca02910413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e413bf7287bcbe79ad8320bdd59519414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015091474eee675748380cf7f6fd8db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571aa5a5c00add84c61cde12f2f94d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102e00e9b902979224f602a3bc29221417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a651d8dfecf8d3b923246846b0a2e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cfa5407fb1d855ebf2449f33064f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4338c42922a0b7404d6ef4c28dc97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67351246a4047834f4e01b7ec9d4b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c783bf7e1e0d04971ceafeceb39eba4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f8f21d59586ce6d31ddec617337e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b630c82288d6266400a1d69003729e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7e749da8e423e6dd8808c19972682425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883c4be24494eef489832d9af972e0d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75552ac09d364acdf0e8c33cf470765e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861242158de8ea4c4604050aa15440c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac61cf9cdb910a7ca94191d6214ae74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd67d6f58fae8fccc7250aa7851a86430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b01923f6c07b5584ffa128efd37e5b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac120206bf3fe09f19be2f53f2b1b56432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37545bc2a2f3e25aebe12005d3db682f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca0460ab39624ed8e728bea4ed20ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7dbed7b3d68a9e5b2ceb3382b365a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d3d7be8249b1ae0f34cd710ebd083436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0a53ed9cfa98ef236e7821dd359e5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf1357a77a6331065bf35b513b3d5d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472e184b273611008fc4a1c073b5046439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0e420c3699eb17c37e0e315ea1b49440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9215e797563e85467eebff4ce5da86441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d53070dcedb830739418cfbdd93c7e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5ef66449198d18b71bf1fcc3671a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2812cb9e37cd43256d36c11a57028f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b995456cda3febf7b000826b654253f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2834327013c1b901900ac9dea1d8a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11ca86558cc015ebf62b2ba66d1ce9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e5c7fbc617b6ad806a465d299f539448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac0bab86a3dc5e71a3d665488088e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcac393e5dd9df02eef52bf8addbfaa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f9c37e9081b7b31948509350bac9c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4334f2aac4e73360969e908c78f826452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9dc56d281f43e734900bae014ddb0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac6226db55753201c72bee0b39cd84454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094e73c5bcab94311e6e5f12b8f2edb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd94a3de207d74b055d09120998ac0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bc94a1e666f3042438449ebf586ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda702f63dfc5d89543f2173b36f6945458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac3c16df1ccf90f01da9a12c60536e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fedf170f1c4ddb51f3ba84b795a46460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5821798537da9a6a67028031074f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d6c34a224ad302e8a3cd40faf3a9d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0ad1781a6c06456aba785c39d37dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17b811dcc1a9ad9d1d000117204ff8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9e64fdb74e199af87f6868bd6cca5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082aa50932daf0ce658b7b650cbc096e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495606d692bdddeb25fae0b78c9437df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f69bd4e963f76bc893356700a91b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e41a94ae94a5e39ecd28fe2132a27f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ab04fcbb9c28212e85210eb3df2e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef39a298ec4f35bd5ca3d5adea75fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3e609694bbd0edb549e456b5d3892472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba237a4946477e5589126450cdcd68473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4fc1577aa53d4bbee6897583e3652474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd5a57f11ff9762d2d1ef68e1df669475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fad2091144f63001821a3157826f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d89262713b4727dcddf204193bff3a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe638d56185c49c94fa8578898cd51478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c876709ac29dd7cdf0b163146ba7dc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dd3b40f4db5778c5041561386bb6d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a448140f51cb5c6f32862f1545da454481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d1c6431d6358dc2b0cc250b1d9742482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e748b94e20bab03bd08b3e85b718d67483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46467d8052ffcbdab3dc3a658f57e82c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66504c322888d12058b4dacb9943ab96485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c436d117ba3700baef5a26431ad895b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb6d221583e90d762485768d4d5bfa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98f0a1731b3120e2645b6b15c080fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53296c482b1a03ebbbe520b70c8a00c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0492d748fcc4d432de65e02816cfb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42825676e7fcf83c8cd88ebfbf8f08ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69653b96c956f1e0de3df0a905f5a12492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146d5a28a8e88363e28ea9ced0d8298493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc18952503f7c122dc0f6c871ff134f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c51ce10682d72b9dec9550b806550495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d9aac47d3fb17b66563df21b46fb8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980bf0edc544d06a80252d9aecc9290497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88214e234b6bf632a2c2280ef4c300498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4f4515870b1fe3252af12ab18cd4d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641e7dafb826153586a2900b8db934b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598a03639ec7f58a0f68c95662a8ecf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc5f4b31b2921a466f43bb1fb3a608502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3817e6270c503abe473b7f291834ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653bf51b3213c25df68ffd748905127504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e48dfba8733df38492b8bca4f93ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1499360e5a0d953dc1960f4f4210ca0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22419e5b5575920176323f88a8d55e69507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f6f17337b8dacbe0f20ce2ebd599b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b953bf8e36ea04dc5ca1fa2df551a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b131de55483867aca61c56f3f0c06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fa1de491e9e6c99da81058328329b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ac0529c21aa92f93c3816043f3158512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0bc47b30483b9155e55d85ce4bdc7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2979c914ba108a28a1d12c157c2b511514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a19911436fbe15c7b97a66808006ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3787a22eb23b0658b980f4a7901303516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f86fd21fd0694d3ddee63a12a25f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ab62f37d96555ff8a7af8033322fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7607d22823e298dbff103194ba12e3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d232d9b8832f0f3d9bfa4a298bcc66520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70adf5491263bb4b714b66402ac5eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb6ff5f82fa5d4701da4c2f084cab9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661f3b08041bb69749285ae05e0a291523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ebb4e0d67ed5a283c634b7772e262524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cade960ff78108e5380071b022c18525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740119190bea55fa7122b73d4dd1010b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d892f86e3f5b73353b09bcf4aa4c2b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6c5aec5affb3136124c9bc5c1e59a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9f977027a8ce40191b8b9a54a2e1d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a53f1a2801fda9e8c6914483cb0891530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9f12b5fb18783b31cb30a785ffdb1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef9bc46633db336d2ba7e9c86b0569532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff48b45d62bacd71e46e371cd6dbac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d7b59557ce79564a5030910385972534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ab339264659ed6d9e90d29e233ac9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0b518aadec700fbcc20d4f3c23ab4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12d34016f623be4d49626afb29145d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a87ebeeff59252203d7cf2496dfcb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d2011f14ceb3c21509b3a8e258160539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e75c98856050e731ee74c82a16666540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9441149d57a09a2945f75adeac596541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16a950cb9e5a173e05223b8bfa4dbb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a42db14ba9719b08d632e2057e35c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4121d92c45af2b1b31b24172d3ee4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b2cd17034dd708001c80bd3f21f91545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a14980f3a113721d77d8a7c4cb4937546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb090df2eb4f20cedb6feeec5227b28547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551a7b9b291b077eb4b388500ed8f3e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18ec953962a6839b956dd7ff73784c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d86245dd16891eb0323792f8157ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa97b7a1ea526f187c8ee99a65e787551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e6b9a84bfee425df5e5f4dc493573552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b18a720e8807284471f93dedf02b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c40fb26855515f4098e26da56a093554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984dc357ba2473b02ae2a1f7c419a61555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d0126e1218ac62a6659dece9b7a28556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d44cc252461317e07727391853c746557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46773a23b15694e23bd292a1e0ef70558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16b02e8e662fc93e4945d5e29b9579559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e14c8d1b1e49e74f719eff4356e975560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc251e77d96a4ecee6108bf59f6ddd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45634d6072dff7846130a573ac5f6c25562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb3ab0affcaf789a8d894ba23d977e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e57601d4f9125d0ac4a55afa47ca3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2692ac7703aff9c4c30abef8ff1e3f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef66078d6e863040b85f0523b539d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b78172d183a308afcfbf2651b2d26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876fba46bf90349dca40a390987d8b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1dda45492550b3054cf65d07c038f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff3db0969b06421246205af8c98c52570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4413fbbf01c32986be2cbf0e8d3211c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ecd9debbe62739932410fb1280239572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da88e121e502062e60e006b7ab0c6c8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a68ba099034ef28a0ea0b21381496574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567db76a3e4d8e3f41254ad77959443575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d4a5b822e5ce73e96b8863eacdead576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f971af676ebe9c096d658d54581fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6af851f6ac4391a831db897959c95578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fc9e607ad6fddf080c56104ff1bf8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e3d7b08ab737efdb2fd0bad822992580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78530b195aac4a8b4f7e2c35c442e8a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2036fe224a16358daa83a4ef9ad990582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e4bd7746bf0cbc2d5eb4fb229fef4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d517dc39e838150df9ab6f3631a9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b556b66e04a43814d61876846a362585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c771499045614fab0fb5059be0d3b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a427168574c1ff982c4406737a91c0a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60edaa9ca7571b2df364eae839f771588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3114d92525151469e4487c6b5f421589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10ca555d58cf5f4cd82c95123d525a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794e04de60fc349a58538577ccc4fa5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22600be58632bfd4b81a4da75a9a3364592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b201f2343757b0a01272d74c30f73593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19844ece048cc3f0e6227f779630ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674c56f40fd7e9ec0e35a669e56b2a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db049695aff9740b5ce82cce668aaa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4456842d343f3fbbf0bb897eab59b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b5a936effa387150c02690c08c0f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1a028c80ef61af9abe4e7c4fe4192599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb7eacd78a2e59fa840975b65b346a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05687cce54cda9a68bc91e963c9e9051601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722f4a8f64f0fc173069a72e6dcea13602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7080771941e59f1df9933203a0ab5a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eefcc505e78ad72f4afc5217ee6675604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fbc7965a373bd1d0492140a878455605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0738ef07640f13052ed809991ac0fec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a16ef0ff0f0dd5eae57ee14edc1fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20defebf3d35071d8f86c8b9fd908282608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29501e55c9bb6c6d275c64ccf32d7ac7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d87608d21d8162bfcbc6613397b998610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae38b28b0d5fa76b2d29839745f3773611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd84ddb1ad3a8b604aa16e0655bda9c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d1c98df27f4c4c2a8cb61161c4c8a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb53b99c5eab73e16747ee980750732614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e214f37fa6e3ef35ff3cf2269c2af38615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c052b842f6ee457690f437f704720ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0839b76da1a51d075b53d2bdab29b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbee636aa266fc40cefc0fbe71944bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63972645449dfd3f78e89510fbfbbc15619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bd191e083e83e90c2064185be3ae8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ba12f1ee96e97e731e3a0b473eb0a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14275c50eaa227fb058b1b20bbeb0c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191cc3cdd0ea17f87d47a9376130023623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3eef1705febeb94512e0abc6d5b6c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c201457ab111d705930369a6b3f4b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d99a68736a6eadabb4f3f293422ef6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42e607bec58c31c6fa764c90fee6bd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d834471a98f773020f749c1f8a9142628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b059f6bd963e4a88747af721bf0a21c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668a6a91ba81b75aa734e4b8c34e319630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b9f782f16c24d9544749f2354c50a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece45ff90611edcb4880828a395407e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d6bb41edd006c43b162faca8683be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fb61cef7c4372c1e0a18745b71013634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd4fb38e478d0cba620513789636a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645189ee959e71eb88f8623036b34c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028446f2822baf0594091589219e99b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8262145ffc1f2bf75275c77b8fd14b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf111db1154ef0c8da52f7e9a2e6af76639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635419940a47f7cc9bbacf0a2e9b1ad3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fdb3d44f7fa7faa6e1c85f92ce57b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93444b9ee4e2b3495984b3f0b67959642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec95b7e5a3afd225cba2cca2da70e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb144eba474aba7b68e15bcb2165e4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365d2836fc4029edb7ef99e4737e2b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586795f9fccd9a6ddb789a6bb983795646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674330f068879ef79a1b8250fade312647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d03570ad93ca48f26c300288b2ba59648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b649d1d6c2bf9f158de0d9e794a2dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15353ee7139c1fa743381a300511cb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e8b4931340a49a77420dcd7c94b81651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8f704f10265943a1683e763b79fad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453c3441cd1d4078556261c1b74e7f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cd5801d2fb8f40d091ecc2b0afbae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cecd84d2d095c3261a73a3a1f1208655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff5c3b004d00214f2f10cf31760f2c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffef6fd0dd5e57b9c88e0619de16626657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07577ee11ce4a64240032cacabc64e08658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b40c2c875158d54ade35648dbe8bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b0ef4c9a2aa5bc5b7403e168f8ce3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e54faf66ae102e1e72f85cb49a0476661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1e1748e94653d3468c316d33e38fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b4f69197031f012336e17f9306c8d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a38ec5b2d5452a13d87bf9761903b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713d60680b13ca5c654834962d5f6fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625948e6a17ccfed27040adfda3c37c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf59d951ba2e93827097e2726fe6949667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5069deeaf95969f321183bbfa1e91668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b242273d8c8f965293b62d656d24b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1cbb216177304faf386155dd2e24f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad28537038920990bc0609d905623b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f3bddfa9b598a45ac3a2726c70969672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9ca58ce7701240501b30c579d0e48673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bcf3bb39cdbb2564f538a35c465bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30468be65efd76db35725c6c4d9396a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526a782001eccd8b6ad92183b728f49676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6ea10633fdf06ae0ababfd4fb57ae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578eec1c1c83fcc5f358151445145d85678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc119c12961598cfb5eb912f766b993679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d7008d8e27420588b4e0ed5a90a2c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89620e8b5a1a4a36c06093081a29f55681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504085db61748d3fda5c75b9024370dd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200cac3fabb2b8e96d66069b71b7d2f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a64790990de90ed7f442faf2b2fc3e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b3ee80ae208cd1a0b654f0b1c6fcf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5900e7c7922020c0b08d3ac266863686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196127c1a95f0e35a1740f3bf1c8cc21687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e176637bd595fabcbb23bfbdc6dafe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded96e236f38335a2269f7aefa2317af689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300b92cb6651dc365b343907712e417690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8d5b6d785d94d87d6843b7e5f6ebb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8af94a9b2fc6e3a77de7357ede7e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428f0bbde09d9e0a53b1c6628715644693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b3de5930efa68f0cab47f1695f90f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9255b16d34a0cedfa22987f1df1db7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77fd1957c7711343bb43e71d521e81696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c557c3fef5489a2fa03766c60494e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a92fbe3ca52c6733368201e58856e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25320c77b8ec5f8fda8c336fcc6bdbe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef0ccc4aff2625aac238948ebbd9a7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317981461f33ad3159e372be7c4d062701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1161e7b5185393a04d3cfdfd6886203702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2afb820cfc4b1e89cba5d76ac5449703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3538de81508e21840f2ea8d718cee8f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3340e105de9ab5ae8e0633691897d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dfd0e698ff6acfebb282f41109fc2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c3efc3f771b9476dde6b20036c51a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a6466f44c2d4b48e0d3714df3255f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715eb2da488dd007552bf795ae8db3e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3e6d96e01ccce147313f63ce1a16b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556135a0d7b851de8fee045b712da50711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d5b1cdde23c1f22c6362e56843467712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450956f68dbad46f70d8629a030966ee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ccdbfc3a4d1732ce5eaca7071cad9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5cee28cf1001529a4e42623cfc1a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044e0bbb71af762c52db494db1b8adf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde0b78a090f41707f25c4ccfa0e368717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3eae4ffc08b7837c6e494b420f670718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3b4f45fa11d088194b29553dc736e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69515a0fee65d8388df96fcec6624026720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c3bc769ffadd6ffe807181ba81054721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbeb1d43b81021e8b81a565057a761722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331afedad6af53d8ba1717fba177c992723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01524955261c2d5554ba1adaa94b3890724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f1c8342c8b574cc2e6b8830be9a95725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bef8c2335b4305e36bfb57eda98cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145ae15abd01660396ee2c201bff369727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bdcd1aea5bd6292ca9d3d48826dfc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fde543215f6ffc2ab5ca8f6a331e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fe3b041ce6ba1c5ff771b4640f12f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecce9ea8c5475bf8b50c4bd9745b0d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f591d67ca1444ee195604bbe4027a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaca905a1dd367e19352ff3fe91bf89733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86380e1547ecea7e7e8c488ef9e43fd1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f497ff9c5f313bc1dfa781d3970d63e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70c50ee72fa33fa2d71a4f936fa20a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4a03dba38bfdf4ba510c9d5f633dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fb8896662dc2f34dc9fb561dd5b18738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481dec0f3b297b39b616cd8eee8049d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddc61c66c7e5003a659899e71f0570740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2e6ab2ef3b634d94f4f27694f63df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac84bbeba536609b347781527003f6c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13230af1bc55f69afc3187e519e514bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1893291d4dc1321096e7a8ed9478c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23573a9fdcf5066d6e6472f2d2fab7c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00626f26297bcab7c28175f87de1a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5980c673a9307d363b2bc1e1fc047747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a87b7fc0fd1cd74a3e042a0977e35e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d99a2c6c9d1b7152091f005e9f2c02749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2659a284bbf3ce1782387e35de314cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb220a5df20dbf1925648a655f55b1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fafd92c2454b619bc4d36f989c20f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfca462323d4ea4f35ffaedd207cba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86442db2ed10b33b92fd035a0bcbc4a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8a00e31a9633c1f80f5a599f820d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6ed03a330040c23bdfe58cf1178bc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d33a0e28f6d4438a04d106c6950bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366adaf1ce23927825ccab9adad4c717758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d68b509b441b9c7e5577b5dd99430759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ca0bc90adb9f2ac3a89d1e8e6e024760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be716402eb16c5c50176707677c2de761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c916b5f9e9f56af9f3cb35f7fb2114762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5560f542b19a27d9882d57aeb552c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b616540f7db7cc7a621c553572b56764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a88616eed2dcb401b2a564a7797940765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e58003d1d78bbb24b04e879231cb21766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba26af89a8b5d75c4f87858d90664b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295ddfce293fc7edbb413fca77bee1d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116709e7e3535d8996f4cb5e8037fac769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9006ee000330a72662da558742d4cc3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b411264c3a689dd12abf5f61e7ab54b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36817c78fa2364fa296894dfc826ca15772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae7d42a8d30b9647b62baa85237964773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12113,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12203,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12388,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12448,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24371,141 +24353,141 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26756,170 +26738,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30624,6206 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22071</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>20.89</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22072</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22073</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>13.12</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22070</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>5.56</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22075</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>14.32</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22079</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>5.69</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>775</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22089</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22091</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>7.28</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22098</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22099</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>4.37</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22100</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22095</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22097</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22101</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>4.67</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22110</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22121</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>5.21</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22124</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>7.22</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22122</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>3.68</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22123</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="F280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>4.61</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22129</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>14.83</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22130</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>15.08</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22131</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>11.82</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22132</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>8.35</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22133</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>7.3</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22134</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22136</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>7.35</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22137</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>11.36</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22138</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.82</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22144</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>3.94</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22145</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>7.06</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22146</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22152</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>25.67</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22153</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>9.51</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22155</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.75</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22156</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>12.12</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22158</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>5.81</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22165</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.23</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22167</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>19.26</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22168</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.98</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22169</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>7.4</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22170</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>9.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22171</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>8.91</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>12896</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>3.75</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12906</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>1.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12970</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>4.95</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>17049</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>6.34</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>18018</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>25713</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>6.17</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>18167</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>7.84</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18161</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>65.88</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18226</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>3.87</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>17100</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>5.89</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17109</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>6.75</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17247</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>11.29</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17533</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>4.05</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17590</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17605</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>40.47</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17606</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>18250</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I320" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18251</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>38.72</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18255</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>15.13</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18270</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>45.75</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18305</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>14.02</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18395</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>2.78</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18245</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>38.56</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>17136</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>40.29</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17291</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>25.06</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17335</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>56.05</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17378</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>29.17</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17381</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>22.05</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17382</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>24.64</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17491</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>25.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17526</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>26.6</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17505</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>33.16</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17506</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>39.52</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17565</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>37.59</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17627</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>26.68</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17628</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>21.04</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>18326</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>58.62</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>12384</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>22</v>
+        <v>1021</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>26.28</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12500</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>18.46</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12553</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="F343" s="0" t="s">
         <v>1027</v>
       </c>
+      <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>3.73</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12621</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>23.92</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12705</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>5.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12826</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>3.66</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12831</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>4.16</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12832</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>3.92</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
-      <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>17007</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>1.98</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17011</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>4.69</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17988</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G351" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>5.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>18014</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>19.83</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18017</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="F353" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>4.49</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18057</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>19.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18061</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G355" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>4.77</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18102</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>29.59</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18194</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>11.26</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>17250</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>17.65</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17252</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>2.56</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17507</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>18.24</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17635</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>17.32</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>12914</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>7.28</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0" t="s">
         <v>1091</v>
       </c>
-      <c r="F365" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1093</v>
       </c>
-      <c r="E366" s="0" t="s">
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I366" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="E367" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>17637</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E369" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>2.37</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1101</v>
-      </c>
-[...13 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17638</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.96</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>18392</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>6.23</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18393</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1091</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18172</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18289</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>21.18</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>12409</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>2.9</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12828</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>3.61</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>17083</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>50.69</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>18012</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>46.33</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>17115</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>38.74</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17119</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>79.61</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17122</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>64.62</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17245</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>116</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17632</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>57.39</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17460</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>1.54</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>18273</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>84.84</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18039</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>82.97</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18040</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>89.36</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>17393</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>24.07</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17394</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>39.84</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
-      </c>
-[...48 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>