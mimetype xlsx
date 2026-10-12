--- v0 (2026-08-22)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f445be7f7b682368ffbc963a276401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9245f00c897e61d9b3d1408815a272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dd939bd5e3559350c3619625634383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4ddfa4983505aefbf3e055f4115444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4f039db42712c8ac46a7f9bd7881b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27677a2b083982711b1f632507c819e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58161df1074a471dd6aedf075d05c1837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831df58bdf06c97628f2203c9e390a6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896467d358ab1ec73724a85656b1136b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea49426f5e77d351c9ead041372f3b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2245ba2806b171d5eaca5cc99282c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6eb76f3b2dd1c6b306e1b7833cfc8812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6876154f658d5e7a97d42e588d1e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d134e58c105114a8f6f20c118d2b2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15da64217213839d77453bef94d8cf515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5ff6095654b0b7d8dfdcf670a1bd716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145526d244a99f71d42c82440ab4bdb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583ebab3bdeeb3bfbc057088a45709c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f72282fdb44ed2d3e7b98f52c2835519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32d652d216cfff63ea3974b1e5a76520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11102773956ba74dba0a3f702ebca52421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9bdb648c60876e70778a0614362ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65d5874074a2d90b70626df902d1c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56b3b06f6c2f8d792300122774b04624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60946c09bafc5d123f0c2e4b4b4cdf5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849767666c4a8ab0275ba16455ffece826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad82547a5552e508a183b216c17af227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8637b39c3421292b0a6f2fc1ab132a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ba93aecd6072ea2f397ebbf4315eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05fdb6aff80d6cda9a9d66c98a204a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45707f1219b0d2bbdbb3bdec163af44931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413d13bf27b89f4210fff9eb0e22bd632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95a9d20fc7f266ca4419f959f05a8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2299d837dc6363263fb0ee8395d02234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b105ba74cc1c0a99d29a3244a0a8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f0e4261d61007d6c48ee1d1162b4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790833b9ba6c1c81a562be77fab69a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9a2039a4eab66aa6e268c43c1e14a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae55db0374c0e8e56251d4d5ad5764639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6498c4ce7f324553974c7e493b23540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3cd6a18323e314c629dcfe2747bf141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665428ddcb3d513533d3e8908c13dc542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be986cac571ee78beabb3459adb3a57c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a48e25189a6bbdc3c70cd4bcf58aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f93566f8c709ada650c163c152266b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd894441c5bf4848ffafc5d7034d12846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76e6bf806364030660735f9d030ef247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a85beb5d477bac3d462c56aef211048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e211f0120c8091bacce3f2347b04249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10eaa8ee84c97d4292024ef1dd70bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6e87fbd2d06dc6075e46674ce1f6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43471dc45770b9df3be7ca1957e4989952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f332d8095dcd6bcc5efc8dfd0dccf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cafbda80e99208ef027aff64b40d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc0ff3bd8219bc0a6cb7917c383c0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b531ee9c3860cd5d35e08d3464102b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058177f7b37332f168c49fa61dcc4e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4755ac86f3385181a382a77faec5be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a11d070f2d4f4b231544a501cfbc859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f373a93e13795c15dfe202742d9fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bf6db9cb99da41121facd82fa40c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c34ba6f87b4dd2bc1ab710530e16062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba450df912cd4674920f68a9a914a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52520e1247bd521f4e740d362d6cf5f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8ce57349466daeced47d40cf9100165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abce2e50e5e1d0d6ec42d79590026a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673c6d88cd7afbe84e5049402b5008d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a1b8141b527c95560b9981efdd7e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2d5175afb77924b3234aefd1467a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca3a1dff4eee63c4f44820b6ce8ba570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c076cd2dfa99790c1f92d5439b23d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727df3e47881b0c442515a9aada155c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cb916d4b84209f494767d326872f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ef23e5da4d9f5842778d074e61c1274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018efaf697e6d04f0e523c842e0188fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dae49bb84a13b98e128fe3d651f5e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e7c39fe98a7bf777085f5ab15204977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f2e796277b6e10035b1c9d8dec12178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8819f8df5fd09d3c3fb5eb40b0d5fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41275efbb8bfdea0ddd16d7f70df32280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218b4d88e645fa1f050ad8d9d776f5c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07a80c10cf7f9e84b0d9c1c14d468182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c3a94476d33d27e4695e29bee14b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c27b8672bf455cd2ba68028a40ca784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957090d432241f0dcd1ff093391d78a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e683d955a57c06f9e9b955ea9d6cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76750d5b9aee81e9bb1c38e0ce288cc887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab40b42bcd09651f85dda062f30ce488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4c10877a939d1c434ef191f4ddd6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76576c8623a38273f2f64cc29756c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c840800f7c5fdb1532941de2e3ce8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e55d1abfb6fa018667108a88756c1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227425a113fae0af78ff3537d20656b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d72b3e0666bcb1f6ca3654d8dab0a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2cc7681ea831cdf74cbf19a6a130795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb056d102ebb998a5715432b61d4d1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae593e4c3082e9b08d3f1b3ee0949c1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385e4952dde637b04bee8a93c3bd88198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dc3ada1ee538c953f6cc5368634f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c198c407faa8042de379a3f6531c6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402893fcdb25fd812118b2fede89df7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0064756a18a381d93ab8efcd82a36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a9d1e3d988b40c650ca86836697ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d776b3ff8173ffdd43b10037c28959104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdd0f3920f29e1571f416a4634b39a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21116eacd283e63b961a25bf56c4b6b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a3175224e0b05b65212f40d8ccad8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5509c5e9803a2468dd476d1f374f18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fa03d1d67113f42db34e056e1a0d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269fc22a6f0bbfcbd089b835a51ba0b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ada04eef487a8e58dbc575a872da0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd88690fb522a00fcf3884232edc5dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19542857e9deefbe873c52075f645d1d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68a86b9413acbdddda0e3a62880dc3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b76ecfc9294ade967b63de1251e3a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec13be4e93376164f45896a97f9148116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb49227af308d31d483e5c5e63a8bbe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de95487699eac48664f637908c089d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fd906df4f9f995fc75e85f9749469119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e528514446160bceefe2a4077b4d0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce300656065a20e384e2a647dc4479121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2540ad05c6056a9cc2f1360210a8945122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234919d184aba94b4afdf49943506c66123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f26fd9b44f9cecad8569ddc4bf684124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6db752c282821b8f641e3e36f27581125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52111e95a94fd36d6b4dac7706590b3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cd3016c484354dfe3f81d68f43eaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91854147aa171ae084df717632b1f0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788472177724b2061017a59c7154e9f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a25c330b5db1656d8b1974ae1b2055130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd1bc12d3246fb6a5e4fde641eb21a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d6a3c10a9bb69953ebe40248ff067132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436e704d5f13416b9f5330d6b371afd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829ee79a796281c8210d63e4387c94f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068377577cdecba5056b39c3f838aa07135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737bab130c4aaf6752fc63c9ae507fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e11f18917e587806d839040b28052d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0616b84b28fda1a9a448f96ecf6aa64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138356bf6351b6436e9ce9a009f5050c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2e93cd54293b7f0ec69d414b6cadb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2c03fa3222612917b34d6d93a9f86141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050d804a4e293807a25852ecee156d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3c3ad11024c95b75f426b44d46dd8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a1dd19d0f5f51c8733b175d93af09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac28d1194e9c1c8fea48453f33d71c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596dc6636c5eb880f0fcb933f69f008146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e794bd653c9fefb268373615e7ed3e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7485c2a0661291edf761a189d16167148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58674de6b2baba64f707bbba74563d5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb0b5992aa6ca0af9f41644dee0285150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ab60c3c07cdf8cb93a2f6aea7afc4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324dc0459e04d1fc27d98af8e3d6a14f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4fa435a49005fe6580da44548f36d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e724fd3da4b5188113b863f2f91af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d2a4bb2ca2fea98984af6f49d6214155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b3f05e49abd419583599195838806156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736171d8448b4fd2091dee54fe7b0151157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0223bc8bdfb7eba93dfb8a3e893a82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b3d9c328cfc46560466a1833bba88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0baa52e68cc3a9105d284a8e1cb65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579826c875ce1b9ecfa7d9fbff7535a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a03fd7f48f26cf44d21f844215c392162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cab7d745441cf5579750f4b74f864a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7ba5fa2a20e724fe3504d16273ee1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f9e36c1a6e70cbb594e06dd9fdaf5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ece88cbed2cb551cca6c79795fd0d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b60cc21323f54dba5d898da2033a0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f10518778021358fc9e87d9ffff14c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf832f89d645219f24395b6516c54e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded1e5d90d6c6180f3b46a1bb9d48a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617e8476d21b1a9bfe7f20dcc2567b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de44920a7c9324bf81988c6968c936172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c220d8154ce7899f502e3ac093fb969173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5d1e2a5e9d1161faf4409f2cd5fbf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32c80fe5d568b80e879daacc701e39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5d606ab11693a6a298d01bf5aff3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1cd9cae7fad90d0d7645749949004177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402af6710920d4ee7404ec09ab40adb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda037b8380cb86749d8ad43857671ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab134ec92364082039e15f418aa961180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf433c707b68987c71d748e0d0f313181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548d679ab28df17f1216b5cf7a3b33c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d9856d1410c93728d83442d884a67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eea26138d5aac42744d38f55f6f4c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff21c936fc6d2b3d27a740f26e5bd10185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c22613d15d420dd18769dcd9811006186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c441457dacd163e7cbbd0f06f6bb066187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577cd0d5f339fe6f1a67139b05da54d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e11593bccfe042e0ea55610e8bea6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f22ad6e013180fb229dfb50281427190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1463bb886ff3fa14f9b54b57df6e1cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680102b1b94f91c1f0ec0e118df8ad52192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918475d62867e88b45a8cc0da7784f52193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c0f9839e3244027a0cb4e9d87ec96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf73163553d98dbfc6fefcda5570dae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf965988e00b7051a7a508c5f230d85196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a69227ef31d1792e8b11dcc1bfdaf9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30b43bbf7b83b4ccab6f23e0cecd0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d271ce373e16c99b9296537000547e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677967f44a5ce28fd23f5934d1c26ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9392ca088e55495dfc73a79df7fbd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7087946337dceece7976c0d76243c8b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ef74189c75295a96c1a549668bde2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0015ad2cd16b1aeb2ad2a04b11c8f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6830a7560bb7309257c0123e1b669205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07e517b0c7a1384a59c338f24af5ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb315a772ed6858ae22f9a8de3a03c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026ade7d40c66a69f2fc6bec52b37c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073fbb272df93fad042258119deac10209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa21324a2bbf0ac30acaa3df0cd4a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198d1df5e735544d51e8d20d08815e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfbfb91a52648a4257a5059fcbdc6d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210b6c9f70b30407f85161328a27c1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14a634752c40c8da3637816a380c20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbd1c00b59c5daaa5e82d7ef61d63c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4ba1701bbab12ca9e68a0e1aa9316216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bf3649a407deabecd37451a2216cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62d52c085e013110a9bf0beb4cb51b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09490a8a594867cf67a3fd6975778200219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf939f186a103bb9ca2ba9731d629d8e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2aa05b034589743ab643d5c9c24b3b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee142a93ed104796e699faef94f43038222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e4d4245aa2cefda128368819ca9c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b8c379ee03954bc615c9c9443551b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679284a913c9a05ad56d31c827b1ec37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba270f2102e7187f411ac6f76094361d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1ddb85d3fa7db47f91d6691915961227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d663a880e35e53106972060ccb5f93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914ceebb41189761f089e0eeb20a352229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043287fa5ee961b19a9c9fe027efcbb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f686e9493d25b97acfae9117e68a84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cbd24801b5a3f87e39e9ee0420f7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431bd81d42bcdfecdb316aaf5cc3152233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4d59d84d465f4cf6afcc5e14a7e57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4270015f4c3923713b42252b70c67235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa009fdec022dbc5bf4ac4a1e1e85c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91edef4507cd1640e5285ed9117d6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1736b5d8c3b61fef228146a3df6920238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7311ad7d863d9ab0c4701317ff6d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c1a952a4a77067ac776484eae6ee3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52e052a2ec6b12c43311f0d519a81e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5669c9abfbd6715f40c2f921000d726242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd38bb7b93cdc3ed82670046007353243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c61b11c54db6d9ac1e15d456d0e226244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12d874df864820ac42928c49edaa19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c69c34c2d75e1264411dd2b4a8be14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b8edd45dd9dbd69c2243854812062247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe41e58c54c0ed96167c9fdcc102a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385a2e3086992420edb1b27083a10a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e04f2d6466ec30073d654be2f5247e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41714d17e611ea8b57532e87fc1b0a27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1a5e31b4609cdc174ace9c0005a15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ad86b1a327f36230d24d0a8e9aba6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd528065131e6b9ab68ef2d1100d759254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ae3cb0b43785cf833c0cf7dd1e396255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd81d516ed3c6a1486d307da29b045256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db46a0ca82e61e7f12698575fa9f59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01be6f59b5820d80ce4cb0d5078b22258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea6e10fd5be610415885d79affe93b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190b00db032a5e078c0b6afea32bbe9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f182b39160ffb94c7c22924fbbb09b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09637ef03b45dbba667ecab6493f7b96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c575dd63ef48133730edfde3cab69d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e855509d3cbf6b16626c0250a299c70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777165e53039846eb1d3adba35432b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59312aa178072bda34227b8eedb01e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9891c400659499f14c097796cc1073c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355c6be816097a3e0cb689f786b186d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe096b7be4886a6014439e4efeca2da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7964de302fddf4b7190c58e6cd570270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006bbe207ad6f891837ae9a610b75e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ba0c6795c7b2711d1d2c552a4805f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75eaa01f0716d44097f3d0bcf78442273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad657c820b64322f13ba4fa3cf077f28274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4498bcc6ebb688774078c9cb3b166a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecdb20021627ab859f91aca2a3f4d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6644cb2b437a7de3dd6855417dbe06277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3b4a9bbf1a7d882902d6d19bff315278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37902ab48e6eebbf58ea9cd2c696227279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b689a6d4e9cf5f0e98ac2ac28f7db84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30afc3223289cbc1882a35ea284fdf0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73554bb22c158b91ffcc9ccd696dfb2b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6af76df968123ef46c83a3f4a7f16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952dfdd5e3ff1618e1e054aee6ea81a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58498a7385d22581b8d6ccfaf2b164fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf906db851da81e18772b31d0c0e74286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f3467ac3ca769c59c7a3b42fdde35287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e981262ac7744a0acafebc3754eb8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b856caa5742b946ffe4b501ad68982289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3e3aef133dffd6f8995ac7a8424f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffb040b126eee7e002066d24d81faf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d082b66487a8798db707de43ada653292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49890c4efb4385f39a073b6f8d414e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1335c65660d4d21b9e4df286edfbdc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43a5324b39d50909edf993892501bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec25100f3bd13c17fc314cd43d0594296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdbc3ac61f4d7c6f24e9d8c7eed605297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d45552e452862fd0dfddb17bf7d04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7e54dcc6d739a5a6b0de499988cf8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3d7814136f329b7eeb78618b74c28300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685eca3caadb50969f195da94607ed8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496569c3b91da970f16884cbfe04293302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d853d61259163551edcf1025ba38345303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ffc7a733318d8b7946725169ecad0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1591a5189627a0e38320ded7ee478305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7b0fdcc3ec815bb85b71d027492e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92762cd2d0d08892b9925f3944cc7d45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d61579a3ef30e06133a27fa4b62bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a4dcfba88865021866ae8bec21124309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362cd3ae18ef6e5e9bf8e72caf4bc32310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a9f5d6f0509f8dde9f5a143524f35311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84feefa06697f0965c373004dabbd259312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cf2c2a94fa658740bb976a449bc3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a94ac0ab4dc3dad5aa74f9b404c9c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5aab072dc96540dbe8148451bd0bd1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee60436fa87000a7531e2889f8910ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf0adaad420992e1c0ec960e2a7256317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676605b3898a78544fa519320ff3411318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8788976f8ff35b83f6db0aa34418612319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c6d36ba1e133e6e6c05046f5a94c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e020e3dcc18ec6bf183146750c7b9a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21ae054be79c0483721c476de92d78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340484531b0ff94fb04acd7db925984323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca462fd4b749de9ff744be85d2ccffc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7654eb8eaf087215e0c066b9a325817325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac464c55198c392d7b23abae625893326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a2718a7ae0faaed07a8b0d6d6b1b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f786a988719bc28597448c4d3c3fa3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1e7a5b66a373b79ab0f6759468755329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23ccd6d9d38ad4de9a9f093f62bd11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa987ca919e80e8cdfd48b552dde0f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6140217db014e0a23bb8edbc09d0c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aea14b624867e89afbe86e2ab59da8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a533d78c0837058c929f4bd8f2d64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336516bce732e771f8383365c06f672335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d783da7e5ccac8dd511b5b5c07b1e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec9bd8d2c025ca25afcde484567696337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed1eae05e98ef3088c52c24d931843338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dfd1c58c89c011b723f7efd9d4570339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8b1240509cbb124e4a7f99f10c543340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f70b5e8cb7e5774ce5011100115814341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b856a9fed4bac11c63cfe2e166a1c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ad5fbad84918a3127e245601e2566343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79de680873e19c70f6bda9d0ee44e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d242213c6e9836bd4e54001b54ad393345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cae3ee2825caeee978c3e0df9334b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e23f6520d83c2c817c8ea2f10ad789347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9272bfece327ac086522a0bf7201b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aed21a0e06f4f6023a213c131637a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7a0b2bc98a03bd56014d5a4e4bdb7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fabbab04e2396b45cb604c925a609b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb6212c89e0766fe36accfd65e420d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c6148636116458d7136c4f430494a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82c22053dc3b8017e3b90a9cbca0a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204e961333cf709a17ff64dfd9e3a86355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125249601e00cd231c633b54f2cb05fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894cd1636b4592a43112cd768d8c901357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3cb51e3439507db67f3036a4f62f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9c6d4c9acce8bf6d1e3fd73439ab4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef830a7b6132e687591817e17b75e2db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1083526cea0dab601650aa936a876361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17584edaf169d5dbc3a6b0517a0febc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239544839af28202a3714b38a5291067363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85deacae3e70cdf2165e8a445698ae90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc579ed949f190cea39dad6d3e952d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee2e3487fd550c6b226ab6f7fe580d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434a712c2f26edccf676fc949ea9ae8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f5f59eb6af7369b37342b1d772552368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ed26b57c5ea6e96d783518c8cf6fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6e71da3023d7c26db33b124612197370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f710df172fb96cc519fdfa7488fc59371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982207e4dfc72c802e48529d6d4c237372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd518ae2660aeba62c0e8aab38517c6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5147cd5692790cf3cb3fc19e7eb3fbc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddebb133ff7519c29e0d7547b44a8f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ccfe177b19a095c6c47958926fe1c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d65724a13d103778d5531d57cdc67d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd8d48a722c574add4d1c859198da7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03682b8317c143e247d4ab5d976a0e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18dd29a2d5d718380ac00ed14f4d92380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710bd258c92881117c979de3bc1da93381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920412ea4d9e3c856c583aed19efcb8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97ac20accb301a2c11e0b6fcabe8e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26896f9647d354ad2d1ebc10277c6d2d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1686729343f58d13c55fd5c9daa348385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f12f660d845deebd21d952bfd559e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15848a9c3f09081dae52574a58d14e37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb193bd9e5811281fa6cfb2a46787a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cba83756e720607a7e9e2e42120aa0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c83a7d60ef61393f44f7f903919b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f362616b3a8f759e7b3c1d9ef5f778391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b6e89370542344ae446206bb2427f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29262a1faa5cb16c50db04420c58147393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda626bcd155b967130d270ef09a1882394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94874a5094744046960fda29a840dd02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624b846a01f6032b3388fb2ce41a0a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b438958e048f6ff4df78fef2d76109e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a7b1b9e6f8d970e99ae90476d7510398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e70ec666e571eb98d0cf666e993a0b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c8e4d59196ed1f0af79c5db93d863400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af545235c0192f12d01d27dd3f63c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496af4543190a8a74a96733e38c013b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4767b91f654f984b0bec28fa2403c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1c1a6404145085df567ff50080dbe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d35071eb8d75926db6c0c885214fb2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ff51c47c9e9f99d6f4635371946f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b68e78e43fe399ea12aff3d315cc83407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c4279f9a871633d2d85962da33d2c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b93ea943cce92960092c123a32180409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd2eb4fb1318d319aa9082735f63e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab80e85ff16b6d0088a856b85f4b0f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d877c2aab268b0a63fdbe29be3fb86412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d96cf98d4c71fb1922e6c24611247413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0daea196eb4989abb534a96224a7497414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d7fa9efa1a18fd7450910cf93059f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5021e88cebd886f86832ffd582a9ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf34584ae3c03f2002ab82dfe2d44ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23e19b0607f61c9ca903c40722929b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bcd83f4ef2e124677bf09097a5af5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1f04275b72c3d661eae085bbae13f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1ad33acfd43991b110a860aea64b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5cd48975efc125e9f928dfae90665422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7332be024e0c1c2f2518331601955423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e1e9a34b307d46d214a1e1e651fdb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9024bb90c215d293b974e7b7c4b6c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec4bf62ccba3598b0a47301f208968426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e802972219137741b612a09ef85264b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bd8ca626fd403b9d539d04c41bac0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c329590285d2306ab134454dd3246429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224246b34929184e35b8ba3af719ccb1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c3dfa8bf1491ef92b2cf9a6d247a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03ec89b2cd9ef51ec47f2e2de4e033432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4166e7600b40d0762fb034e5d95f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48313cd7b1e0144f54ef4c38b3ccb6a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf534b8dc1d35c5bbbf2c92690428b05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ed88c0d536bde8c9761ab019ab5df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cfd23d643a77bdd8f18ab999f4157437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94a97cac605de841bb9124418f4c93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180df9cce4a7eea9c7d3150dbec6546439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb98f82d5e5cec6764678e2a5d26305440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70db20ebaf0abfadc029a21bb934bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370834318fc29b245fb30379c98ff2a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844f7a2c338f3ceb51f6afaaac96850443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347a19466a005118847ef9f32bf1631444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f780cb610f46b905287cc41497bfce3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e011222e517b7feac0300f238b8eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0ffe29c86e0fab74d5ba082f611cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb8a6874a8fbeb7f6131a5dbf3add4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97377e965c14c30976c205099bb8e8e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745eb6cc89de904a73b8101ae05f2ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb17f136aa40f886014d2daaf424c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb00f985e78316da73bf45ba043ede452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac1b9293441c1212d03eb2b0d83cea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d71d1c8c874c1a5e7412e8ce233b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71ca81c08da7d290990c7552e7869b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72d540d40c12fa0ff96e0509c52939456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd31561182a761d4bef1c46cd6565d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ea08ea6717ae0bce4503cd7896b0f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dd6a188aa7f3704c6158c8ec9c359459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459d64d7df58dcbc2d0edabbf5d71a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccdf76c2f04109451c4dca47093c10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51989e1816750f9258c75dc27a1c0a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a170722dfde050e8b6dec83efbe2f0f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405d60dab3e424bb6b434ba0f0fc851464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1eb349d49c000ab698e8c9b920503465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748561b1f65f13945fdde638bbaeac8b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a178d6439a246b717e0b78c1ac4e25467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d2cbf6dab8b68a3533816386f18c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de635c71f5eec4a26a438ed262cfe9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24467424b6a3274b8a6f0179ab336ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6cb1444d85898fda0d177fcc639cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4444d03038aed4fa05336683e39f1c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b8f679962d4d667af5078c2af2951473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760fb415f3dea7543bf7c16566380a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dd705495dc74bfeedb26fbbef56e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfde1fcd6ddd254fab204a04692ea2f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287bfe4b2c6dfc10919036332a34aa7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65248c2b624468f93423159926bb2e70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2f155ca3714fbb36f59674092fe7b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbaa1b37d507f606e9d70a9d146ce9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f094ee4be8c02af6d804dbbde4a858b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fb8fea90d846a202131bbf33430e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d53c82cb7e27a089524fcf87e27f30483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946516aa0c88fbd9cb5a8f37963b388484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023db3d1b4cc68f7620178c44bece0f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77000b6ab71c70e1cae0421ec67f69e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101ac8b591557d0c9205ce7d514941f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e36193159b8b83a0ccbe64c44b9e48488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cb9e631e99aff09e21874c7628601489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531aaa65ddd8a395a9621e762c64ec1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb1c456578da310c6261e70fbc64ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9359dd9cc6b272a1ea7659da297a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c32d2c282996e3da2c05d55216b487493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3aa2592fc500c90965e7d42b785642494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250b36deeeb6987d0b8a4de98be4a6a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a834fa44bfcb3ef03564783e7b4a19496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf673670531e18938598d452b2ca8910497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e9731bf4c8e6a52f2f935d876cb58498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913fa4e7a99ce4b4fc83b3dfae4f8d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1770ea7a23c5bd7ada76acef67384500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077e98a788798b3fffb60e2203303f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c24ba0327eeab66b3c586f8e63552e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff124a1039d731cc7964d5bf2f57d09a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3a959d9e2544018111439697a8408504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefb4f67ae10eec166949ebde9a83d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c23ec24a88d3d9d65bbb522351ca1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066de3ef691e0e273aaf3e138f864dc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f9855ebe9901c6b506a950d157a14508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755f5b69d00f5119b64dd918266c8e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e97e6402c5a315e12fb6b51cae9e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcea2e7dd617a9aea0b51b77f12fec9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb533689a91e730b3d887badc8105d42512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f53aeab7e9394528c7c2a8da0db580513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b611d46ac1a0323b5490244aa1339514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5c034b3806e5f949ed0e9138c356d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71367be5b599bdbcecc53669b7c405cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6cbbc5e56dd38645e1a8acd1b29c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f31a9edfa308bbeb6c20c72d2811f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6989a53604559b001fd9428dd5c7a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f519e6c7e3eb5cbe7fe252887177e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0caf63eaaffa917f81d7bb0b532710521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a9115417502d9337233074fd8aaa6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f9d6e6aa932c2090d0ea5ff3ade32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde32230332373cb37bad1f966566435524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8752e8ed92b5db70141d4429f9c2e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60985e5f353c612ee59a02ed6ae17352526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9894ab998b5cab14d091a0ae84e05527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655bead92bfcfe2156a4b575b3fa479528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2be22e74f2369f753238507c5774f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e2864d253e8aa9fe4bab73ee73789530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc985b0520f2e2756c19ce8b8365b0dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1329e54fdd6528d480ba7a7a6cdaace532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544715b84ef3c2f19bf3d4131e1c4a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe9c0beed0db3d06fac83f0355906e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cfb0efb63b770406e55d7c49f82c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7112053c0d01bbfa6fc6935700ef46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324413f9abce97ebd8b74d4c169f0a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe478e87decd46b9c9821349ade00ae8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a52f83b6360e340fa3e98d10cf2c51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9784717b0a07c4d53beaef4deec9824540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d52bced17d1d27091080000e5cb6fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a28c682963354ef3022006e99b557542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42e24ea70af1a3ee999a209fa1b26e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae820ebaeb40d9b76f8786dd737ce2a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3212b791dd2564c56fdca8b7aae06545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb9a04c88d6e4ca511daa5aab83a28546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba6106ff83af75ca7f75d7c5940aae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13235e62a574701a4b3267132f3bbc0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a41dbb1349fc7948b31753a2fc3abe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5d7ccb06597e89d8b0e0837679252550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92051bf335b577bcc38e1e02d7708181551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a862bcd2e51a60154199b2d6c51cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc88417a9ae89f2d3a7de71d089e8d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be89e0eb810d9c6cc39c7cd3b23fc3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3892e8593ea0b554662272df98a2c87555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0a4981aa29da1657327230d7b9ff6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6d9951cc727069233234ce291780b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68471e88b7613079a6f4508b06b4a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862eba153dcc605d4ec21d3bcfc32bed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397f02147af7eab95a9cae94487a78a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d88c2e5ec377358e7a6ed447363ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305de7f347ce68e01f14773ac0eb857562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8eb754c18883bf9631e706dc5ede8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15572a796840ddf47818daa781e0f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06e78b3d17f1afc8983db2d642259b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd31f1d3024819602413dcfb812f57a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31f8d6d8608c25a6e96c13d59d9913567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f2db07dfeda1fe2a5a72859855782568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebd60697eca3237ee4ca0bf4b24152569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a90d64cdc8dd65875e173ae74fb4fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ca688f4a7322c964de32c2125290e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce2012839c5a7226fd9384d389cc4c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3d98abd25f18c53758e7e06764c72573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048618a65a44b1ec5e4a7fb34687375574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b9ea469387dd01bf8f04c2ff840bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7c43d2db7e1911e2c1a17a264dc0b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2090fd7158c05651605c5e1aee3060577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ac8c7e272095445bab2ca50b7ea07578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92de7fd9701bb92d52260235c767517579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efaa49b686d5e826b586ee3335a409a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144d6bba786aea05c698cc5cfe72c3c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721b59ad43b07d71c8da53277beb194582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520885b814280d802717d3ee196d7913583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2945c659018cd1a0dfff1c2befbdb6c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa93d9e20b4b9b55ff2f96ab064efe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bdab333b8c835a03c26eeff190853586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dff05a3a40105d75ac47e64048efe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bd8587efd6b3f37ee21f9c78eacbe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133e91fe0462808d5da4a28a96563c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e172a840e98bf402f0761e83823a24590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ba013028a46986ec1fe520f0f4ec5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170ee7a6e925e4cc6c24c11d676c582592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a731e635fc76dd0fe4def8ed7db958593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17609ced6e79a155807f23e91becb8e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac243217234acfd4748cbc0daaf7e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67aa430b302d5427a7f9320b6141bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc043cf89ac68c65c11e453f0aa1d294597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe309355d2f090af9a99a5e8b33048f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de04b25104ec13cc198b8eeba070e63599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ba93f785c975d2d9048f81dc8698c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2da4aa78d40d2e6c93b3fff1434d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9038d6885e12952c86b6dc6156cf7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5a1ee302bc032b50e14e9b8851be5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b028c7075256b8d2bfa8ed203f6e905604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9ddbd6d5855b8947dc9b07541f2f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfbf40dbe8cdace13279612c549a5f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4f35d412fd7148982586aad1b6d85607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c243f4abe5f9f96d7b1677222c06d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c347fd6fa125557825695efa2fc5e56609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd747dbbfc9d836722063a73adeabb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dabe28b2b3b292df267be01255078611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ea4f7580d9d10893d7c1d9b012c8e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc24526416782dfdad9659a33ed0e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720dc5b036a075c1990ec9fe30875e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e22e8cdf1b1bf053d60d637ef8f4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e313ed2d31ceefad67cb93aceb8c236616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3806b6de7c66475198807227d0759e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d116337cc21dec4b4ca190db1ec2ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926bd383f2f954a617dcca53afd45b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1babf53d6ebcbfebf1b38c5950e14a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de3a4c963e1ae2217132f6e2fa71ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94bb6cbe924e8d580409fed8fb02ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87715e2b7944ed835f5ba7bf7f44a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c87eee2e29cfa6769d3088101f865624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3a0f283d751a28639d0dbccbbb940625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16655b3f86cdd5505c87ba44e2ca96f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2280b33edc93ab23c1fce75fcc24f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f28acb3a9739cd9b1729a0f8c01c7a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f33ae40c7877257391e2e3258c1c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8345dcf0e54964c330ebde6f799243630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bee5cc1292d54a102c8bcaa86db1c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33acc323acd79a2a06d8cac577b0bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159cecfb0497ea346823cfbccaf6e31633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b637e7330a568da8506dc9027c4199634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b9970f5c563a9e89fe5a0aafc5a53635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987db29e09d9b103a85b0991930ae5f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ac40d7287016a0ebf4839f6e271e5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0bb0e6b40378dbb6f0dae307dadb3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9e4a5d2cc0e73a3e390e351a869ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03791501b4725379a81040d9c4d25018640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c17f8be79d40ebd5d2e77a9593ab6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd629c3feff4eb846687b8273f69d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4a1b7ab5478d750d3b69c94705acf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85015b5b9a21d03a54e8ba2e6e1dd174644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3668ef5b89ff51f409b0f3bd7c27138645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc5dc19008eb6360116b97fae7e2ba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae62660c35af0f0969d391080d7c84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96931b1926f284d01e782799336382d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e65d6a0394d357c0fd36e55360ce90649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0ae6cf15c3996d75b9cfa7c52c8d7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553983bd09e72e0232487cb28db1ade651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7824b321b88166f8f9be7c0872d218652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392672fc149edcb4eeced5663ffdbefa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117fd16b21e9fffe61d5a906a4cf3de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f431c856f261aec5aed04ddd87f22d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34a6563d1e5ae4c3fea5ad052621d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148df46e2b687563e4d83fc81dd6dbd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91181c4c19f64ad38e11aa82a73c4c79658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaeb794f13de40d2093955db8f7da63659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6abf80bb1f32e04431ced77a99053660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b1911c3f91a7bd60859d972aab337661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9e3e1b298b1ea31a306ee162e65a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5ca8b1c633d5e1e57791cb1c4f02c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02af227cff3e91d6b791d3ac532ae9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1571ccf32b8a2b78789ce03f5bfafe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a6b047b32fbd29fbe0551f0ae12bf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee84e54238351b7149375d775a378f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb51b0413c4126a89a050ee1f2cbd73668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d467e0bab6a8e1b9313c5df1c1879669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc004e0e861d7f55ab9df309b56d81b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50237c412a18e0965362946250f0df22671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253c59ef525b7787aa6d738ae74a7ff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553a101bb11191ed272d3e6625bd6f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7455d6517cc2218caa0fa6bbcabea38674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67555d426c3cef5173cedf24a10116e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac1ee8370ab64072732becb753637a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5caf1591611b02e6f4310e3eaaced677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3c4102de7c45a36ff0491686936f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2113d4bee33c3188ae85ada43e6e1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27388921677e3235d5e551d2c5de669d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609561ce860c63e8f79d222c9a78333681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d0bda9c445bbb1612133d546f23dd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9282833a4e45c27d797dd7c58995a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbced4df939304d4670da69805faa1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0930771a1aa806288d06117654b2524685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308a929c9c279ad773e5dd0d8bc30db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc971f35193c296d023a7d0f11fc31cb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbe6617b3983d2b6b1fe831f5fe105688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73acde1985de195c84444414fb5e81d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ecc631f4837e5ff6494b71e02348f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17607c217c49b7f914901e071a19c734691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a6b802c730f3e8b06bce71a0a1c0e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0961c744b4f844e1aa86a37cea3197693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a4540367000917e7fb4363c9b8323694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c59b90ec3c21ded86fe9cf5251db1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8615fcbedc2fff9bfcaf845f7e1e468696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5dcc3b2a30e127379060c37217ac6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84f186ba550ea8e3a5578eeeed8112698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675196123c9ce42276b626b66f066ab3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55b45d55ed122e785df9815a661279700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8fabb7f763cea009bec10cfbeeea8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c7bb0048e034eb781440ff8caca08702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7dc9c3a14db01742cf8f11f718798703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52251d5f4a9df4563a77c93bc650f6cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be6f62a66b58dae0f62a2a5279c7bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b4561cab5edee5b9c90b07c045b48706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662d379f4cbfa7188b14fa82caf9b30707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480e3c34203716200aeae1ac5b3ac3b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae79417941e799a2d4ecbe4db15502d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff9dd6adb6696d6e0f3222ffb48524710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6333229da21267f9dcec63fa4e6af5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ecfce1911d6aea4c5fbf533b76fb8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6262ba904edf8e3c8e4442feb04a628713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041606993bb2ccfcb9e9488c98b18bc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48719a62fdb66f2164367e2d4941f8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78c92dc2f117b885b4f44fefc943e8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47da8a6a1c9e13109176141ba9b62f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd04072eae74186697a66b9f538ba64718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafcc6082b4400e63d167d477ce49a2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a25e1f40f3c10a5b1a00e8fed000f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9413096fa3580f2eca5afde50f6c6a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd93144be556979de3c213f8859d8f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae914aa16a0b2ae2817743fc57002e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e4dbe9a0820504f8178e7a49e71e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a78b0b04c53fc1b0647e4304802247725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad83bf97ffc9cfaad1064033b1b6c6b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf39479e3c566503e6e0ee51c580bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197dd4f3fd8cd3430a430ed81bbc846728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a93bfe45ca79bcf019c3d68490a51729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2481db03b0845c64e81d86e2c3bc6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1710f005d6cf9864c73062e4159ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a504f0cdfa98c95c02cb57315332ad7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03d7e46a4685be438098256ac76d68733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86b6036aaea44428cd25c5f2a89ad3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ba703eb135b1a3a825a33bcbc46c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5efa616204ef6422e180e581bad8ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3e6d872b7ac912e94bbf126fd1d6e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b07f42ccd42275b3f6a08a0cad1ae3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d782a836ed3ad2b53689d0e62ca30a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5129d1b44375f91a0e1ae244c7ed09740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69c556130063deb5429180012c04ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fda58240c98f5b95a9aefafe667452742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab67af2c34d44a68728f389d49b0c31743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a44ab2c26efb4eb91fe7e76b2141d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2ab9784a18342b8356c63fed9f80d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011e192b2edb6061b0b0d895669521d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0b3cd3620a3265ab36dc2cffc94ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407544d9a844989d173b75fbfa848616748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76be66c88b6485a89a867ca0ff8552749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fdc2b47b3fb3342d60847837e583b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23616f6daf4fc3550337db1c8182ea8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56cf9e184eb4dec0ef94a95ecbd2a7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f82e38b239437e7b575f912a42ed9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b945288465a5fe51d5c0489ee24e806754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aede22e4649ee7d9e6e05081c7cafa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114ce8edd939f3e4f728d5ed1d2fb88756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1f3ed5f0ce76912f9a8851cca46fc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5402d699e061bfbde2bdc61ab4ceebf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f087e6a79c434c4900b519c1d0afb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888233b2e51b5bc72cf554c19ccf438e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636b0892183e576479dbe11215897fb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27684b4e1b68e36ade68663be21396762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4d697861e2a37253fadae4af4b2a5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701dfb7c052cf471429aed63da39514764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37271c3f7aa25ae8c7124bc5e35436765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7deebde9476eaae153cb18d34f7a9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efbef0665d9dd2f144c1e52e0e16ce767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbf14204ba59791f879af05be9f8b1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd9960f56537229bb8c36c94b6719c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685b20ee283dd7e3169da4e8bbe0e5c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fe9df016409b7cfec8f0e13b9b61b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298c29a24775fd3404013d07d55cafd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1368f1077b94c109c684604ac54e29773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50b7cc9f9058e541587c616654bbcb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cff1d8c6efb0f11117b7795706b69775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c401a6a30a70ce7667a6ae9e50b0d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb61d786b5e4df9df4eef224009870777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57a07806010296ee334122050f10b3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36090e338bae9f8ddce7d9d2ad1358779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33939d3a0988ddd63804eacfcd4314b0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274d554312903a6008ba2e8ad2235aa781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109d59df49af4628077d8fe4a3bfd83782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac882dcc803bb0fe4780ebe02f853fe783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b17a62fd33e12a20d2c98ab40ff6b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235227b9ccddaf8a03fe71a960629a69785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c8d9be3ce93d91b5f225532d7f81d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c3d56e1754fe9862f1ac41d9981ce787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536c5809c02cc4762eb64eecf845326788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131e088727960252b3c01af317dea9b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ddaa50f4e9779b2f93658dd342451790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6163498f628addc6e5ff26ca03ec3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc4f17503c9b48e979079193c95e9b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44afbf33fba48f88f6775e10b43feb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7292f077488bd312c0e08da9100715f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d792f3fbdee24668091d9427742e84795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3a0b6d81468400c576f1c92aaee28796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1e8097e8ed698363adc3eed52a611797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d8e208a5ec620e2987f71b3b409bd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04326dc96e628bcf3da14a8c2d7e7e48799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c7f14315a8c772adea23f9ce878fc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9206d842280004e3e1030d5a1aeec801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656fe3d2f01ae5d17c4c6f94229fe4b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fead63215bee6586d20ea3c81684a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0410c3699ecaf3f2cb7ec9d2a4840b4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0c72673b7d8017edb103ba279e2ee805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f73884924f6eac5208b1655e62ffc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9654e2516c7f6caa81c2610c2093d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea677f8646d21386a5f0a3e1076b996a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e2a63ae4402de7bb9978d4bb5430f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ca5ba8792fc904867a014a595cb6e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad88a1b1869edf077bc926a7f35d689811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ce35cfb6e038f7017b7d9bca19ee8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472362c289fd0286ac5af360b144565f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e29ca9f20c1875bbc0730d45c25eb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf70aaba94dc1c36494494121ce1e4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2518161a14c0655c87c81ddfa9332816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e40d9089d0e17e170260d05c42d0bf817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9bfe928afb37e95f9d0ff4370f7541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2af60ab9064d0b224931ceaf313ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2c3a5434d5d636eca9a24873d1d8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449c2abfe523c735e4d91fb052bee374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73605ac157c40e810d82a702e087a895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61941fd3349757cdec16b1d9197d5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d045f2132a01d9d321165b297f1db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ac701daf1b42b30d46b6f7c9c13608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abe0d19424d0601849debba46979e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582957031f13729f903d95a3e25dd2a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba29885bcda13a5c6c48b193276f7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0767a24658d157206cb3499ed2ab0dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5571e2bdf3bf91730bc656b992655e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e442f4ed808b3a16a20e047e0d4a5c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8470989b2c63a5d204e994308565ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6b9263700c757bd78beb5ed0a9d1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df3c04637953217a73bd784180ec0d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22f2d300c8ba69b9c02ffd1c2635f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe59888bf360d5bd340011cee48722f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be248013132797ce1a0891ecd7e283c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f74ad20e9318bfec3ca4cc88b8f9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd425921dc620f1c87a5b6973086da822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0543fb5b6193ef937a26de8d7d15db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81c5dd7bfb11c9c235214caddfc59624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8477060e5ef190aa41112b30c92e6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4d616de7ac4c2e9fa0fb7b14543c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee43aba82dc1d68685257794423e2dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9191815dadb8135d5df0cbd17910a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6bbafb7b179364196a0d84b318d0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb69216862ace5864c0935a15d4d3e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd143cc173b2c31e6132aebd18b652a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b44b1261dbcf8d857add428317c3a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ba72117fb05f3f56a23585dc9613033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68675cd9df9c6987729b1420b399a85634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2b4e86a6954be5941e685a0d8aaf935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528004bb88fe9fdd8137063b659ef5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38687f2534afdaaa37e1a2b1ec25a5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675c17aaaadfb5835ac122532656d8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee61fb8448a234bb4a38836e856d2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c1d2b00dae9c027d5a947cd99fca440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133245ce6878039ae6cf4aa473870ac541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b173b66a8d26f69852f9260600b3aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec4d1de0d90e779d132d3ebed1f42743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05e852cb4aed034cd2fff8acae0f9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f7f6ef13a0441f4b0bcabaccfc29545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648826ad425216767aee313408fe46df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0bcc1aa182045e3fa3be2d18668c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97a027c914224da2caa67806f62b0d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe292a4d78d45b7b7ff3603540912649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc4735ece90e8dcebf5568ba848c8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2423371c620866e789cec88860a833951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c525e2a3b26d8a6aac38cc820464352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67351eea3a1a20590d2b9fcf24614f5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13222d75917853f3e45446dc03f0b2d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933f51162fcb409aec48196ac116a9d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5e530d9070734e049b25b43ba8ab256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba082960cb4570ac6d9a8081e48fd7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce94f9e7a8259e7e46ca0f7213c690658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776406ba1b7d96712a8923d607552d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751b7f80faa42f62f9bdb6e45929bdb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc7ad10fdd2be5746aade32380978f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b16ff2fde30a151b7817d3df937cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bd1f7468a29010a498032f3b6155863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f05d4f205b14d211154d16de0c284c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b662b59032f767f18fb970c08477bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e27fd4764c562bfa8914acfb8e20166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c12ede2ab33b0030df3da2921b711c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedb1a36aa92b667d8fa4a8c3973e9e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0777306d866128cc3c13675b896e2169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5b02a859f09b08e096b4a2052217b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5a55ccc123bce37c1fac6b8dd793971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467703b375f5200803224d0b617566a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975fb89e51baefce0a90ee8a49c02d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c37e4260505c3e662f833f85536cac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d00205e285e8d84bfcec0cfdd699875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4583e2cecab24d1470726be50fa75c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b0f48132760d3d71eef107d3b900d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460b24cc72b4f4c802d35483635e2b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093f9b50a627c519214766724c2f71f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a8b08b5aa0c96f6855036e80b557080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57bb12b4bd3bb61e6c653360bd96be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479ef67d28a5ce7cb662283ae059c1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53cee2083702e1875b94396cfaeb3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d8d4ef5a6b7d8389b903dcd54332784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199a41f737d40e887dc60f060f4413385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805eb505c64c2f76b067b65ab557609286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25362b9504c6522099b5440d7dbb803d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4f7ce7a35f32beec47364a50085f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a47d78a2f90af937d42df21063dfb889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b4eec8017a779e27c0804c8c75b3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4242551301a3d8566b5f7c7615f702a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bef52fff8763d6ad4557db98ee134592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdc02957c4c5f70ce237056c504f4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190aeb1863704dc82ed204e0aa48ba5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf1c79cacd16aba0a07373db24bc3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1dd6f41ac3f2ca6f6ecdf44344bf896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41939f93ee046dffd7cd018e11f9e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52031cc817eca10b4396382d5e301cca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24317eea49bde5693ea8d7a482c99c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d44096e0e52d863b19960b0d5e4b9d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3d007f58dc5e8d5649c887ef76149101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd76c8baccf8b8380eec87c5bfc543102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d180a4e8d2a0a773f1c0418624e63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ca8af50290953ca434005cb4a1eda104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70517604d9f010c715e2dd5fe1ccec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db399e5b56632dcc2e668ff62a7b1249106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535d6a97b8c1b38eef2f8a49f2664e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff28c926522b07832d81d1678760ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a1747f4ea1458e5c91e349933b5bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96e058fdb39751666585174f5ef8c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456eada03a37da2910eafa602a8a21a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509876b522c91435a1849c91acc0f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0cba3ca6f38dab75d54e621cff7a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad1a46b5bf63babcd0802443cd2fdc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a592e7c7632da372100f4e8804b73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169764ded661a486397346e03710920116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4a377a3057a17079bb4da8c769a7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48188c0553f8bb2f8f72c172ff78bae1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5466b58bad2d16eb7e04aebd162dbc0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704f37cbde8d0dab64409909e28fee9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6411c161e87dcc57ddff754adc74a18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce31ea63c4a796c9df5c95dca310e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c959c251bf8cd00087495b6e9f6997123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0125bf7e1fb280a8d617b8eed49b65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47479ee6992e68acb88e76e0cb544877125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca47cdf0f849469cbb0987fefa1c11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b6c20695f22327b3ed0190af92ae8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ea433aeeb614debe26659fbf1e96f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdeb3021185ac35b331e80a6f2ac23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0028099cd2186f37d6933fbcb731f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3557f37c1c843ab2e9f2d1f7b5cf42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f557615591c63452609e5421f6965e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c98742c47ffb77c532845b0b9ca74c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8690e714c90b8f9477513c6b552220134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737d1609f7965affe00fdc68126e5c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018fe168c1e699929c2d78d9984d37e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2830b0a68f45e858566401f6cd4abf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067dd4094ecff65832bb7ff98cfa622138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58ffd82bdd847acd34bf99013704d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733740ecbf1c83eb433457181946d9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77cfe12b45aec43b4f008895cddbef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc66cf133c8165c9cc0f1986eff53d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f29bb7a27ba08d59b1f7c40b551ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f3293f2bd93b610bfb238c3d7ff31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a273b5ddccda7a036154927f0bd00e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac44bf4152ad2bc1334c127e03e362a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7aefa34dcf9a4fb8ec933c2bdf6c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7e4dcc6f453de5228f35377c1e8b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914203f8f69b8411a454f8f011cb6d56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150700c6a3e2f55cfa3a0e4e955ab42150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbb0a2034c851db6f1e6ba1bea008a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26c03bf0c56cfe8d1f9aaf2f7f08d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f635aed0d8f074c596c67f3212f86f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2332fe0c6453a9fc22e746def702643154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8c20528453aca86caa6d815b9258b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7d2f0d76949c96d0777dcd645a2f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84206b57d017f0db2862f54303edd5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0400a257735a05efa2fd6bcb007b04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e14b2db916f6d0127280c6e0dea47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950b42fbe8b5400c9c15c6ae4543a8f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ac66db83ad80078e2fe0ad2a0e7f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09694967225a9e16ed61dd0e171ffc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377308d2d3fa3c884bed1dce78a5762163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f1dd02a547fc4504412f84ae56fc2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae076dd6138fee29bd51719fd9eb15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750fa5c4a9490859e03dd8770756075166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e323a4968bcef696c3f44e25115b91167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f044779077e0c9e72691d7b000b7d6e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618b3c9421ca852616ac58a4b3db8bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed42fb7f678d0bd5983c99481f8de19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d3e19784ebc2c68ee7d74387b7f9c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f0fe191272c4afe4fe129d3029642172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168c79e34c2bee2b5dad149b921cfc0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04febbd643909b01a5b7942f7116016d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8f59b5374b8fd92e7597b5ed601d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da8c58ee67b40beb65c78f37dce9c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d12115ad9a3eb4ab1c856ca7c405e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e846b0d85f1ebd12fe245494fb34d63178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6b6742ade02056e77003b6b1c8d39179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf00720a729980e2b36c28229b75da8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7582313ee2301ab01347f1d6f678aeb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47634bf8cb9b1b16c0a09ba96cc7e740182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f6a56cff4e6034a4e438d5bcbe073183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a55433dfedfa3d9fcd36bd03f8aab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f00330ccf9c8c8267413a55e7259c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d92d1a6f8353edc2b1458fdd169f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5bcac0b7e3b035bdc5fda76838f9a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23f6abe00d884555768409868e402c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaa277c6dc7c0b2c7033644b79099b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4697b538a3010d570585a7e4841e47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b781cef6ae9c80a5a4d98e980398c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94ac7058820f2d77613c3c5e86fdfe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265968d5c8f1b8f315788a45574d53b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160c81c5a19466c7dd328f4398bd52c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bafae140eec251edcfba0e28d0e128195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a2b70665b26c16da8d42fc3c5573a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08ec54411943e73df75eef6b31f908197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a92da0404d5836c0007f4cd0dc54f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9151cd25d11e6519f5063bcbf7cb1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f08009bcec7feb2e68947698e5e56d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace529315f99278ee99596f585773134201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bc6ec777fa47ebbb40c474eaa1a9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf34d24b2e40fd519461a832818739203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62c6fb14fe3cc29471f46068d3f013204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86ba72351bbac1fb42644ec69cc782205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e64fcb63b81e0c4ffca3fe9556a975206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedd85d288f1e9c13bc5879219e9be1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75340997db4304dd6f6c05b45bd4342208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53e682643e65f64c85aaaf0e2f070a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772f790f727c493cb95f81795270f99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3846dc5fc20654897e47ec03719fe36211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456acde0a0a00371336432f3a046b92212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1f581909a427213588bffa45e7d6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66d822984a486f50345631a6bdf5fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11538c420658a93fcb01a418d53c7df9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8ecfbb35e3322deab6b9d53ba997d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3611ec4ec51f1b7e5af5124014015217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3ce069cc2e9013d468d72a5118cdc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20765020aa78ae681fd3da118813136f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ca40c5d8775544e6bc6293deb3302220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dfc69dd0bd732dfaa202611c4ed4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971db8532eab162552625a8124420743222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67c60caaeb59ba06669592587812ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee981b44393c63a38a23cc1f906d29ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e02cf528127b2a0d31365b7136af4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67dc0bff11a9ceabf3f19f7f7c1265226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d5fdd5fdd1b54b5ff1ee55ceafbdc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fae36c951191fae62cda7b3d15d15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e4631ad114a3c248e5a5c788420c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c7d71fcfabcdbdc02485bef0941f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01fdd14e6ed37cf0b179f5070e1d57231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f093f75ca36af24b572202a4d9e4b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0530b4820261c25f560bcfc24b404f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c116f8d2804b5ccfc772d641e2093234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a2e05589759bf07d10bbb45a254c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906d77c567342b5222eb77cb353f48f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdf7bccf054e595075281646d0e616237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c613ca390de46bb11e7702ff93d014238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46feeaa87dee33a6be21e9ef5766518f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f40157da1a6d010961ac229341633b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0359c6c8a04c9fa947f197df42c3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ef5879283c4333b0b59d7a4358586242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c529ee591b2f9eefca76a85ebe123243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875fa67d3b1c028f3631fca2747bbcc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407760aa7c28dca4950e5570ab112552245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9a5f98f7ef6a4585884acdc4dd4ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e022d8055ab71df9ecdb4c0f7e50f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa2577312e81d3d8161b7141777dca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712e7c1f16a08210701536ca55f5a00249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216278884c7c7b75d00d916d6c5b2e11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c81b7f54f51a4f79fcc9fccbe3f77e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f6ace3a33e316ff3dab6533bcc469252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4238df2453f181d7f699c2159a7b16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7265b96abbbfc453e2d71d24a0ce3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581c7f179923cfe51b8f88f32dfd798255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a7fad2445de31cba15e9531676cc6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd252976a0a834d19745e26eadce5a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf1a8a74c6ddae97d57f79d2792a6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cbf7274847e2c058c30e6ac486e4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7b70d0116b14ef3b42b5a6778c375260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffe3f44a882227d96fb0c2e2874f87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a057fe863b50bec3fe822956c8d54262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b7539551689fdc7db71353ecb17a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1396c2f4efc1156adba3d270fa5042264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44531906ad3159b7f6fa76c364407e02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a946d9e47cf1b4c3be0619d389760266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e0f5584086e31241b23869ff840b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045ca6ae43e366a6f38c8cacec7cfd3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4e58750ff133a082b0564b02d9fc2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde737da1f212461d6777c0a7e490ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262ccd57fe077fca9b44207a3a67717271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac2d4d958bee0a9df8904d5cf9504d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8767f46d397ebbd50d02fe0a5613b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c2ac27ef3a322ffca816098f0ebdd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89519e26827279753473ded0ca43bb3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a56a877903c266d464a69316581f25276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59db93343ebdb16734f6f85628618c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ed13e24d76808e0db3c323f9d5603278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ea41dc46efb867d80c64b6449414d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc0da4f510edc8a0fe77e836353687280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca96f0e08aad7392bb69f4c3d289689281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fbbfdba76a1c401d6ef87a2bd162c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026d7e73c533f0a38713e07f543e7ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9aad4f56206579075a453395cc1215284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812fc470c5cf779dcedaed06cacabe3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2e359f7335c33ed70dec8109143ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7e9e1454be77a66053c4e11fc2ff0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad092de7ef6d213514d457c24e7d26288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44ff06a5c6feaedc4238a2047739ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5310cc9dc441631db2166fa9117a21290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3d9c8948fccf856e987de10ec51c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c71cfe7083db39773c2999cc02240292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bd577606c588074d794cb80360250293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e45847cbee972f76e82d87c3a0800f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ca6055209be6a02706ed38b3c2463295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abc68c7ff2933c5933122523588ee9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518292ee77a857c4daa25b862f4a950297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d43499dac0787c602dfa45476293bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548ef2b7e754b9ce0998f9e894c04df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72185428651fb9dec464f9cf9eabb56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97368fcb6ae5503d0f50e5a0c26bfe0d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335794b3aa1fb540d96c7b88d599aa5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c0054728bece33320a84069bc0070303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34b646f1db566fb9bc04dc9e872a4a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf27ffb4fdf0b2fb15025e71d0267ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e56ed50ce15fd77a9811712de200d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db8c33506e5fb7c3e658329eed212d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc20439bb5c21499afb007571bfe6c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347cb86ed9334427b598b872547f896309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b693730f4718cbebacd93faca0b6c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb6f7e2b10ca73bfd9239228c9b391311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787bbd5e5015eb917cc590d1135370d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfad1a2552630360217de83b9be8d2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b63095feff2281c07aa3e592ea7c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcaa1397fb7137762a1e9c6f5d84257315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1658fea91e08056b71956b0248a9eac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b663e623d8fbdd61faa44e176b8841317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871a1de032dc559cae4a662e67fb2d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d3f81f78eb4e0c397461b0d0a1e3d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005d6be4453f8853222f3329945576e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04091ff3091375b11d5bf5375f4b6d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67abd7d40a566c7c27af0b14b2d024322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfa010ecfa672069c9c3fb688f185d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2990c9bea6f6edfd119820f5efec77a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca8918e36659c6c19f1b90f8d0abfc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcc82d102b884513d91c041967b8c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa31ce7bdd17b102352756759f4c621327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80e62253540ee8738280fa9e8f4c8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8d6be59d94699bc93cf4251666946329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48a761f5de55fe33a75bf6329e2b0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360eb0f4ee23342a1fad688d8650121d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1e1caf38c43842c04f108875b512d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bab6e64f70be2d746fe47ebda2f915333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a0a949d5e07883c0110adc2d730ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82184b7a8a7afd24aff8a4e762c2bbc4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88764531c4f2db1311901d6867575a9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54ffdf2af0aaa7f883e0e931aaa022337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cf056b9c1874a23b42ea19a054904338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42848a498c1b70383b14a3afdcf6ab6f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f509474ec4fc8a3a66cf9bb5d8a72340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99803c21e9dd419f352c14c0fc8a66c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4c7cd3954e0bbb90491f336f79c9e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181e0dce1ade4dd4df8f84c4b190465343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5125d67c4e8477080cddd154e920524344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaadaff3f4486be7d8b7c4cde0e05a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b263f475379b6fd277016e91afd4dcd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a1dffd43ebd69259ff5cc3b44849d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80853ee3896e6300b467503d356995348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba82a9653d9fc22d10034dc0e2f33e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a65daae83b969abf828eaaa923ed7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dfeea1bc7f332883409a9f7cedca3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ff7cee99b13d94ab2f7682857e913352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca0812ec0b249f29595f421029343f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffac163b6e45344e98ae02eb6058446354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5388f0991470412a0c6db746e0529c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba2b9aa7a83be3125e242262fc8c92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05863035d3331748b93d998a143038ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258be60f312172e954aedac42808dd52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd6186522fe333681b3dd779f7b009359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeae1c7f73adaa50bfce22ff2a0a926360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d1b91d11df97c75465cadbc38b014361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546237594de66c58aa388da654794d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad05e64fcaf7cf672c2550446de35b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2d82c615ea873b4f04be7fd7709c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ace5eba13203fe66cf6b1ce9efd270365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7d4a08f264d1dedfeeecd911d9b71366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798a34efdae3cc34d05610c39cc52fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4534db9576973e52b496151c507b29368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084189c37b0cf029d3339e930e45781369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124afd515ad2209581eb169c27a8c101370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45225a17b5ee6bba8c33e36fca7c0663371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d370e9e04ed412cd4c722a9106a1f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e4e624ee28b3d8361d266f0472996373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bacb845c5cbeed8e74503fc34ad50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee1133d3432dd4a3f00f4bfc12cacc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc484befea8c8b0f3f3b6b12508349376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82659ae78a86dde56c8cca7349b5f41b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cdcd5b737a46d29c9cafb2a844795378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e993e6b1cea29d0405cbecf2cd096379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea8c4792bf9ad7cfd230a792c02e2a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0fc09f6faa7a4baf57fa350177701381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab076ebdf15d31dc55892ce21d08f328382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d9089b4e7e286b868d915fce2532e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633d57c6dc531f667e193c0f88b7fc6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d890b46198dedcefaa0f74a824b09385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4abd6b658955fc68c419aaf1ed82f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e865be618236d35eae5d1dddaeee98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f356a624410e41aec479d555a45c95b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674f4fb7c9b389ca53feb5b93afa847389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1477b79e65685eb06b1fc1e824fc62390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15c7d96fcfd72ec4decedb35a92def391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf01343b0edae0ae7cb76dc8db939a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aef0cebe126b735016a977898ba398393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78e256876ff3e9ffaab0e103ea5905394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374f87da5b2cdc2d6aef859dd93d38f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369b0001365b7535d598257c7829cc0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba8219a92ea5b1e408d2537f514ba5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a5f55c57f82efd97e8c59cba25470398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b112e3fc1bed678563c431c33304a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2489527eb5178e28eff9af2532e3ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafda6dda6b59b9c31ec356cbafb5cc0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f450d70e1949cc7470d1b29a728e00402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0f36485e21324a1bb957764cd7ca1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1c48ee1e702b61de64880c082457a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e5bb70c456b0fbab772f603836f26405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98b9eeb3601bbfdab790f6d8a021c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465c8cd3b7cc425ef97e859811e51f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870036c0e81711c5d2385eb62e42de4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68cf99408806daec9cdda00d7bd250409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875071b9a0c6eac886b249232ed1ea52410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31415bdb072b34b77d12948e47b2a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a9ecb87aaffbb0283104f3c01775f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157f3871449a75f626a540b5826629c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f69513ab5abb035954f6cb2d62c22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe80ae062b8a15721ac6cd58e2856d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca177be56890b4739b38585f356f93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61a4a699ebf417b74d352b13db945f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4443b1605ddba01042bb5b9080777418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd0fb75872a818acf4a3fd88e19074419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db1870a15397ebdc0b9ced4cc07387420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dc6048a1809a44769460cc1987c9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743876b110890096f8d6251595f4ac38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7ecf56c7b513cee0e3a92688fe0a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26a141975709704585dd7a2988b893424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da774c1552da7571a60d6f9b5e632a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217421b3ab5e4b033edacde3a90014c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579838bfa780680896b1b3d9fcdb4cdf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017da960f992a573e7a1e6d977c7a06428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ccbaae5f9d64ef4e0b34d1023c20d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede9d9b5bb5208000268ed633415980430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde96cfe37af919e93e7eb2ebf39988e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26589243075046d548dea5f0ecfbeeac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f682ab32832d6bc91f862fa1a2e7771433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96a21dd202d911164f5cac15ab5613434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d6ec893cb53b734a9938cdc4138f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71225c00d8543b71716c22d263de8e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790b8e662362d549c671723ec82be68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77b87e8fd1455de18df9ec0e31c4b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccda6f3475f4eb4e01a7c191be4b889439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a26332b8d57f5a7c69843d5a4901f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01f614fc6e95ec9c475a76beade94a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382acff54d78583ffd767dd7365e008442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab7c3409b63b41c6fa26cec2a81b82443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec21c4191012f8f09df5c64726a8124444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d9a8a47c0191dd93c89e6a0af4977445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5039851eacceb641de6e16bece97174446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6dc3671a4bf0980a12038b046cda2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050bb32b467b17d883a0ce163e4e5a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ceeef813da4dd89e8ffdaaf315116449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e493302cb4c6a10dbb29fa804ec44450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615255f1195661bd6e323c7b8166a6b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0215ee0dead79e3ffa25f5f590c93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca3a69c92392c855da8313d8c2b4cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9843c04a18c1ba054099ace51814ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608fe884fb26270c30646e2a67cc05c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd29f9be7811d3ed1c410d201668f83456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9237a33d0a6878e192d9a7234c751457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c69e16a7016985ffe8b0571bf10854458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef96081ee7164090e8e90814ccaa200459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43b8af4d6295be73e48a9f6dd401bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bec02de809c37f7c059369367434a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2915d8d390fb65b5f1346442952d95462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c74cfb73c18c9a8307d392128f266463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b60c4e2dbcf65d843a4d8a69920fe6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f8da46ca4682430232ed4d7b0968a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e7fbd0b888cdd0c60584abf3d7e24466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70085783b5b38c6587c551a74908bc2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31706f604ea51f7d8fb28bf438b59b14468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8a931a45e5887c8a016f771a777c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f363c26cb8d56d3a897801f5b72add470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9e7dedb26941d381d1c9cb3428664471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e8e31b914b44b552502dbeefb1faf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81bfefca00ea0d2079414e79e2b416473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870eca3235a83879414526c44c93b5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205aa0f8fa2abc612f56933d60c30b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77748b5c989c998f9e8e3811d0e14f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a6bfab7b67e36895a6d41a0832b11477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1f20397be196b3f2a6dda0b40b796478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba3db85636a7b6b009241ab3169cdc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04857d8566e7e8d36e8e098da4120c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09060678422717e26871e664002a7114481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc60dd30ae7c5762a4c8cac0ba1726482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641a744a779f99bff13ee0d8bec2c08483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492434f88d2a56a30ba9b2b285e7097484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a4b60a904f5cb983f8f3b1698c598485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2330a35dec52f07b6c8aaff3a6e655486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7828603c1374278ef59c696444e799487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e6741f84a80bf1b4063493088708c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc6cf14c71e8bec58760e8ca4fa8b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a27dd26b59a51e3026e28ff57fb50490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa79b8f51646051a987282044f0369f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e7a5e55cb261558376ba5e167f512492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdee96c7d5046b20b3b63b4e55357fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd9001088f8c1214eae58334312187494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc62a9e35f71e300bb62cdd6fef5b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898a273fd893fd8e6d096b85f6c27dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951e14ed94c5e8d1e5d08e0f5c9f025497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfea3d55a83cbeb21a54578397e275498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027a7d2a30037b8593307899397779f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bb36ed741244b8f4e22e04f298064500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8d1b904f2404de1e410b88b94ff80501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94dc796ca999c3a75cead39b833ecd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7ff43f117eb85a2f9cdfbce34574a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a1fa59dfc372f6f12ba191ceb7d5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5b889e3e410aee2308e06c977997d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068603bf8cee1167d6b9bdd09a0b91ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f450747887e4869030f54fb8b282e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b95dfb648c824a192661b63739d34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2679ebc33791e4726673d13e972709509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dc86eb15a65e6c4be5ee45eb01262510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5a9545feeda79d4e645adf0abdcb2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e7a594937a9f4c283788dd7c80bcc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa0a14dac6b2eb74eb6bb5ca54fb8c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3187a80df8e81a1d31b11a78faa52b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edf6ee9bc4d38561a49dbc46b5c802515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5e98a38b4401dbd8585b84a707b0f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605a7144ea2f8efdc6012ba42a91ecb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986beb5070488c6d3000010bc5daed1b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac736269e0d7f1fd545a1d9e1e9cd09519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da8c67a20cbce5b79b69e8666c96a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ec5c02a85b83a0fa792a5ca5a4477521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff84b02caf7a6fbe971b76ce3d5312522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20eb94c887717b9ad70ebd9235f2bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19240b7dfd82ba1e3517bf6a8110051524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477db21f10c68e97363558eb382b21d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991255bcfad4859f5158e80d1dd93136526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cef7c06f2f5b88366f4cdad65f060527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56741b027c0bee72c27a987f5c78d7e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e5a9c319813af9c7d988e6e492e2a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9968641fa604e565bc21fddf1de759530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4735db46755a83e4943959eb548f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989152dcfdb98db87d5dfe935f6ee5f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e68d07f1c10f219625d71944cd7953533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caaec50005c6975633870286e708269534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374df0264a8bc720cf93e52d592bbd8a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049b2477e601bbc504430bc4243f4d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451792a12552c43e6576d2ec86614c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efccf5c49e54e7c50690bd4b32d338538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510196dea1529efd90eb039d0a8f93fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9596b5b8a8a0c37c0d5188040eba9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf85ae59ed5858a1663b0899de77d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a02e54924b65f8d1cc63dbd322cbf5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08587526acac28cc14494da9eb4563c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ab93fe854c564ad1b61658d11d5fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c80968607a88ed1ece89966713275d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af797987c3b600ff18b0d9af3caacbc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1894640826a07779a1eeab823e348c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b556ddde06b2e18c1edb504e432124f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dddb4fd798dfbd802abcb77961622c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b41da75422c3f1ee51667e586b182550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e047efac6a995d2cdd7f1e0cfba87551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3c4336b96cc04f2256adaebfa249f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce5067ae10af178b76fce9de87e5fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff46c4eb504b1e86f8434cc89495ec3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd50f37d6380f41df0d27799f456f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086556a02ae100508ff3274999553225556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9924e715ac05f338dec3d0c890fcb57557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915b575a9e29196f7cf1e584932fbf3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d9dc7edc6f2941e40876d1e7e5920559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73368260c1bf8ace313d79cb357d4b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cc6066b3ac08e7205ff78b12c3bc0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f45c1bd1fca65e8f716c2fc01d43f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc59206a117b624b43ce41e7394e49f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc452447dcd4387f2825adebd1ed21d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea98c9758c073269a0f41d3b2f28436565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc92d9e29920c744d90af54297d4ece566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99461a5494cb99ed45a1c63368e13c9c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cd17f61447379d4717a255c78adf1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc97833150c346264688cf55a062882569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bd56bb22a4a3089defc1bd35cf273570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34bcd538f782d09254fdf5745f7ad1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab37e61b173bde675e085021dadbff4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f342111dd3056895f0a2d72c352b79573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a7f1462219229ac74a77d65afb857574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f4eb6bf7ef3891703f89730cbc092575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7c87c31e50e6a0c0e43dece1ca592576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04aa06fe531b302336589c6c0051d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64de3a24f4621ad301aa761a4bc2eae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fb3896ca4a5b256f1f7b75e950f09579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658959c1f1c41fe1aac75ed5617a7be3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c36bde336db2baf90f315465468ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeef79160ef3d1f9e505a5659809409582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6bc618619a8ae795cdd1c92f65922583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee69b0b16c230df4fcc8f822768ddb6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182ca1735c517e2ab5781951db6a7c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ec7d202e437207e764c7921fbb15b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0228b8bf2965f9bac097f29d28f706587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f199ca6e3fb05d8810600651ac2435588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22df0c9a24152db783dd14ff37a0418589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b53219511668882bdf9e15d4abc489590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87372faa190da1b04d6996038c794e96591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd082f3d18d38814f30adc0c73e84a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44e34b6971b22b5791dcc1d9d83f6c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40812ebe00e7606dbe464e8f178c33a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35079eee25d082c60004afb56396f26595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3676d1164dcb05ceb3eadabdd5644c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8726b08c78f48f03fd1dc4eaee613597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a86898e9fd5681566a8b8e13a42a4d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defcbcac7e1ce94077515f2532fc97b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4646742bd775f02805178ec315f6cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa28bc24aa7f4dbf60426ad63c99d2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067149955f326d68212b78de55c0fb0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845b37cf7c18b3a97dd0788ccaed1ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91265bf86764ea790be9b9284f6bc7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ecb8a452f42038d0ed2fb200c09f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df398242442a57c8049cc1a8c9848a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136629cc73b7f2ab69a01d021cea522607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fc1b807c94bae7e770757fa4eddd7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebba77f8efb13d45076155fa70c7a1c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34252521e038fb4e8ba84d43dd6388610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb94d50084261d24a60bf79b805b2a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a6f11befc3e8090f03c18cc035ba2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f1fbe1ddfbbbdd9735388a98d3aa3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df1a8ca2263761bbdbe5ff1d039ad6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4504ffc18a5b2925b4ca83703347b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5069880472b5aaaefa1c9d8b14d1d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fe904a30c269c779670c734becfe1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848b6e532f34278f25f9f983a911c36618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb9dce5c08bb2b5bbd890f275e3929619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb3168c86b8064d86729920f8de254620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9694064f3191a673ded9db9156a39b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87803f9e26f17cfc595b256c26499323622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b90c59e35fd81a17d5e5dd8af29861623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068ced58280c078add064180e91e1cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a56686a7c4dcea9e1c8350fb8075f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bbd2550d69d51022f8bd2c8b1dbe0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa1c3e7bcd4e048eebd08e9ea13228627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d16113954139191547eb24d4ed270f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab37822064f4701e1125f30a896b42f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb228d2b74867f553f1b498679082bfc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d96df7e79ea8fb50aa7ff3854b64f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93f5810a9772196e89289cc802de6e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21871dc75dc27738f367444d238a9a73633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578bdf61028a7ad05d5de3dd4bd4def634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ce9d4a3bea16ea4ba3c44313e5120635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f68c376658003575600a207c549b97636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b26d570836e6f926cf2c00fb070d41637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85adb3dc60743f491e7199055c397f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a100267de12051951e4d1fcc1e57e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56793b9a8b295b9b5c38378d76a09e55640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29cb26fc6d813e9c8540f502e9dff4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6946f6df27611c5cfad2f9169d83b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25900e28920f581f7f11d43ec07a019b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e870a857672050fc7aa6f37f251dfd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246dfa599d52bd391ce1e520e06d95e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef57031001bf1c9bd67aab550d9f4ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8f37101a8c2d2778326843fe9a475647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ee0c311e870b4ce1d23bc254d5597648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9e1989baeef45ef079fe31a7e88be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8eda416138bd4e71ba8f4aef3f4a81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ea9acc8a1f34084e2d2f95056401a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cfb4426d900e5372efaa31ec1faf4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1a58683d87bc4b5dd95df39bf8374653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2b07d72b16ad8782e795005f5d8a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f2cd9d9c9467c73402a6f65568ba8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a76b276e69c74f2820881b7cfc41a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23195972d7f368479cd3a3522f83ad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c3e9f83139e5f3553b65e72723db0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b4d322f2e9b5eaf47847e3155e60c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf7350463733482af3b14f9c1a5427660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f0b3205ec74892593319586807cfb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498ede86f17b188efc56bf6f5073d1b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a4062e1c80fb48e5a9be945a1c524663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418e5b5337225d6733cd6debe7fb136664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39dc657f2f1f2d1304095bedddae1d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bff71930e15777e3cc274a0f69da4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4f5b2a945f32cc5157d98b53b3e1f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f653ead458385206006e3b7d971d416668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67e09c67bd7e0b2fef5ab261dc039f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ef1960b00a7ea2533b66abe165b22670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430695dc5ddc2bd81c0a0bcac887ea5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e31cf20cb9d34c9fb75063f9569199672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c14ede38483e863de5e4e3d3c2ac9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48492d69eead9c4efbb2794daa9192b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435701d8726b979d71354412af5e3b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb734a68e1806a7230a0848be04af3e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d779d2d13e2114f39d585f6d2f1e61677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97deb02d4205ffdafb69ee03b3479e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3abae096e6b4d8b5d947aa2f39f46d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508d1f8d57686912bc43df3a2304e6c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38880d3908b3a60aa4d5d2f7762283681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23af13c134f54cb1beb3e3ce4b69b7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6ef6c5c5686a30090a3d6abc5aa07683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918331fa3639d46a2129ef2e422bf8f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd9d01b104f73f69b49a8dccdff2f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d874665ee9fd2e9e7779270384569d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9d0ccaa2639fc8693fd0c0be67f83687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52ef31390313cded457bbd6c00e153688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cb3e8cefffade60146056daa4ff0d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e745cfcdb95893a9cc086ae9f66b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cfb4a930bb3eeb495be247b2c623e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74805cf83fd7c4e25e026f1eadb1d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61e218b00738e135208b87fd7a015b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8e4b5b1fdabcb022da081704e356c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cde562f56b9e54205f618afba1404d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952795849aa413f46b19cbeafc79275696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7e5d1e7b8919f19dc962af682bb00697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be547ccaa3710062eee7b4ed41474c88698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709669af298ecd4bb914f1907dea556699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea848f887ba04639a34126ad71be9ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbbaf59f69b8129fb70533ee900490701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548e81beae58828beb4d35bcb6c6b49702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba6efbcca5de53e8b74f977d2b50da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7263d3113c6805be8eb63a3b16fcf3f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b621f3b7b88c978fcef029c6c574415705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0e6331075817815c41a0c19060394706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1abd9f4c5da1594c28af9256eb920707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3fbac0abede89ae9b679b4ef9f71a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2fe39c9e76cc23acde42a433b1189709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102292c632bb093172c1bb4dea101dc4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8739cfae9f8e897327ee302f2c63271711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843c5c2d09a3ded9c8cb7cf59911728712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b72a4f6b84ded9455c78319b9d109713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe327ee6a10a55779f5188a71fd08f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90ce6e292f4a28e633887a4e9fb2e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630e339997bce937c8445d02361f446716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cbbe2c382aa585683d98ed0e51c9c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f13797d0785fba1c195dc02f0f5558718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a137a5f95677a7e2cc8c90216b9a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671335a3bf696e33433c2ebaf8890b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b195a41b34a89d7d1f5997f09dc13f8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bf455468651188fbba186acbb7344722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8227e8ea5bd6e24e97e66a410185a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec79de75864931a5b85490ba3f7e1c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad487aa1ac8c0e9621133d7bde0520725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d57467ba32f03ac66d29029cc6bc4c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43a0f71e09635a5fc235d5eb2f923b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608e1174f7f6c58bc0208f38dec7242728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b047d5b883532ce764e7baf530ef7b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb4709d9c3af8626833f7e678af0d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7ffed9b8b6a8d51a93059f906efa2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37474ae707f7999536f13c4df06a11732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b6af1ff3c29e7eaf241981a93dd41733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fde4c6db7b6680ac435bdab746ea31734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f2961c6ec360219c374a13270f9f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07878a84de157ed8ac0e72d527652d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7687e61e85e9b552e9e4cc03c79e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a141b23575dd7305f2c8a831724a6f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2df3c15e014fb610a691f29d0b214739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71110543c7be17ad79194fb16d34652740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514062c8c646dec4f6312f5951370bf4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a3ee86f235db4d12e8168251c88ba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cb0e53cdd9314e90bab7c95f30978743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70be76994c787228e80f53ec301f709744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16fc1d4278c48d869d66d2a8d25246745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311895e48654f09cb744a70d17b3fdb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0768c457f1a45c2887595b59071307747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa0e3d955bc6d094f22eb49336f1ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9475f0e064af3af1482d20bd027529a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27780e25dc370f99d46f7c51bf97aa9f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ac34e4a7ad582c0c7a43cdffb5a2b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b2ae31cbecd3c8a2d45b24533f707752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979d0d0bbffbe8c5c5297a031836a94753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83562504c8138e9ca4e67d5b6bed97d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38429080b495d9bce0e7f7e8dae6b76755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254cdc8e944d6c7473bcc405da32823756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcab760fb10973fd4f446385ddb0c72757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e95d35e3cbd47f7ae83a57e620bc61758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847f31a5b64aa80fa756c1f685b75a1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f9306b83a21c529959d54b58a4a93760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0e71a7f83829f2fb45578e9b8b9e4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e2ba37214fa76fa7833bfd10a7b27762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6ff2cb3ef7446428658e6d16d164d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926c6d157bcf3859f08c3cdad4e0cd8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5e9d2a7e806f60a06796375b55f09765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f5c7b048c82f38608e04b095f32d6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24c48a71014bfd89451b7666b9825a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>