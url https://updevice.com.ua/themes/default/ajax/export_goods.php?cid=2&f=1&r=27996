--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96c7c6e56fd2b05a43f037df0cc7281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45f666f26a1b2f27fd9407758dc0f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d4108a16fca4836f3d774056ec84e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3bd49b93c7749ed7f73e8e0ac1eed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45253090b999cf8a11b2e347cc8b995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4097f405fe9003b322db0fb357bcd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300919aabbdea5a9f4b89ea574447597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce47178761ac711aec4a80dc3a292f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684772e7958f6bf74feb8fd016022e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acfe21ce8530dcbecc39676a81d1c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba36f9a045fac7b36459779369b986d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd26d6ba5d4e05cd94d2f0240c5c9df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35beb0183da6f0a2a7228bf080845a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269097374bad6670e9eaf00cefd68ff314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841ee4492e136fef66eef956535599515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25654e4131c67f065f059f193387f4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c186a0cc33a69672f64a3e3e19e099b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12c423488d176a07ace677fdeacb6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d92c5d3351f842907a543fddecc3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96d8c1acbd257e2718ee6e8c9dbda020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cdc31c59fa1f0b69d2bc8d311337c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509db0b20d98df7d6d583ee6bb277db522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31c8266e58ed9cd432fdbfce61704123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f9faf7d4b3cca994b38e48a33ba8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec906ddfa8f15f61f9b69f4f70c0e2b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8fe5b003935959f24c7a6109f2d8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789cac884dd7b56a0776dfe4f5cb3f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c881e22ff4734a065bcfa3bdb40549328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969847639b7107fbc0476c30f115ca329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12076aed978fbb8635d04b48c33b989c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554bb982ba249cb56c1d4e179a27c9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8295185acd2139433aad642c4343232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b548c0a9344582eef04a9cb4586a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52768c2076d01b0838abadb3fd91eb0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c189f659e18eea28c20e9171b13c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f019766e2164ada6f6c364ca12cda36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a3341ae3a730c0c10ae7662e85d3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39040940d9a6a07c9dd143bd15bdec6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9fd1dbf3d8d069ce2cd69c454771439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1101ed28d046ad870e06747bb1e156740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e022f9b1e217993f870a9fecb45002a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d2c0a8bbaf2c85c1e7f304129239242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb35a607cc6dcfe32c34e0655e3c6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d628d5c975f4f2d4f14efe2dd7abf7644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b900f22ad41d1d24719e92183dad845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6e559a16404df1a26e60b997580a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e836a00768baaa982d4c79da62d0cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d393c6079f8f22a8db3273a7cc1be448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40955e4108456a607dd18623988abc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d7e27a3f9b0536238caef093726ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aded948d2a4bf0be2bf7eab28571251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f35b5e9241255550112ef98909892352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daaa702f9f8ca6feacbaa0d48072db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f4d9180b338145c9c66d3c90a3e1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60560f02126576e3c43ea403917a613455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0087fd4fb23cbe076ee152359a7ddf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ec55e85d68a6d62734fb8bdb3540457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0b0ce6fbd03135f16428be6fa8d1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61f9fb7ff28bfa09e433f21826807a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e5349a690fddc81b70f7db03600e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d76d7ebd5bcd83cba16871f9eeadf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab94801dbc9609fffa5d8a3365599db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c16ee41c444dcb1ed76d0580b293463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a520f9a8e8b90f430ec2c94b001f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476524490cd0c868da8a147d4ed173c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fe8c325664267cffc89f02771e14a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d325a5e3e43bdd265a19ece63474067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b968f8b3d4df3b9f94dff139cb065268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663223b0e3c76f08bcdbaca7b2e690b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d4160d382bf1cb68cf9a90f21f3ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6c0e280d67543885c23f744c7a91a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f69a8503effba506c71f9245320eb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3385de1239c087966e23c3d10341d9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2353cc8592e64dc4631c7d0738a5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e7d07252e1060145328d2f38222d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6e80449fa007132763d1d7cdf850c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c166daca33c978b4c29c6a1ad1b43677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d4b215dffd8790ec96f88d6f8d13978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62379e1f5457dd9cc0c1c496bf18f2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015032253423a9f4b10679c889f477b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee792a0a7c204fc2d389d6eea2aafcb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c87923fce952a2d6632e800667ae2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773d5f2e1072ea036ddfde7d6d3e80883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608025a62674c761e4d979075e73ce084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591faeef381407041a8dcd1af9cbba685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee84a1252a7195be6ec72e54db2dec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad5dd3ddbb34f1c08b32f0b020903887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09686fe390f6f772733b74f69549a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79f920fa44c472ded086f665a176f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e93fa92f7bf4b14f41fc2546acf1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9021f376590dd82a84e42e16f53341b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0083cfaa623eee326da96c0b41472a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c127af0b0ec81e398635c6e47c2128393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a65f48c7f97c824b47124171e9b2b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fa13fb087944adc6929b86b124e0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3316ecadbadab837341c9f43f72875896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d10a0bae124d90e0775636c08613c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf643d74ee4b188e4af4debede68b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9cbd876a48e9fd6186a7c6017286399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659d505272e277493b90576ba34e8d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407decbe6f6600f8d6f47f242bdf7d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa036e26f29e4a91e5dce6ab517bf11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecceda07db4e5877917b4edcc808c7f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e570bc9b37a0f0fd09cb9dd47db864104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb3f88487eac1432f6294832e13c6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4c88968618f08f6140762cbd00b77106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcbeb8fda2c8e9aaa2b48f92bdc2e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5a05b68a990fea155165b91ab7423108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac597300eeaaedd74b4f344d3e8b8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a4258996b03e459e6a4b893027c84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fe5237ea76c90ca203af6da766251111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19b54c05e41c2170b09070a3e28f29112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8b6fa3c6542518c32f8b43cee52fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1517bf739548306755e476a375ecee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9159f4be01bdd33650191da439fa7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b0e9be506681905b13ffcb482914f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dacabd69746067533be8f0ed7fbdf4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141e431c26a4660d3a93d593aa32982118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf643245f98b1e604747cefeb5369b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116042bc64a339d1f99d1fcdc133381a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249f4bc86b80675faead5e93d1e1ebf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059417178578e3050fe7309e74f6e02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09349f5a023e1ad04a04db6ee2792e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32831f0d9ce96d7b162766ee13fd4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be5bff95546320248a93c15dc07046125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdc3f6c54f2296433517a844cb92c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73403eeb7fcfe338a62b0b127bebdb60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9820d929eacbb717d6874c8024b82bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fe849240896a8262d08ab32385066129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b632a8ed893d5625cf6f464931112130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73c2603ed4c26fb96ce116ed41e007131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33bae6a9edffdea4ec96b15e3a8532132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782df5266f1359deee39bc63827060e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c29887a5227f02c67cd3076890cef4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd981a7a38d6a6e965b8724675b8ad91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d927ad3a8f3060e469735f4c506625b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ef2cd08ca6ad3a7047280d42f6402137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664bfeb346a75d63cf490c36285accd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b50738abd0e2c66d550319bf045a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca16d5eb603e56ce5c0add2801b2c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dde6a04c312160e7869653feff04f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5685c094355bdfc7491a2dffa9c87c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b3995797d778f4ea11de1ea42e02c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43955c5590998e29e21da51ed743a2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b3dd939ff8dcb026a4a182dc1dc14145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1c51ca7c2ffb3cb1f3284655a787b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9d6af2f87426a9827f005a6330236147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfc8ae116912c6922d2f29820ca381148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bf93b32bef70b15509114f9c96586149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757682bc9d6b6d3a28b490e1c2b7ad5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c1bb8f8dc80e4c04b9774f55a9ca5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36de9f889f575df9c2693c223060ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6d1d9b2c9974b5c4ae666ac02eceb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f662cfd5313e08eb12daf32e567398154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc45c7e624041dee0169ee59e9cca5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3994d56dcdcbdf1816d071f922b82dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f9e9b60e2826749bcbfe1d6218d1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7b8b0ba956fdad708eaa36baf63c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb211decd8161a989edfd18b492fad0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86193ed83fbfd5df885a8fa25c72150160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41862e30d46f1c0e3f895ef3da4f4cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e7196dac70d8a2500da37cde9824b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cf4332353f5f8f95157773b03fc0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa0fbe7f547d3127c98ab085ee802f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c164f4a995bd9fdccdb6e94fb71a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063841b1cf25c10777ad8b926990dff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41c5f4bc09e5e02b0831f241fa4503167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e28b8573a189a767bb31d76b64397168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c205c9bcd6d7522507878bca6b2b95d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060eeb4f9c8ccb2f860815e77f2b39d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5f747ed9ac540d1e9ddbdcab68f8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a923eabb53b3827b00190d206d226d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5c79936dd7f3b6fde35c26d19a9ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0fa055f86182c8a7c1b5f7ae8dee2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ceab930f0679718c6600a5cb9da9db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a0da43d78164fbc98ecb804039bbf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74681c8b3f3cad17767b0e27dbd51ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b8671da2a7023727b892cf9c6ace8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada660ddf623c7dedac68b41be9186d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c03e3c2e953cef02d39ab0badcf4e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b680a28c9b342f5dd238b7e11cd65bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fe8b3e7228a9bcb5e22af14a16b8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3113a756e18cf6ef6a22029a4f5394183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15850c74d801d28b99cf0efb6afd19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db863a800830bd234dd27a848600f08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f4fa6ad7f481e8907f9810ec671f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b144a7b86720bb27c45c5b7f33fb0f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d0451c197b0f9bc456346add4bf1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3deca111378dd21230db8af29ac3f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18592f01158c3dafa3cc274f6c45e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95187e2fe33802929693592c4cb726191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3358ed3cc40c6541a6d644aba2d14d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fedffa3b599ec14fd198865a79cae4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50028ee2d7b4d4b691c443dcce2d4c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6df2cfb361aeff443a374ec9290691195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b70ee72bdcb132b31fb893902f017e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74679fdfd56caf9dea34fb9e0101fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212960aa19393a877c01c9cc68b663a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0d464f9b33cf9659aaf6aa41dc2c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498de80fad9774aa4f345919f85e973a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc762118a9db29ffba793ff26a6715201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7804dcbb59f58b631937429102d9857202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e4367eaedeeea5731e1a62f995f9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea693a6d60cfd55e8dd0618e4eae0d2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808cd39e7ce9ada39226a62586d770e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab6f14441ba716b5a1d428da9221b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70240bbe02bf4e8b04210fc13b3a4110207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dce1ab3f110796a1b54d8e42860f50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a35b0400a28027a64d58cb00a1ba94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47854652820792a70bcf0369b9d25668210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f72f8244d7fea7012c3cb64b4c605211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6d85258ee6d63d2944599fa5cec81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d08e8b70ddacb7119a826bfc0fbc4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8d92cd9ad4e141832726a9a503d96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e77bbb12a70dca3a077f46b3a4cb73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e803967e510632763fd01ef291028216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550334fac4163eabca924591be6cb84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f41e230779c648a1170d85a6a0619c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc357c353f6c2d439278215cef72a9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d007cb45af39cdf63c7001e179ba5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed4b8c933980e31e644f14f8922802221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abc9ba029604784e10e1bd643ea542222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f41833434a8522e30981dd0a663c94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0715e6d3c623f315efd692f03ea4e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6900c94b436d18ec912da7cbdd3b0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b97b43691dee1eccf335b7835d0a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646434da2418c4c1fcab7ec748381c84227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70cf3b3690fdf3bcf4576ad1256b82228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb125d9c174b6d862bdea1440c42cd17229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb38db4197d6a359ccfd21448d14f9f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55782ee4e2c6b59a5f849eafcf1efef9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef8d1a4e17aae1c28508934b749380232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35361013df5c97466f1d783180c977b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3f9e109f6c64262ad23e5c6a97b28234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981f7857407d33d57cab0f147eb190d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f9b1e6a41516e2be6826eaf30d975236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874afbfda68c0c4b435455ba062e93db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d352df522d04b27b9300a1067e1967238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e112d1a0980fabc47dca76deb1b8b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31341c8ee4f0fe78833fb77e27c85922240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c88efd90b6309eb80b4385cf5256d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfc5a400820417d7f6de99b434c4f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40603463cf6b0d28428a9fa1665b2381243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866f6bf73ad1091dd4208c049c6a41d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5020361578bd20c069cc60a484bc812245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1dd10bccbba9f325b8ecc3532bb82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d6a56c54cb345b565183ddbb7eb44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22449b8dd19da4ce50a7deaeb5a9907e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b866455912c921da3c3bf39385586249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470d5f71b765363c4247107080277ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1e330482d93e8cadc3ba4d94fc5e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f983195e903f4c4ec95618d9eeac12252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8958fe248166cc4153ecd7b90c497b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f843b4519f0f94ae43acc3209f7616254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4249d02f883cf632b94653d0cf2135a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa0feedc2d478de9c5859a541221c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84974f645c13858b2c119ec3444768257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b67915c2672b3e0ad307b6342211b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1f03fe83a420f5a6df125377564c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656e31591c60f596367be4705d66b22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecab988fc29e2d7291a4232cca32132261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971a6fda772732c425354d82f9d58ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19b43b4c9196095688a96eba5ac861263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8058f500b3456a0468dd0255b03ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ff07b7ad49e4ac209672158b90c6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6dd0f8bd001ef24c909bdf9940bd7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b92c9d9f5a24ae0dac7f4c6e6cfa7d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306bcbfe7262c465b8a2d4ee7dc3dda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f34700d52891972dc30a286997e59b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a89c827a5daabfa27d6ed2b0ece36270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d90ef99ec32552457232320b5f71d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532937c5d2eb4b3a75902036777398d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26c44da933b2597150fbf494561a38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793480e29c6d61a06daa8c8746461ed9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bca6582af1db0c9c7b05fb9f31664275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabc83eae062ea0dd616f107ebe578a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7bb432809303cbad408923ac6048a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b3ea1ce1119aa59eead1b0964b874278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe481b1acbc96de4f35056b8084d8b66279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ee3c63d0b9ad4f42a1a02c7e9887c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be333252f65825d7ea8b193292ede6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e594de0f169b2b4c1b58a0a35c5490b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7519ad93679987a39b93e13659872a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0616b6eb5b401370dde0e2d0c6b57284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26465c16db53038824eca912f2a38bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2afa2efbceed9bdfa880b569f5fdf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8cdeb3c736d488ce7f0449b09e29a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c606578530c156b38741bfe296b4f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d75f7918b7092c2e424b33b9c81630289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5d4b8552094d9f300ba1fb6da5f17290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dba33f703c786889a1acc55e2e0ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ace3f25ed5937d48b9476ec404dc0d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c527e480acf181fc73d70d62c1179293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddef534aced78e369f3683a9f54dad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2795d54be43c753263e6c3343d73177295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543348ee1983cfa43429e4a69ee4543296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bd35663b7bdbf22e814dc5f3abccb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368eac111a4469e2c3870d51e5f2d47298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a11c1350d06e6c872d9ef67293945299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb50afa05fc58046c5d9dcecb32f99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d2d4807e2d30c9cdd601fddea03ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30f85a7484ae979bd66791fad714c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2ffc12d8df0b4c0dd0e79fb7d9d99303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d652316173b300a4c7a847649c17f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76596636b592bcf4d0512728c3e9d816305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e44406a1f3f5d7b2026ef32c9de5b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d46d2bb4257b7c81366c75011998b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86ddd6733e27882fafed617f5f787c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c63daca25e665dfb3fb8163c920885309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233438acb83a6dbaae0f4caef084421310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ef2c2012b0dd4b78e7b860630fd8e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c46f2a08fb288a1e73ccb933658307312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102aa57199c987878c004759ca8295d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1030832ddb1c31375b1a2a475ae0701314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428c9b95fd995d6c5dcb84ce0300e92315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fc8bc6b318c84c4343e0ded8cc024316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee331bf0a683c9cec10773c20f181d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54235dd171ce9b92f9ec023f06bbbe28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235d4064e9b695b19744b9dfdd94e25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dd5408dd76deead2adb4ad70af352320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2b66269fa0de147d80ec82b180ef7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56be790354d2d5aa14b1e36efa063c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d247994eb3d030ddd429fc15c4f774323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d139dc57d4d36a714fe481541b06290324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419c9eeb4984a0aeb352d5d9768dc8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5fabc64304d7419b0baa858f11644326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb65877600da99cd6f453af98869996327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b207bd1ba8953df44387c50aa9f3b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924c639df727d8e39d1a916f5cb9cf7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd60a11014dc98af80710ff66a5e35330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b47d59779dcd707edadea087d74f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966cef60e892fdb874eef31f4e47461332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50226e2cef807daa4aa7bd2547ea0a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec5bb29311bc12d02c93b1eca80392334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4291b90117b71633b682a4aad961b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831349c3b10489aeeab70fed7537aa9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64871015dc5c49e58f92166b8a0cd44e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879c2982e277bfc6d1ff02092811184338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54beae38582e6071107fd31f7f88a185339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14b567dd2fbde17384464778292977340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a4ce08fa9eedada2bbddbca15b262341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381431b3ed24e66adf60ed39ee405b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886598fb604296e3639232e03e55ed0a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376a354309f64955235a887f5e5420c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b202f64c835e3efbcd3c92f6ac82c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b7933f55228bb9266a161802bf31d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6436b28f1dd3b77c78f79a1028f7d91347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fafa1486c497c4820a94fcbec58386348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8663ad3225d37b1666fccb90a9d960349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7cea46160d5422cc5c01d8ee88b72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6498b0f9b032159218901104ff00e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af0df3d9245440e6dd6480e7250aec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2caf1cde167b881ff158461cf6838353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c0fabbeeb0aac331d941623a923c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347d30cb9f40d124a37ab63ed6920a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522fa8f0e48a4a21060048519a9e743356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403fee65ee74066428501a19aae5b2c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa3a1a60d0315236899db9d602e76a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91359250434baed9495b3697c3cc22c3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5152aa0ee7ece66e1661af09e2140b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6ebabba6c5d68afa209abfe5c1c4f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348f9decd434b081097cf0d228c96f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d2dc8f421882f174b22a8ada6c52f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ea22210f2c0b31f87b4ccf2cc4741364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a5854c4b54b279d9a1e118673ac8a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05748df78210abde1c1c6aebebcd6df5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09d81d50c3a158e61b7275a5cc6667367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5bd862ce3bc8b7064735330ab0e07368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbe6bddc67aa824eddceb850213a73369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1191de984fb170864dd2588db3a97b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd09284268f78618619ccfe99e79054371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d9438b689362b706548b32de94bd3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908a90cf40f2ba6119a1df7276e8fde373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0b4edd0706430a926c87aeab07d49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b53008e8f2a9688dc57a86ab492a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be3461f7ce9fefbee2b345ca781e19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038c2615b0768718f30a545f5bfafff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b17d9cefabbaad4648a04057cf563378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04323bdc4938781919927725bdca0596379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c12834d333458ec2c1a922298e3041380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8a70e4ac80425e6e4fd34da05fb8a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c700012748c0f0a9daedb9b902a93ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadea05f53da11c20f184d26a08d6e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90df06358056cc8b24e3f2eadfb7e63384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db8b544dff82b2f11a916f6ba8497f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab90d536214dcc08296def546f14de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0ecd6dd3a5afd9109f64859cc563a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5480118c58b41f110e762ae03d01faf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e7815c22492461d35174bcb247ec5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300c89f9284a32740d9f277d82f9101390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392b0b71314bf851fd8cc09daf898bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebd0ccdd3cbe44cc34a8ffbca23f2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72e32888839ff81267a1faa21a2e12393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782720eaee73fdaf433596ae27318ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208806d19850d515f38d888df082588395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70aad5a0c16373a933135d2b39d52f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd39d9945a50ca5d58b4814793440e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b146a248f912ab8cbc5dc57020e8281398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16d29ca57c167f9c09823c1ec01d08399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d303889e0f50dff587d7589e1854b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29d3e2eae589845b35d38291560482401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687465d96aae90444fab1b2e2b7031a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ae5cd88772e31861a7f2335796c45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a686ba13c2a5e1f0671f380be9a4fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dbd93380beab653ff7b1416094db3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ad7116c71ad3426c2f95e556ce2c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff69dad46c4b6dc8fb9b50374b0b21407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3679cf6dff73f9a5c75517395e72f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbe1af979a5a5c714ccbdaa7dd9801409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a5dac95ce0813ea180dca8a845b60410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6a76fdd3af90b5a6956d9fa4daeff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be283058ad3d2bf10d38c3cf386bfb3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43f78515e8a776dcb03cfcdf6ef4ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb1b93330ede1c6cae5dba404dd83e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440aec64bb49e1d9b9e1fd92e6887aa3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce75eb6d18a97c33d152a2a0fb61a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912bf6852a591ec33ef214b56cf7d6d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d95c8b9846180f52faf8996c3931d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e720a987e11ffb7e0dd7a8d8e0bcb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d6b0472566b94e1d2bd70fc3e7610420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fee67da636ee4b1b8f8b525e2312b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880df05d9965a32e781a7cf4cd20956422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f255b7b7702b0d4adc074d593d11f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5681db9efdd4533efe59f183ac6bfc0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bc677cceae0bec95c0f561600a678425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11718117881791068c6d0044ef3ca0ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa54faa48e14b147cb593345447f79427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f687371efd8196279f07d5b5921622428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968b18ae16add7a937c784168af2ce8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7385790238167d2a935c3e30dbba27c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fdbded202e9b0eaecd6b04feb613f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e84735450f9e5eeca7fe4a74599ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00627f04c8be4c8f125b2d9de04afe6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383965d3728f38a3f81fc5d6c56dd73434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccddffbe26f835153971b5f3b151df0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce904d9e5694c7c03a579b57a01264b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498389c394d42521d9a7aeae2123de71437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e934c5d0ed87656bfeb09b78b26603a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049585f367260320faa6b467393fa26439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544233e2d82b3f74f543e2ea4a6046c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5608d79bc6c19ee307df5a0425388441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a3d7d151bf0563249c5040c8cc8e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace27876a310e796a71f57fe40214f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be0f05ea0279b3b9b99ec1c1321955444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443b0d34fae3aecb8d24ebb720519ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258b67159792fcc3a8053c0e312af7b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6c03cd7ebe167b03e1b89b3c7e208447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e0cfbdedcdb673775610e12df3e14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3245d70269db251950f8299b94c548e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2dc77c70f962690026c14e512c228450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6a38a783c0780f271eaca1c5fc08e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c97e540b65aad5391ba6120e6d61c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a0c427af983fff060c927254aa77f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e541eeaf7943f780375fda686deb84454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f981dfd35d0f717ec9dd8b1ae075a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b0fd0a0d69ce5ace6de3f68d0f3be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb166195cfda3cd3daf6ca14cfc3605457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f3b5db952b08c6518a0619ff47d0c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd58af3ffa9e358c1971e5a9792a02459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31db77cb23f50ab44879f773658bb7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb1f460ec72ea7c631ee20650e0c44461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4a7e31bfbd1e76c4c3b725da6ee33462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00010662cacb2adee5f0f8c3763168c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26410ea0aa30f4c5c3a829d39cc9373e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2871b808d8a4c2b9982561259e4547d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ef5ff55572c218acf792edf52dbff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec53e0bc10766e0656da10fa937674b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b8d2e94e4f6fc9b12d1cbfca847c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215163becea455ea675fce2bdb166e80469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a38cee525e419413da4faa87cfa7a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4740035f3a8a794000c984e58d52acc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca3bda03ff0b43f7343112d17bb74e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd55caedbb6993cb9834e70ed1505f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c826205f87b251b4578014d911dcf4d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c089a6efbc2ae938dcc6b5828b0b0a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae53bd9118391e3808832f6e479c21a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c96420239116175e50106a8a2ff11477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47723f06e2a3ce236386753ec239a0d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02faf9f27f32fd9819b18f886e581101479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b3b60af9b9373b92a865f018d30fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d30fbdad0a0e899aea1574d41cd239481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7388a3e7433608dd2eba5ed69a6d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57a4c7221924fcab597b2cfa1725fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33602281500c6c49d78a80c4436fc460484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ba263d89a1421737d33165bc28a09485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556342ad6366793c06261ad21b154fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36426cf13fd83a69a64c1393bf3bd8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d12a9349174435e9937ad535aab69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570362db0582913ec3f5eed9013444d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf243dfdbb8a31e012594fd6fdbdd740490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b6a58a82a22192af0dba1789ba7fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529a12371931d10cbf2c741b348e7a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c57fcd94fcd83de95c79b801cd3246493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269a8012839cb5fe1458d6d4d845abe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d890dd05f84c3581db3e9442c156c5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798654ccac5e37298aac9cbb79eed94c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7b7507abe7f50791f030ee7e52820497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d60d828168ff8d7eae8d4c729dc0f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efb43c3f19ee51572fd678f360557d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2b0e5de573c59e67c1c94f4039491500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f578fed6802bd14b5804212c4cc2db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a222634c7ece8b784504892e1fe914c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ecb704d3919c0ee00a8ac0a806bdc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781544174603163ac8eeed1dac010e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447d77f1f6e5bf8e623a672ef3a7de1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de740bb78338a9fce8445efca74e10506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e354e313f72eb3eab93618bc543699507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6989f4ad4ab781c59a20411f830ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab18576556d60ff14374d9772d9ab75509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048848013bdfcf9e4df5eca311eb998510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bc05a74c713fcab7380d7f0c9e26a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22592d59615270fafbc15015f0e0b904512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebca07fa427f5d7d68b536d476d918513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ff57b3e689edd9411f7354ab0e816514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec65219f12967cfcdb9d5cccfd9899c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352062a4ca3c8b13d756ec37ccd9e47516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d68105953016cd1cec7db77114c9af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936afa8546628d4fbe523d230e72c9c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93bbdc44a3910e3af4ae51e8cbf361519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444f95a3e26397ece13c2f758f1c85f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270772afbd109ca4f9ffec70b8ff35c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa8a726bf4e04460dd78e3c115fced522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876281fa8a64a440474f78428071a33523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f240453b38db7488688febf77d1433e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b8f1e5d9f157cac72baecd5ce44d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eea52ae982d57a99dc69e1a406b8bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49afc977945589dfc171547a7845ff2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b696848f1ee07a4cb39323965a58d6b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180dccb2f494463f435d7f5d5b53722529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b2040f539a4f014a7e232701f088b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aae2cff1cf938ca67955a1e7b209e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3b670aa09270d8208c4dfa2df0c46532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1980761db9101ae8ea83a3994829439533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0db47224fb7eb130cb4f47dcab72e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46158931d3129c95fd39206e3288e80c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76760644889ebc55b52adc937844ae9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec33084bef98a0f79ca0e7cdb06dd3d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c6b19732258ee1d698d43d709e4ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bf442b723cc80966018ab16ad3bfa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba903cf19eac6056fa7834d5714229540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80928cb08ae113b92b0391af4a0f81541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b9c7c10495ede853a368bc7d0339f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8952a2722a67782ba1fd5c1bcf20a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b60b1c4301ccb03a86fd85d7282d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27345d3a6c1aa0893accd863b92af316545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843e15df12c1f503bd9ec6d4da4a654546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820cfbb5d4bdf324eba8e929766b15f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9cf9f6317372de9a85d357db50966548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0338f9f3704a9be5858180e0f1d6529549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfab7773c9eec3ebeb8e3d23b0571f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506b76ec26491664b933b92c6275103551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0432d95a4ea7e027c583c1aee045ad1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285af7340a405c26f011c0e08c136d8f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03533b653c3b3cfa07c600d95001153c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb22528f8f80b70456a734c1f28d4a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3967061581af00d743546754bbe36e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd166e7110148a90b556a79ff8a0188557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9c7284bdca983d4d32b09316a3b48558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d33a3baccdbea1e97ae2766226f8f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda57edd9d75d190d44b35220233f2a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06e4b02b61eda5b232c24873f59547561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c5f1bcf540629c78834ac607a0c6d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f53c07ce7ce1158a7adea81604f870563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f63be2e79ed5a76e651631a576c990564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b36d7e72440e4e17bfcc403d75f713565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6457b9c41ee67ff70eb82076f203d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2eb62f1dfa3af4b2ce6e7bdf30e7c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fb1257814ddcbd295549141bd3ed9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36d61bbc88ffdc81630903fb41e6b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d910685735b0869afbf781ef6ad8c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafac78ee05ccd0600678c35e56e036571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1109db0b243a49c700577de1dea50ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d5ca3859b451c7052150a8f7dd539573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2059c8d1461491c3da2d4431f2f969574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5de26b4d99d6e7cbf7d22508d1711575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdca76370b1d4cb4431721308fa5bcc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf587dc496351adc8d47b5e12b51fb7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebb54262d074971f25e57eceb0f741578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811417ac2e86e592456a605618d921ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124289ef371cc518b6de41257d974a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcec274e31160edfce1249971a96d9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085f267011f824cbdae3613889908f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0d422561ec04e99e1c487a024eeac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86436910b8776f29baa42b7435024dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b9a20aa60791d1e522fedf40bafc9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea44cfbe6f9148d73c5893f0f880891586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009eb5d7e260a301f47d04dec5313d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b888e858a36b897a06cf66ef9065dc7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79347aaaaab411d314635ea8d16d496589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae8dc35460dd4ebc23227eb03c67c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d59af5f81fa580fb7ae8b07ad162a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d9809ef39cf2b1a511c97c8826158592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a37b5ea326dfdac9ae045345d7aa5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac6185ee81f2677edbeda17b3d753f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068dba458996f522a5f0711f263059a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af19debcf74f78570b31cc3426013cb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec177dde8c0861a2fd4e41581431322597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcc809e4117eb48204e0156a3fa0fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73a4f8a0087362253315eb267fdec9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacdb39b5b12bf191c79f345e310e24600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2899213521e6787cd1915bfd8bc09ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0c84d65b9811ac1a373930eac0b06602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdb8eb9f47eaeeab4ff2086d881f6c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f1b866717a16c943e6b7177bd39d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e0bc2aa554763a795f0dd386ff96b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb14aa67f58fa35484fb7c991cf6b27606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d11eeb62526d10f213c1cd8aa39d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048185841052fd2956243e4feb8ddf75608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e9b4f28a506e83c9245ce377618fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69022198bf3959eade9ffc372f6038b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faccaafb342a1c3999e33abfb6a0572611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fb8c4a58c0b0e5fab108c67d9484d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4222ccc460fb81dddc9046cfbd9ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68922902260085109ae1c2c0e4eba78e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270a94d23afa25f54a3c5b70c3b7cf6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba013e43d000926cb415245e74447ce5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2b7dad78d9987a8ffcc9be41db93e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a76cac56561311389a1a3d4e9df3f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72300ff8201fe3eebea92af6432f3bd8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e6b3ba03d9223f56b66af09a9d11a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f69a617db590af724425424c8009e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e7884fe70a5e2b995f6272b3d432f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66022c817851ca2a27a10c4645dad1e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dad9ba5efee75b417c20fcc394c9ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566cc8dd4053f02b4831da1abd4a146625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c321ddb9143a68a0b0a56280adb7df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb39a092ca0accba5121c768a4c6afa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc812c34f31ab412f4c1afc30bb08dbe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e58637c8eba7eaf09a7740f95fa04629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5caa97d215896783c70b7e9d7c08c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd61170b91047a9c880cb9914f62340631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756cac1bd6563b37b72ed4800aedd16632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02250fa38e9cbe6ed1c9c2adb6376c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fea8e585aa5835a681b6a5ec85681634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120080264f7e8fd28c98df67edc5cd83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccb05bb217d9e2219d4f1c2e8cffa2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030edd1bf075c67daeb5412054bd0519637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640c7049df0c2091b8accbb75aefc21638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b29261c5b3ac4d07acccbb1f7b511a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570151bd4fd62e0bdf07a41fab0092c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8ef65ae0024c6cff3f8eb7b93978c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563f10359bcc50cf20e43d2e378aac3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb64eef5c78772405309410e90b7268643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3eb1504109d0b758088156d81659b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d1a9aefdff4dc231399bc49236a44645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31515d4578bc0b3bfff99a1bacc8ca75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4451de15c689db70332fab2b6d6f2e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe05ba958c6f1b4d15fd259f2eba3d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d322aee551a3ae18d395a064c85213649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97522df62145490c36737ef16277e585650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaacb3e58e4ad879bc66dc316cb2fb8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220ce2f8008720d69f35793e794642f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a254daad677573a72dfd416d429c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9b46efdf1f8841eb9addee2777048654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c3e1c7cc0f5f9ec111e50a4938894655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a9bda0d17f7b65e237ef1640896d1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223679f2e65b51cd2fb2e745d6b6460657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8cd53b056fe0458603a3f3471065d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e2bd1690e184a0efa31c45a7c2fd5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ef293cdd1e44f4bb8d7a1120149a1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae4061418642af006aea4371e73cfd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcfd7d748da02252faf0c1cb6564bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ff64bc609f242e5510abdb44e0579663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadb44fff80e73d3ead01d01a110fb4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11bba2ad287c1d2ed5a52d6acb7a26665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb63b899dc99799ffd5bd02085c4a41666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf864b373265cbf41557ab355fff0764667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5b8aacf3fedc0221a351c7f454d3e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ddea86887c7675641318a4275c5dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ffef989daf8e32eeb035d94c2d3a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e306968ddab95487554f3b6a579b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c12a43a7f4ead53f0b5829eba35465672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09089c555877d0bd4826013e71c719a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01df4608572ae3e14a5a55f679c927674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f547517cd50aeedeb0c9648473880675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c954be36c710feb9e578468f50bbdaf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5aca88bd04e1fbded9d7e94afc7225677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca64ad9a8d343032497698bb7ed44a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b56630f5a54b936163ca1cb366d399679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa31a22d76c0f94f4d91cd02258ef0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189017988fc2e7cb4015d2999d5828e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9cb96571fe3a5229dd1fd1755c981682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76802dc453f2923ca70f5679e202eca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2884280ce01c640009ac9e798fb90684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7004b593af4cb5366d5f48d0c210c66685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5255f6e93d7178d68b0bfe094de370686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4ceb135474d2bbd65a5b09d22345d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90338a8024b5ccf12e6a42d8dc82d483688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099eeeee8ca286f9a48d5b08eb9adcb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4a7c33d89177ace0e82e1ddafd9cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d0b60d4ab728d8f0a8ae478761980691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e54f67fbf93b1869b39336083dc3e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c84decfe191339c82ded5713e48891693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e36052a697a4232f9297b9e669f44694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2a3384dbbbed384898e8719f3e3cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef141105cc3d24e47a89cd644d37ad28696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976b3f064daf89fbd43767b5ab7cdf3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43033c5319efb68c5e159f11f1d4cc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69d13200abc2b77fecbf012a60423f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47eb3586a44a6a82ebdf2bb9f5f247700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ae15c460d7613bc1c6d4c0aa014db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf022938899f1c13e7dc4d33e5b259f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e47ded043ff9f6e3aa360a83588137703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f953c4df678823efd8e7725e6fb236704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8de1b798980b64bbc8cb416c1c6061705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cace5ca871af2112f63719513bfbf3a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80195084ec9b96f7846245e1040fb590707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761bb6c4a1f512a1473ae35835dd1f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c90f22cc9f391bb9a5bbf029ad1ff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab40b975917d6cad3e745526643073710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5bdfbf7d588b00a74641ce89e27b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16abaee8e7fedf433888d72dcd884a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f870adbc7fc55ba59ef43487ee849f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2816dae5263fd5efe2b3474e0eff6f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e05c5d1b877ca1e132154f13beffc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933931c6f9be2b8c542b17ccc3af8e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1c691fc5fb15cfe8717f1d226f7b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f035f7b07015decf4ea2385689e403718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8faa88daf7fe2271eed82ea8a4998719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32927c622c9525768762eb92b6457f18720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a7ebe98987209d2ed88499abed420721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ac6131904f5c7d94ec0af757a6485722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c4c01f2412983e8e2edd5d1d6184d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a46994f1613d37bcdebcfa84d63211724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ab1c4d04c92dd292caa9baf27919d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10a77620097ba103754fbae287193f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e908f16d6b1b8ebc0042b89a89f0ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a060718a7f617fbef9d67374ebbd79728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3487ea1f3566872afcfe98ce1569399729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9a5ac5a159fc2ae2b3d01cdbac056730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cad36966a37a2207ec042aa0757e4c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf00c3da34d4614b9ccb28255ec665e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3255992314951c14d657e9373f6644733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e2ea32b82b00a4c6609b7ec408660734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbaaa60d68dd709e1b3f589cc0e0ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd575c47a7c26e69b16b17fe25adae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c16c8c6c1e0176a4f640dce0cffb5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128fd8a15ddbfdbf0dd5d5b225f34d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe0b5918f0e2023340e8a3f9e6c1f8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2614bac8b722ab1e7f56a9487430547740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af68293b52f9b2b80e3bbc4ce18d1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93575d791c8562d4138ee87db70db95742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be567224ccffd2664d3c46601f24423743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c39ee93c63c1516987d4b774b824e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a9a112d23bd83848ab6601cc5c647745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa851a0da9a305c32b3c97d70a80bd8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71bf8139b55b50859c3d1b18ab96be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bce9343e0a22e9c12f16558c80cd4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663eb6ee653a4dece3cd2ac7400a772749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d680e613d01ae602537f959d89fdf9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08363dfbd59f40f4a456e3dddaafd6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf41f1ac1989eee8c23da5dabc4e14752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289d3c0bd7e1142b93b0e2441bb6c1a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7e1a1c46577be16cf6bb3401642dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368532a53bc4d8eca302c539803bc1b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebc40033fcc258c790b4f8d7bdb5af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71afd9dd7a4f03b28fb4bab2cf8fb3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35329b2b23b61331218294e14409d1de758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a52f85f67d5fb7e9ab0d903e33f8c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd41d365257bb930d66d59b454a52d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf479f8034ca1d61658e010aa8229bfe761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8234073a1cb49633bda29d840a013762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b521e6559655694c497f615a79f479763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24666577f3c9adaf9dfb4d0802a26b2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731af8c1c36887e121f62a9799fa25a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492e98bd44cdc2d240734784917602e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c776d51f7f893416bb1813e1058338767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86176d80765a0d42b1d3cded086f9084768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868245035e500327cf0797627ded9a6f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcf34d17f20779e9f5542bcd4e3165770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbae3ae907bc91ba8c87aa1f0168e8d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518c349f11a6805087ae68e61145b8f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38512e9749137a87d2e085f5b78a739773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c781c5122dea8adcd5583a485bd366774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67578573c72ab7956f05e6b4764cc37775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f7d3c0d279ea36edfa2ee55b8b81d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5323527123c442327b9b5cbcba872777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00124a424c1982a32c4fbfa5c309297a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e869c585e85946b4519abbf56170839779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dbeae46a19cbc955e950c39860690780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326b7257ebf93c75cc670ea2af62125781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e109f4a27568899483e58c84ce2f245782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5860a7f73f745c0bdf2e03a174d6e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40d68fe2d6ccf42a1e7c1ba546e6f2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547a6363544b85c97a30465d6220291785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21d8ec0ba7fb66fa987fc3680f3af0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1c649f90d48ac26105ce4a99a1895787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92674b1928f69abc327995ded672877d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db3479725f133726d430dbfbecc1b6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfd135ec17677203675180f77c589a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9ffd35f24f5df5e19dcbbdac4d8d4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb10b3bb138866ffb414571ce50c06792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670ea9f3190277ce576dc041f73fdef793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c715713f9ade535542307be65cdf7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971ebd0ff68370729990acc859a1e18795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb9c60935b445b0127804bb6d56e31796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9e87c0611d30f854c9fb3e5be1481797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fe78532d45c986686c2363c203f61798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b97691b27bdeeabed451656a7f10b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704e9845208d44e57ae80b4698b2767800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b1e8b946c4ac81e765b822f6ffe66801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108a8682cc7ec7f0b1cb652bf3badb6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43062de0e87acf79cc43d815e41dd935803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b382f64c3025b3743b1bd0ce0a515c5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb593a4737313e3f1577735d139385c4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cbf178d13919faefe8014675f3c3c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283871d190f663b418dbceb63e31899807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efccd7344b44a9598a7d288e65717d5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de599783ac14ade4725766240047cc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e61725cca51959540a01c06a1b6903810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd7b2cc807065b82c199bfcfba1418811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d694d5622e34d7dba9017de20c72b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541d8ea84fb3d45c072e63908de04a4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce54e99f26cfa81431db49a818dcf2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e15a8ff4e6ab219c28f8b36a636654815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca460ee969d71830058f5865012b62a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdfc8ac7d21ffd5135a959cc34fded817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfdc6a2159ef9c17b7f4b13e83dc9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16a887591e26d34283e021007bf4952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715aec33076a449df8edf9ea9671ee13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a382d5638b18d09460b7c2574d4e514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce19b6423dd15e8a875e3eac33eb215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848696646c5e25be42648dc691df78876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77770849cbcc9550e7afd502bb4a9b8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48471e88194d37ad284be74332d3484e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58476333dcec29116a1e2ac758d49d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e3aba0b9c61f5b375862730b4a1e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf83df2b16a44e1aa408a6d233d404611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1cd269254ddad3148f7327a5e6f2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f077e175ed3fba97299b03a7a11b6dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d5e3862f935e1c05442b5104c012d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47895e5b5c134ab3e9803dfa2ea65af115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4954041d3fe11bc33a0b24ca15ae016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a66a5b370c89f8bf402bf7aedefe017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b291c66e3680c3fe994846ff27a17a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7b29fc757eb61002bc901d14a3d7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe035b9a303f662df58137110b239c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c59186aeaebb4b6185a1a482f946521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1227f6cd818c3c3a8b16b3daaed6ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7284ddf8e9d932608d5dd00b39bcc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f646384a47acb6c3342281a19c50a3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ed29be327081d9bbf2e5cdfc9542d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cc8c056baacda0eb9b967a411616826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e52f9149de328e98e8bd4200d983727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78161def0610f42a31a6e8696c4aa20628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951d0e831b1ef392ae053ed4e3449cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa1c87db7eda191801d322978f70af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63770c4630f6613963a02e127208fe0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81198bd9f20d98ea31ccf73e151c17032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4e4c4d930d960b4c1c7a38ecd617e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a3a78fc1848063400fb21bde5e41d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd21c9256981d45721d08c300ff6ade35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca160904063d1b33ce8d041ca8c02e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365a6f4eacf41ca1a904153a5e8932037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ac177d1618972436627778d53056138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57f1e29478aa452edd7df88a0dee5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72183080d2de67147c22b87466a39bb340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564ea83dae1dc8ef9ec4d4d2629e9a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7832c3068e4a5573ed8c70c38c0f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1680e3ec48c1bdf6eb2f1da10ff3b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26241f4d99362f4e5a328705a891ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e653081a8f672b370f10a163ba0f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bfa1cfdd75684c1e0ed8db18eb76746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538e63cf6d8af911717db68b259e42247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2fa18ea45a705ebe39008d6be29c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad13013366df4aaf7e9f8007c5c15449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018164e0ac4334b2195f6a44bc89d5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a6b09d3836533ab2d51066ebad93651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5311ab7aeb789ebc13dbcb49c9b24952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cc55bcfa513e153fdeb344b53251d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee98ff33a88ea266af33d1ef1f863454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726c329a7d658eafd149cd3f4df7a9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b1c298690ce15b5071c741fcb91af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13018f2df38c4f3f62918d20888c756157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a514a660c3d57a814df657752e4823958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01483da2bce06950b0b939f3555732fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bff151887064ab5e29af179efb55c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497d949bcae10c25060eae4c6de6c9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119c83fb605989023b3729d7be22f3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e54f3871642ac862b12ee0edb9c4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b6896d7aef23a8221642654306d1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24e78cb44e9d8b3e9ccb90918d390365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc23ac88e563c2520ba25038366e5f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364afd7d148e7fa9474708c03c219e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1af211d02721f5e524d4435c25baa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c1d87c9e04927561bf3e4811843fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286428b54eb7068f5bcdfd418e139fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d8a6faced250267edc51f2f64fee671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd63601d8647d2e777c4c40ce2133972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa139f1028a34a75fdcff047e9882373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ebb2217c2366779738ccc5b997edd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607cdfd604cf30fee64a2dcabf5ab8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6428d8bd4009cdd0b0350bde1bd4c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c691db64415df7c3e7c74045d5909577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d07bc761edea19812f744aadbc95ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb665fd93612ed2fb838546690fae679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14166dcad9671f10083aa498918923480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38bcfffcab4ec7d6374b48169c08fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba89220ec242de4bcc059ecce2fd3282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b90fd89d8e6d852d41318bd0d671783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbba7a32e779a71ed369a043afd50c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498a62fb593eb70c59cae84ebfde54d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b108ef22c73d46e903e869354c602086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a01abd93c06801e8fd834ce3ad23fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c67ace621ecd27b43bb9b3bf44a8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f83d4774b359a5c5ec5b5f339d8f7089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202aea0b1664b8b5d462affcc3c787890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13d316a907d1c3631b0e8b76d9c89691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f2888f4384f21ce7a56bb1cbb5e8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ee53c2190eb50fe0322ab284722ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed476ab0513346ce04b0355675eab41994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794f343c88b3e31349702bd1d4209b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86ce5c193db3b7a1fee8fef6beef4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b87b8fb8a54b9104f88c40fa3c82a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644dfdd9fe501218f6e94e425c2276e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6a0298aa7486fc530a0af4975760899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dbd3dedd85f50ba61e159b081b357100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6eb1e8c558257f446d08b4f6895ff7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351761de2da40a5ba92a77c168b88d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b7b75a60f71ef8f19b564030c182b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580aaec433182e225447bc4f17de26b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d15a751c6d9ba4aacea177d6cde42f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc62178c37fb9f3080f5d9e7c17ebc9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28933de3ceda6648d89637c6448c031b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407b32724ca58e5a4c63712fabea3ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738691499da4f3e9c21418930a79c168109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f49333691f72da4f32122f541f50b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a961e5adaad0c8357f69e67f7f811e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068b9dad2a6e5b9a9e6548e73753469112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9c847b60e95653f3bace579674ebc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef887fcaa8d851a85a6f6a9954bf806114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37b9d6c38e49cb4fdc62dc03ec1278115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f86c35903c07fb8a61a68313d7dc8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b8db7dae6980a0582e117af62c354117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f053b7c2980b10071309b436c5cf035118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95265152fe838339baf984380a5aae04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c3f253f20fb25462fcc1b1cc59b4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf59f1466742764d3f1006b9c0a657121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c65bb6943382e8991c61d83711769122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60faa2ff81d8c3e03a141f323fd8a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31398de200c941fecf8ebb7548bdf47f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ee7355fcead2876261548493f71f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ada0c589aac851fde34867001cd72126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e41d56a68bab1c36f511fadc5ebd32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31758b1f79e0d0d0298a2cffe4259f0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a031704e7f5ec23c1ffada9ff45012129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b03c9aaba6ce294796d3fd9300062130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c363e67f8e452bab6808f245a82d87e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4c6bb8842d80ef3e2e6ef865d1ed0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f406b9e59d1d95989dbcf67a197e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a55f35088ceecdf333a8db2d2f701c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e78d522ee8ab7cafe4f8515a5e5f2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b644612ad99daba72bd7434f67178136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243573827e653e43aa5091ae010e4e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf75490a7a89c66f64a14261160fc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8621ec6b30272bb68b546310dd35fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cda1ca37a40ea9cfc57cfe1017ffe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb4a9bd98baa5ff442304674ddfc38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d512c271d474e9c1e5bc4fbecd6426f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebaf1377250f248016300289ea6093c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd734aad250f5869cefab717f89bf0e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9657dc96fa760c7dd0936af40189b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95eebd7a07b0d9f5a7a44d6c44dabd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a44279c73002b4076bfcbf6418a369147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9be8c661a3ef904557d528b2f064a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855bba3752d90f0bfa7c4712b4c63ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03125572e40bd81df87bf9eb39e88448150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff177045ac6790f950ef6e764177ba9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955189447349c1609f01a0dacda5b9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db894fdd8d9e0676da1409780841c870153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c827d7d7245d4a85a6934452bb2ba5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fe34d1c475f67d0b10c830437fb45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0eb2389d59f5200503562e07f1566e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef794ae36f6c6944f094b27b4c7e6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562eb3f87d6ff08041947d6fcced2fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d77f7dc87df08f091370de645faaf0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf601bdc9c11dee316538e4a185783160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1da53f25dbd6f11138967c7f7b848161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c487444803dcc2a7a6a9bddff77e262162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94249edaa9ee25412e56ee4a0cc840b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4d9e5be58eb07be31bb10044c6618164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7112664e8254179a2f04a6aecb15f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec80550a174ac2674651ba16f899ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b4e76a74273fe9eaa5311269ae5f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3a8f0265c40dc12a4013519e727bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949cde4e44b386a6405c7413d7dd700169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de03b51b316e86ae66bdd77d473f25170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbca34b771d911e082f5d3c46b47d71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d104e75bd9f52c13c83cdd6b7b192172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187995af7ed49dc98d16fb98c2ad09f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ceb74b5e4310a44921fb83c51d9af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866059ae27d590dace589549965c9e7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ad4224156d4ab800d8448bcd67e4c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3937469976a1f1a1e110a7c5c5a05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c72537e83c8468e6bad9c91a2106ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66704c8dc7be3cbe685be54df2446eea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d41ba6fb0206eccfaebeb1ae4152c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175720a30e0a60c24467fc2a7c8ccad0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc3f44037eeeb894b5e10ba22281a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92e3b3e44ba84e9e440adc100a6951183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81302d15560d504b2e125ab0bf2b00fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c2ef702e9bfbea6b4ec47a91285e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12ca12853583b1afa44bf3baea86a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435b5ce73c5ceca96bf902208003faa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9c4d6a3ceeebf06d4c7d304bbc545188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a1561bb5bd02e6c1163feb4fe3ced189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f0f32001d171c72c71996043aef5a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979edea0ad070bacd9a65193d2750d20191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad564c928df6ef3657e7bfb065b9a19192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a10fdd7977fb104dd819a807fd06b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3bbad6de66ba77e167b55f83262ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894fe87afdc65750550b71f78da0380195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e631da52822f8d61275e1521013be04196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126be5e0def123b538fde531f8013ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e092c4d0c7efe0b95e166d418636256198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bede0e7d6de3d14f3072812b00fc84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959ec7a28cab93ee0bb9832f3b5081f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b99a7188d94c3fe72081eac649485201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b1b8df0fa763bd535eedfb3f5a320202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479655a84e9f9bcb06afa6c1d286a82b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b93569162d3affb3f686228ed1a44204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf9feb0cd37934514ee44e0c0c4753205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507a08e1160ecdbdbe04834c3109232206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159eac504022217933dba3946ddb24c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392bf02b21b786e3eac157328924ba2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bad7b7cbb6fb7eef77d38678c3c01c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f461583fb2eb83f5adf305426e5248f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc7c660ce1ad83981cdd32f5176ce0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f682e4a226bfe3842a02dd9c1438de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636810fd45005055bf05eb414f4bbcb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80251b2e3facb8eeb8404f30ef0c98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb72fd0f4ab7baec1295f17bcda0c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd12678f7c35fabe00bb15c1ea7801216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25af949cefd58bb45f52fa070191ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cb5eae61129e434f76acd78f75f4d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a646acbe0162eae9f3529372ecda7cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1543de84a3ca3e9b2a56208d6d521220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccf5bcf62f03e8c81549ff20ed1a21221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a905833f47e9a4a4094c943ef3b46e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287761b6d32b2b11149edddea909ebc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3480fedf9915274366adc56d4cc3731224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a176ae0aee56790e2571b9e3b5209e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f1525e1f4665b9581e1b7494ad9b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa23dd5178fbeb644ebb1a53b9c0f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec47ed2258efa64d92feb155893120b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d09b0ca1fb3315320d8e4b02c1952229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba44360d19b9349d2cebd58a549d4f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5afc5ee4e9794eee0ebf28631540ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f30bad0584719bf149795d1d25c289232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab52e610d57fc03cceff07d06d7e2c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53589dba7cc119e664a1ab59deb07a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50525dc1a7efaea6fff1b774b5555f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752639901cc9e69770c859f5fdb674f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fde1f0a57e3fbfcbb1ea91a4446a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cbce84d980a9bd0caa3710e9aa07e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c1397478b675298f47c593a2ee977239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ceb4417508706878b6fdd6aee44d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376672088276a9311350240d590a53d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b85691b44bf37dfd12bb2100aa6e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f5dd3c73f41f8c5c5ed80dc20fed3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d195c5885a4d9967c41325e3416a04c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffa86e7ec7976c4999b7f092c99a4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a78a1befd321e411d893f646b923f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c27ac43cf3453153fa05287b050066247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261239e96205d718714c67d00d735e0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6edf313d703ce48cde47307ea7933249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63114fda6c16aef95758afb4f1a29359250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f82315cffffbcbce8d84761fb5eb3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b66f2c883f89d4b4cdb76d33e94c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf147bfe9c714b15c0fb01e177a006a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d09ee60b401abc7ae4e9195e66f1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfffe817fa91518f7a6adbbeed0d739255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6f037823f546ebba0522bad9b9c52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837959f274fb8ca85cfa29032398f9d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2392136db60098eb966a58795b816d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538ae598eee9ee1ad181a69d85bfcd6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618620caadebc9ccff6ef9ecd2a6a23e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e4387edf5b212d821a253dfa7e47d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cb6ef1c6f75b9a452b214318aea01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643877cbb0f4d5122a898d601d0dacb0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80869e75b43b02783c5326222087af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82750dfef314354313929b668966c98c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9faa47c56970c6b55721ef510f1dd0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504ed025f28ac39289fbe6a3ab4e2ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a92ee95f1682731c8106a2c44f485268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e86799b157388b0eab142c170d477269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a1e8558dac4e45b92e749f3c27d6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955e4fe59b41635e4fe4ca21b64f39d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c860c88c6fa10b83a860947a19c9163272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b036137df27a250c7b2abeec98a035273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38eb053613e88d61561ca76c514e2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3d776c7d0ddfbc066089362b223f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc9646b3dc57c596f8e211c95e9974276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd047fc01e1aa1037da187162c7f3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad183c26e1b99411001f1b61f8147c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43ed06fad7f542bc41dfe245ddbcfa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a148762beaffe7753f6052b4fb47521280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1aa3981419cb98892ce8c817562e5d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bc3853a15119fa3d776b968b45fb0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfd61f36845b03f574a5ce90dd2fa9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c597d9ce767709c6b2e1350b2c2d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f08832f812bbcf23a3f9b945017e2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adedbd5842bd66aabb4cb60adc1ce12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa0e8ad5fc6f64bf60485b91d79d95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9c9295f8b51d4897b6c824149d8c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f1eb75ff65db5124af9cc63d795c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39246fd200a867d56a096f03a69a2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a20f9fe65d6bf7cdb584bb0f25972291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf96d6cc1b6744eed8b167c92247704292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1d8a34d33e83248b5fd6376417dcd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34f3e7739ac0673f9779266e0a3440294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c620ca956716556bb3ddb80182e48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e58950a787676fb0cb4f8b836d0ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15ee41eed6d93ef77eadbe65d9189d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64654fe7f500ab3514cf2277fdfbed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae802974e09a8568e63d51fb6d513d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba859c8de54b0bacf7fb47d7e0fc1a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bb10b15ee3fcb5570a1aae84d9612301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765a1d54c8fe90e6e5abf5d00666b02302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a29af6140f5615c78fdb60fc8f21b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d1a05ceffce1d3b6515850ae3e4c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b337fe735f0fc1c167f9fe1c28c8a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33276be358c21f202f0af3681653ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ec8d7c0e3e28340e42fec40f4e227307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51263f7c452612726a3f6a3ded54ca2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dea707dfcf2b233552eda8eb1d417309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c34974304fe7696483c892f4f06fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff8e5228a5279304b46cc7f26e69c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc4b1fcd95ccae45733cbb2afa50a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473dce490fd10139da1f4bf226712f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57608b08a8de2c46de310c761b793e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4df0f8dcb431fb9f8ed11cb734c064315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab0ecc323405a19b997db6379db625316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234f8fb8f3e333ea8957e21bd6efa1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c5faf575442fc4fb4bdc1217e10fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d7f0d6bc762fc0954342d709192f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a12a83304041fedb39800d97810c30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf481c689a83043aede145c0c62349321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13c136b0eb78b6f098e0cf86a6df97322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eeff4a65300be685dff58c68f62dbf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bc5203b80df8bb9e238efed552f3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635ed9d26d3a6eedd5300a8bc725f02325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f13fe78254e613e8138284e05b30e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504493253c7eb2fb587ead068a71e5ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6762e15496ab96b4f375b89a77f58b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990cc53e721eaa80746187726d8ba50329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348d5e2ac1243a82a091216c29fe645330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc19d3101eaf6c330cbc55f7faf081331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf032a21ae5d9e95df97bdaba3f8ef8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845d34cfe91bc1a08836cc080ee3935333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e7deaf4da0e9366e77d3fb806aff7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708577882f701ffed3610136e7823f1f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a22d9cc82e019abeb9d324ca6c9c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed313ed18d2da1e8cde06c8da66fa35337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b894c5824be1839abb7cea14386c64d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea145d276dc22cfb203233b2b4fbe58339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea30d2c1e5879a3b757cc9e3f7b702340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f05d418f94435d4c35e6b6d3d54d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af156ee178b3fc5e0a55e3abf1661f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3999ccc970e72f62c9ca4b10011345343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548811824cf25c5793a00d707ffdd13f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee907408866e27906141e73cb5c1bc8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245dfdae68e10cdf352d6afe41db543346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0a32e00888d352c88ee1b79bdc793347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8df050a4e295df14fa007b72eb077e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982c655ed0baab410cf094fa45b5115349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625a4a370c88bbe3954a36effb9360c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac33d4147e583cc7621df9c627099e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeed1d1954b7807141f4653c8a9639a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed45f90ddec58f8a4b5dbcecfec8a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ab49d24d397a42cfc5b77246b3d02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62427cc4dbfacb740d7e7e22cc27378355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de692c3d5893f6cb76647fc5830db71356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a31a5508f0f61eea0080f2177a6c01357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b83230e11f121fa88a0660f3e658b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb72604a3b066d4e8bcb9b79be2c636359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43e6155e6ff4228486f0c590ef17f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e06ebd20aac751984e8b84ac690030361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4f0df902fee7750856971fd718e6c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf345153fe5d58bf940b2f70b1df116f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5ff5c0b317b67851f69995a77883a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ab0f8a5dda9856056bdcff62a3412365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e040345c92bebc598d7caaa1fb1b10366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a5347e9cf46fe008ff1a5409a6815367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84585389bce5fd5f60ea1b68102763368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca072bfd9607dbefa8b4c96ff98678369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d99590621da955ef0a9518e86bc76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650abd0587618dcc1c8326e3943ed61371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651eb0adca47af1ab0e9434fda7b48c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee53e71bbecb1760b571155f68c2146373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a868ce0971010857d7f08c46211aa9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df4e0a529e3ad3ffe77ce7866937b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f7e747349489cbf157ca8f3380f4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c1cf95962dda248b16a02ec055059377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279adf356616d1cb0dab49dd64e7f41e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4c69532e51f230867b442b5ce27da379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cef38a378e12f3ce6b7ce47ac6cd1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd209982c7e99c392b19f128a45a56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9bb5c4392b27db469997ea3f08a47382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf39cd3b569cbc4a161a236f7d67fce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf871e5f06bfc62278e5cb1ceadbdbd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db98d29e65359ce4ed33cc209b544f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7890855e01ab4e90ab49485395a027386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248ec86a8015a21583f14ffb5999027387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae63c8b663308a192de472006c35a84388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671082a0d19b29a9a01e03bc77c8c85389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30f33df71309d7a18f83bd1756a90e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ca22dbd65f5653a9c9ba76c324ee8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44373330f5676824dc868c01afdf20392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cdc86bbb2b47c72ddc369e0f1011c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bdf8c01190b4cc2334674cf4ee88c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a1493daf9d0d502e79267957d2432395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11064ad0938e1ec4642b8587d928de6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55961772a0e9a6d7c0807797aecf72397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e7376a071a3bd74c834ba26e60bf4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0025c2c13c7fd5c00b8da8014efee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6c07de84ade4a5d814cc33ac632bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568b21aea84b1c49be68716442202f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b658c0310af0109cfd02e268cce674402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782125362ce456f355b3e0802cdc6c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fd1564949faefeeed28664e76b07f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a571bb48a3491d047dbaa42069b13405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1cdf33882f8010d08ec1bff2eca29406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec22bfecd46355da817343e3390192407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ad21e2a4afd8e892e46f5f5a575ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7286f546ee0b2db633b4e00dd8c847f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afa3375be5c4c443edfad04031e302410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a553fa2088751228448aa5893e3a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde8792d801e36a2ca5ee185d9d7bfb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9787aee0a8f35d89b12cf4735b1840413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c259e7db30836fd3d2751e000445e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8778c929c6163d96140a4e4ddd041415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3379257a24cafb28502d96fc0b1667416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f23678d5c7983146c83925358972c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47975bc6dc2fb26759706bd0b2ad9700418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296fa6a50f51e7e76ceac8610719f6a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3697b49cfbf1676bff920b508c97cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2b501dd8ac2dd53b80bc0a5dbd060421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16c6b7b4742ef95b364a13c252d2c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769b1de09660758aaeb3ab471a4e767423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782d598b3a2acd927955e9d389e97b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f57e8605120d55f7b8df3b3afc952425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea582ec1287b518fd5e4b338072b212f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26c3982ade92b0a9400930dc12ebed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357e0d4a1428504f0d33d999af190dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986f3a35847cb4349e489fb20ce8ceb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000549417c69c63e9b375697c9fff0c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2121010280158dcc1fb5b70fb056857431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f1236f25612a88398837aea0b63f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763e8c1f666c57df299a0aec3f35049433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fa25e59fb2776a465d8cb18782749434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e093d2623ba878c1a959fafe54a611435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1ed37fe87cc02a102ef00f07fdcd2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df16b3c204abc9637d65fc8460fbb55437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caeb6f241d698be247a7a20c973de98438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3e5fadaa68141fcb05fecc70ca288439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e2781eba9d7da409353a1a0626545440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96026b6d5ff294436d52736f7f31586441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cd7895a65dceb610d02062c6174b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573baf179e7dc1103b879d38a29a090443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40de2bfd5dbcce3bd26e4940098b100444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217a2c10ac9707402c2299309a0b4d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23724690b5ce35870489a7778217d443446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c8362cc2c0e2dd8b01f1573bce21e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946b8e3d5ac7ec1473a5ef26e0112ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69576b976ddba899adfc36cae98219449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4045ec047b8667313bbcd78591a4511450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b505030e0e695434992c381ab5f32451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c711201ca8e2b0cb2842f49c2253f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954dd7be55fb6409c284ad214608e5f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7433effecaa0be0c98233b388b9f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b0bbce6dce094a87bcc3116260059455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976bac148893b333d98e16138a00acd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a98d7976a2e90caf58b37e7691b8dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f82b571e23b3edf614fbba4e4bdbc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07972a7c9f6db2a589a16c2d91734a72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950f65b32ff25681ba9a15105978527460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df792a4c2481dc5c1a475447cc9f957d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee5032afd037b015a29c81d2f4c7f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7df7ec6357e5d7d3f2478d142b5e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e00efe319623137f81a32631580e92464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf14dc0bd437e8982aaf3f9cad7fe1b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cd8a186327eeff9b8a11335040cbc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2b63e16f617bdf74e52597a06ceaf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da542565fc85b57a81c62239ebc1f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4747b75d55e1f974b8317e236572706469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb400ea2ff629ade4f548ac8ed21291470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e44d598daeb7ad21a7dd2ef1beff1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d2d78f5b430fdddcef4bfa2d45d95472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67b2fe8f9c73acc223a59732e1782d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4b5896cc84e611fbcd76ef1082b2e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e1288d1ce13c3179be09fa6710c22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef051786a3af1adcdbc63a47ea3846476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edebdd277de45bc681fc47ad1d2547477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b1a0dae2453a44552206b3b677577478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3af2847b21f6709688f10ed92a711479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5183c1df6cab7dbb9da5373ac6040b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c1ad24526d0d77b99f5d198fdebff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82b25bababb24f4718e022340db50e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958714fe094bcc64ad37b9f05fec9a08483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3721cc27cc6d221125a40e763aedf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47633a505891fe58649e03f69b792d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b896fe885bb7e2ebf5765260fa9badd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ad5d5d0b0fe9c3be1a0f8fecc974b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfa87f5d9d846bd13869324c6022bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547330c09ba9326163da3c7dd87a400e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce326cf4f5fa51ca590d4d17fd67e16490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25fcd2d9e0ad01f029436512112c63491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9aba71aa983edadb6f4d20c33a90a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f731c34434776d6e44499ed5d25a2a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d56508ce2fdaa29a19d210ae1c508b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23304730bbb2f3a96173e2176ae15677495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626aa91c211f9c4f46708f0e4ebf1336496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1520f9cd4950577235a8cfd91ce35497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60720a329d8ac81a1e63de70f0fea6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7451479d2ee075e74c4db37e1d4a86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8d12f806b93fe098f4895bf9571e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8566456b7cb3f623de40d64c7183c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d77a2f7fc4ab825e1c2c75e970dd5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a5aed2ea7fb0fd3efb920d29a0446503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c150d71998affa24d3da5a70e45ea1f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d1c8a1eec61259037e9f81731bef0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651fad674e15e4581be07ee963faf50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3befaf399cde1b09adf71f10bed4f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0af26d4776f81c2c508d3a59aea77508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8c35571e1db3a44e573f5406cbfbe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2697126a9f2ad262f611d7c0d8323510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862df576e65670ef75354b9b5988442e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6c7c408fb05490218eaccf2f8066e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd8e5b8001bf92bd260ec11c2e0e1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02ef3df730dd4a3e742f0a83774fcc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6260969b1ad5e768691daa983ae098515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d75deb4ca7232b6c821cfa54f3601516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716e3e27f740bdf9995d7b18ee908c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fd6005c025bf60f1de0e90253d699518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86290f2cca70d186dfd7c0fcc4fbc7a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483a9c0666bf1edbb0e3ff84d4284bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e3af618b9f7f4aa91fc965f2cd7ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc534921bf71c773831876d84edbd632522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499a282644d7888fb59ca9b0eec6e9d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924364910fa27c682cf65bba7dfb1d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e008c4e65bd5bfbd7ef0db6ee69c59525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccf07f4f0ad5cb3062205206edb9ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86434a2744526d85856d5c145f05517f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d5295ae596d70bafe6146b8b81fe4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dceca1c52328cd3c882756ff9287a78529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92958f4709a21c74c7c9563ab7098f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27eb61595e3c7e55750255cde4525a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810aedaaa05ecd34f4af34ed3eda3f7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dd6562c4632625ade4c16fcb0dcd5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5a542e1443e6708383f8880ac3751534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681085c267afb493c920a2fec7c76827535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d14264b6b562572adf4089b6069d97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402b138a44afb2abc17b5577beaffe4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b75a54f268c82ee5d929ed0aa1c512538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14708ccb9fbd47c25cd17ccc6d994545539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc126e9d6a08f8530335cb01c92b9f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054a41d49c0e05ce3b5733a1525674c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43112255247f8099fa13c855f36b7c37542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b74c08f1dfa42409ee8468b93857e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb3231f6adfd5cefc538dc47dd62fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4d9423f5aecd78b422e9a6abdcd98545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d4df3f44261346bf29eab04028939546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22529999e4178e51d54b318cedc05c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbe4c93117b817b7ed0d485e58fcb1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42977395f143c0911e0853074f3f55549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d843d2c47610b668d22284a640a100550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951e6c72377b6253fa6cd629ee0d36f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fd49f0bb38435ada6a6a90f21bf7f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2270edaeb0f96f330bbe75850268e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84eaee9b7e71f1f370a8f74c3ed071554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fe317ec25d57608ab5fe6d368e177555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85f67cca6f1749c857ca2cc363f28a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bafd21937a3050475aa59fe3c0ce76557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c8d25baf6b23332ebe30b67cb63d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf693f700c61f7af8484ebbe2d714340559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9a3897c94a7b6d124bc9905bfb7f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b0e2a1c9a65db6c26c33735718a1f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ceb9cd773d9ac76f2eb91fe2369e76562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e31899f625d332319abf11b8d8b2a7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861f8eb476cd3f502abe038e1c1d244564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a545a814ff1b298413f8a364cf47e3d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269da77d2c2a273c7dfce39d7efdfc5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f2ed56f6426b87fd46109fa01e726567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f9b06f8f54a5f045742e4862a9308568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaf14603eb90bc9a307dd4257fa954569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113955fb3074eaa7ee73b858d08988a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959eb227903b83e00f43c0d557f097c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ccc15fed45c49c5c73bf2d289ca25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84e1f35c5156a85fd526133d2a582b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d688f7d2034d459846492bbde1ba07574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5d30dd4af0d370c7b122d4b3854a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92feb489bdbacec7443c123358cc4cad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fda9b4247b425c6cbc8c49fdbafee9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29709d346939ae0089c8894616ad25fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3448f95cd21518e48cbd5264bfd89579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d394418d2bac9fbf0371153913f9c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d043a5029c12dfad5aa0958c7fcd4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293505a29770f7fb5834f9b34d18e4d2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c396431e4af27d1e1e2e77101d145583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd09b12e550b4abbeb4b98e8f661592584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38899d9598043b3ced711b91319b8ac7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfe3603209161a1581687216993beb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a346092fbcd274d50ae3449063eae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be92c1a500fec6e6886232e90ed5fb8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74a3ac07f79cd48d557b081df95a3f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80774809652d7554466a4bd34eb4e2c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83231a65cebba2d12337bc575d213adf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ab9f79e2d9ca82021089ff041893b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416f748880d728aa59c779bebcbe9e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c158600ce08e0db765b653f909695d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4679de2f8dcfeeea2074b945a40e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd435217f129b3b65341553c893cb769596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095b8f40a46a4b2af5d290af95c33db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9616dff6c2bdf38eeb831b762d9ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84615f4991aaf0f4a4f1c7aed467f51d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b986a854bd6f89a1b2c829f1cea2274600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170bc93612bc8799c3bb780e3ea5bff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565e62bbbd6e5d27bb92fff7dc50f19602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a531cf4bc2ff7984e0f2326fc89b756603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c21c89348769c59815a188cb1729a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a742463ee1e511a844692dc99c0fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c57bec6fc642c456c64a54413fb9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bddc313555e1bda3b47c71e5792b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33609d48f0c2138e7fcd0ecd137218c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e2ed115a7f5e1f42744d711c1489d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f646c43425a854dc4a0bf44f035cf3c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa56b0d657db219a14fe2636727042611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f7be1154a8c6c038a729921b58e04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbb8b15b165499075de2b414a0d423613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8815d52844e4a3bceb59357674b3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f9bb410843d9aad0a361e6bb89427615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf6b1069531e9201a293a6c6a791e6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b05fb5cfa3e0e5af42009a82222093617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39a2e0d1b49872ba3f99dec91be914618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba11885043de6c5b8ba5167b90b2044619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37537dd0b6089cca65cc5adaf3952a9c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463cb2a2044e9738d5e9a45aaa0eec0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355dd882ece226c7805309766ac5797622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd66ae0c2ed9e1803df99f7aaa284e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e82f79abb5f998fcc734a413cb83fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b14f47271828523b7940459d0ebcb2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165f4166b8855dac38326731dd15593626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ddea96033a84051dbf36bd1b8606c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e203c1eea50733bc3782a4f97218fc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6623b0d07c7a2528df26f33bc40f31629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3968975d86582d3cdddd639b6024b7b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f758ed631f45058323e15454c6b264631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57d23f8b9f8e9d61a73115a978c426632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a41af3300b66cb9d28a12988d8885d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595be50de7230ac2499fda31942e813634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927f4e4cca204daec8b28021fd325cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52212310c2a0ebd1613693f4d5f70725636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81a219d26815bfa6ffe0fc469e071d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b011ef410c17460483a9787c4556279638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba289c6a9b4312e6272c9e78ab42a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858408e8989d008765e47e0333b04b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837d85efc32592c250d118ecae67884641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780d11fefafbc2fcfafaf785ddcc44a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7320b370957ec64c230a2a90889a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd67e1dbd1b4c9057faa7d251b808a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33191a4ab85a311e79b201169119881645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367eadb00a78bb6545f4ed673083e0d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900d76857875bb97e2989c569c99f30647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6106d20c810c77de2949c3ff9d2d6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2775136d25381ec0dd54953a73d6bf9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aebb137a960d4acc8bb4c19d45bc6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1ef774bbe1763ac8a8bf64ca9d263651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5d48a9b9872be177a109d6e6a4e37652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07dba666e9f8a1a903b6b49abe297a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ea6e98f7f56fb7363404716373527654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3d3b06a8b105899d6975335cde4d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a869a7b0ff5e2962c003a6888431af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8db2d6db8c7f82381037753a041d73657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b4e47b758264661c82832e73be368658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eea3dbd888baca0ee712f13ea10fa0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d7666763464351d5daf89a4f099f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63913796136ea7e99e8ea7eec7075d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e791110874aa393f7513da7910daac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb957a893a268d8d17f1d56bd07874e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2afcfd43cafb52530f0ca12284b97664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202115f76ee3ecf3b44b5ae4889a1a03665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd88a6f60dca0ad7e3b8af1d6ce2c64666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c545073abdd460fbd6e4c1deddc87667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fcfe4239a2bb756cedacc94aa754b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cf4bea055d6b6371e71e833a668c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3d96d3fb0ff1511ce7dbc0398ff05670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15458f53d23b84735b95ab2c5cf75a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9606d6ebebc87dab41b66e134105852672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f65aa8cd749074b3850e30251f4f99673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d37cd22c965f1aa106df4442703b18674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f8b64d32bc5362b7aa57266dbac27675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1921697c0135c2b80b318b27f5150f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4ec3dd5bdeead1423d7cd33908637677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f7a9f7f97a3dcdc67ff2a215b752e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd90db910b50fbf0948ae0930cf3eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802eca0660e5234128e24a6e0fc22e75680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b022bfbabcfc651d524c0124a67bc45681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e63f5f8ac7ddf45425442d12f16638682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fada26480cdaa5c1b2419c9868810683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47029e837bd125fce52de5779fd1bf02684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e153358c20191355e6983db2c12c73685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336cc1d88a82c49865d8362e3de26c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9202bd011de308b65b7caac905e0fc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a9a22843eb1f7c62eeaf6bcd012e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc1e3ef5c55b7ad9a523d870e9bbc0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa5b664b0f7fa6995d5fec9b29a149690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8601f828a459b0de75a330b3bc9e93691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bd96f7834da3ad2676eb9ab396d0b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ea363fc141bacbc1788071f71a6c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a80cd5f24da79eb25fdb744b4c670694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0776334edc35ecfced97036fa4acd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e61f23fa6f30bf605e5f56d9ea5a77696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4068c0331e2d2ab7c4af3fecdee231697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58ba4fb223d356aa02b949000219f4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480f2b0d1ae1dc2f3cc1556a70fcd12699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9d804a20e110d98de242e8ffc63ab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a411716bead30b5046e5a36b88766c7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a8493dd16f4250d3055881fc64b79702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f04714c9f22689d943608fba1768b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59dfd951913559fadbbe9cae855b5a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf276c24e68274c2d7d8639595d441705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a640a13915a82c32fa75bc1e9285b04706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec74e9f45d881126f9cc6251f5da7d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312fcdb7274823a1a9e0cebbd415454708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee844f0ad1584ae5e8f3386192d14e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cf9be034d6c1e65ceb91a8af88cce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0dfcc980863dab01ffe2aeca2a29a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d3c8bf5e8607ad3306fff2549a290712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6757b5abc219f2405e6214c11d0ae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf43086b3f03265ea0039e5824f3dcb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c28dca8e9c201e9bea6aa18073c8a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398b0d6f238906371d1b57fe516bd4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480acb9a1f9d1ac991cf8744ab4b2ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25c5a81f8c56f93ca046f19c655757718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99a7695ebb953cd859e14bcc03a6c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484a8455179f8b13666c71de1b55c16720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a77bcafd5fd1654ec486565400dd6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26972bae85c390e6a76ba1c72b8e31722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f999e475f6d98681553e0e57250c746723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f93def85d3fdf175ab6edc7bf81705724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a53fcc43984dadd739b6a547e4047725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95795c31ec3a7444a62456eaa68430726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219676fe2e6dfdee6ee78e97bb92354727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf965c9e43042d98ceb2955148c3461728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216d4e5027bce66a505b1a6ea49d073729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829dfd67d810938a9df92b62c208f00730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e54527949cc78a370f18d6235272d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938fd9f6a33a6639bbff5bf9c2d6cfb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427c6ab85628e7b614c30c6810f2a27733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec1c1d2ee608fce501ec3cf1666bd8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d07ae9c625f309a9cd067997b0a81f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7a26a59d39a4f4ed9523bbc16a58e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dea7e1627bee06c74ad29772a27be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a07001a5aab42abc479a5a1f797b3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3bab71130f43bcdbdd3dedf40191c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e493955c2b329761bac2c54bcf8d08740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba5502ab697af2685ad4670eeff881741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df075d022e97d3f3a0b847983f9cb37742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75074bb0262afc41dab821f7d75d2ca5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c5bad82a7279597506002e7217996744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771e1aa12960453fd4aaf373a1fbccf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fd77da9fa75ed77e39bae2fd603d4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0155ef5e3eede1a4e3d50e402c03c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75005db0ba5926d22ad13c31b9daa3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15368ce95ec78cc82055e5d09556b4a7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548c3c25ca7f488aecd975f38800342750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e9ac7434a53e569a605fcae844483751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4da68c4455530401123970a70d1ac6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd228babe626f3414f0e49f16869ef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60c02a2c21418dfc42f3f338dac5fa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571c66c0f300a9ce9dcc7ef95b55f71755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17428d25767095e27c5e242af9b3a06d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7b2ac950aac22401f461fde1aaabb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b809b9091a3317951c2e4dfb5ea0ce3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1921cfa8eaf00805f5dfb8de01540759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059c749f30987def904c857068ab3e6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1ca8082773a1c884e9d65596a6178761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272870a3e009914a2483ffdfb2624a03762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773eb84cb4bdf6551ad86dae245fbd02763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c8b8b56a2ac1865aead78f1c22205764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c41764f926b088a20a635fff75a05765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516cd338511e7731680563a3122f283766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e241fd2abe8a1edf82aa29579bc3db767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>