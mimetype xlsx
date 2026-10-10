--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd4ae04dfa5e5c5a1d2b48b2a647a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4086475a42b4f0fef0b3cafde7e3e732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63952e1f7adf37c3b7d81f5ee5dea943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f09f6c79769ed323385b1893258c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955752ebca51128f9e3e999842d1b6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3661c45cf06f5d42ef210b69e74f146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3593cabc36933dec813f3d916ce44cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54157267dd18dd89fc76dec391ac6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9075406b19ffabaa53e7aabdee3f4199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c4d28f3ca9b728aec76c14d9771f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd8d560fbb44de7b131498e02c5af711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72fe0a2314862460d7bbdad27b007412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d85edbd994f940429fd4d31fc91de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9354a9109b7f8e090819e915dc16d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093036ed0243ae1a180a32157089a3415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6232dc5c104d41923f2af89dd92a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617cfda33e0e81d8f5ce894f2d1ec6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f9bff0304be121ba08365592b8d6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc47ea9385315d84a7a29d9653ff66f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d470a5982ae969797a142695f8799720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f5bd124397fd1af9e4e624e061aac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447339b37f1ef5873014a90831e5949d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8033aa9b1ee0dd867074f1b429b3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b9b2c7cc3486e1c90bfa285643c1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75343fd151a29c3f1b05b6522e632ca625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8c74e5f3b7b869fab01713a771d3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1f1d6b9a12ca79ea7e9d20c88bbb427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca3539dcf0c67779ae95dd81ec2a6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe34af37e83e64356fa9c90d171b2ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67846e7bab7afba1eab31f75b0e80730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9276c340dbb8785097eec694ad2645531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18b5d3f09e113025a31db5466f476532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18418e2ea53b06dbc987b362083c90333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea014189bbf303a0bd0d6c93a988041b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8798d1578b0c9c18f9b60db98f81ebe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40961e1c2a48b35678d5c225abb6a7ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555508f1f20e57550d6937ad5c1181937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69950acf38824db7307b7fc10322bc9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc918fe1bbc84093357199d166d9a90839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4333ade0cc647166a5c05c34cd66ed740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184365581b7d89220558eb60af71308a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cecb2f5413294f1cffd2ca3fb7bc5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0ad1eb7e78bc8d1cbffbc04c46a4643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ac7a4c68677eedede5c221131f52c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659b9af7b2a54661615916b4bbef0fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895ca4db32c2caa23be84f6bbe76ec146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68f179eff3ac14b119bf9271fcfbf047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e275a687ffd6a9ca62948436fde780348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002da34c0b60ff2803ef58edb73b39949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7c01096d3b5ae85d8f1360d7ac68150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbea64ff190e377dac150704ddec2c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3776b0d819e1f54ba2ca65ccb8f86852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f0f5e2a7166246fffacfd7626ad1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cb9d578359814f2336b7bd095e4a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1370a9e375b657d89fa08cdeb552c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b2c40fd52e5b8f3bdb6362f067e9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0297fe9be1d83f95bb477426e31b0257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f593883e0368cbe89dc9a84c7534b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a87b2b0388b2b0a1b7acf7c3c811259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76906044212f705036d5c446775a8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ce64959882ebcb5e28ea2083eefc161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a2f75893f51ecff6515c1b3ee862462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdacfe403e167fd41fdf13e9ee8b3563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a786638022beeff5c89fe6b2b42f3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceb83e84cfe5b0e9a5ff0e9e2c311965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414bfbe64c57ea99da7ab897894e7b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30bba5aa098b3dce0be5cd33e47f7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0ee672836fdc9a1cf31578bb26af268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf75726507289a16245e553343c2f5b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154747da82654df4f873320e9e18ded70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6689e86d2c2c2df52b8c7b75d571271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae373cdcf8e63c0689e673273c6a5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bda2bf07d135554059dc8624bcf9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476abb8a3524f20894d609fcac1a0c3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e8886741b11446edc996f92dd883d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3ed4b7e7d1dd4d0015da02fafda6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7ca153b9418bb223a7500f5cddf6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14351eefd9d42213dd19b6f58189b6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200c69f6478d9413bff150a6e7a9cdb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7ab75e11e1ade443756666cb5c33b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b59b104645cce9ca739d9a593a4d6a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb181d9f7bab51f2307254d543fb3282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a3cbf6d451e18213673b4af2e302d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa194b6bd7d91a5ea3e3cd253106a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b1e4cac97f002cf7e7633598ff20a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff1ab13aa0ab171965d2408864493d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aeb51858a1b2c7db98638d9468aa3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e9c46f0e5d64e565e666dd08602b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670a86d9bc92a26a5ae696a4fb49aae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2a297614babfc6b8d4ec1cf79943090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638a80bae93426852730c24c43ace7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ad6bc8ecec46be2eab927220e65c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4914dfb72268c1c3e67ebc83b45df7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c1051d0a4573a26f575512e4eb2b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f65a8789a79ce06341abd653ac45f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6719c636d0744fbba08e02a7daa05b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf764a51c3f42c81d44bddee3c6f6a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a792237439b93aca201ddbf9d2659f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fba093d93892a1f6cf88caeaeaeac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e21d26061860482ce7c6c8847857b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a75127a7410ca9de457831266eb9f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede9e30cfb9ec1a510f6b49b87de8fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ab47435122c7763749375ff350f22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4d9c56e1fb810c59fcda8000d7d79104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06afb41c9b9aa3340a650cf35d2a1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f31d71f63a5b9fbc91e5d2070514c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb096d8beb663be04a2a5421202cc36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0090f935c99b7424b8433fbaffa78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639595aeec6052bb48adc98fa4133a10109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0f3fcd093fbdfbecf26873c47694b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e31e4126c090567ad8aeb4ec2e9e5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da623204d7968b8909935aff439b359112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502ed48f3e49640a2f65e837364b076113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a18b3d5c25b59de828ed7bdecbc8ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92b5acf9a4edafc010b1f2299b52b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6eceda43658f3a51a18a538219c76b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27d75c02e94dab1aec4a4e74d8143b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754852f969008b5970f190d5e3157a5b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffaa0cefeaa81b8235ab2339d0bc99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960bad76912fa80e689ad16ce6c4484120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13aa142d8cf5b45896443a643f180a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c405a48cbeeefc06d92faf3f30f57122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdff17723ef8cad4ebdd59410af684123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f995eddbe3a325bee3c05d57ed624124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c94fbc8364582012c5f7e1df6cd4e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec911cdf5dd8a58b63b9d32245c7a0b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57333765f930f28569d533cde3a5d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92428aebd48313343a56cfdd7ef23cca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff92e8132c487a0faaaa6b31ea32a60129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a89d0ceb83e9d1334b46b6fa7b1a91130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca26ed555bb2272dc076fab8dc0bc7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf86fd4640ff48fb6902cf89a71999132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535a426c5269c4fd9fca3c26ef3ceae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb764d58e2e0219140b6979af66193134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d918f36f6c51d019c026db61fd11877135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0b383946e2fe65ed1fe6f4f8d1082136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7df27d7249dc99bf5eb8821b5aa94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4f8d0e1037507932667bda5ab5020138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fe2ccdcafb8819d77b9c1c2810bfd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fa4782e3a90480b08d332baec9999140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a3258d8e01855d582333014686dd6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eebe134a3bde9ae89f9d62ed246199142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99fab212dc504d499ff1f5909de000143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75ffbd0a8f68be8837de1f5be357c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ca0a0f57e2764d425afb203ae2669145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e98674def5e3ed02fb6e040926b18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e41ec31fdd50d3e3f79fe4999d03a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228938dd03e9bd9aacdbde27975c27e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc3118d835b76397a8e96997a8b3da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5ae476c157860ca6f32795595f068150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544a70784dd2b0b40ea9b602da4c96a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c2fb2396029c020c57d8e46bfdc61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431e9b6f2581b0326c0ba4ff6277092153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bb0ffe67212324ad876f0f830c1b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609c682cf582f5b4f693ce12d301251155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a30bf1e52f3b5234cc40d026945ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc4563b67cee6e373c4ee1db49531f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85a62b065fbd4076072f5e950accc8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a620ae5d0b5a18be31bba472b621a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385f0dfdd9725a5a6b03be6e832b28e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45f46c0cc0efeaa73589e6664bd007161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432369f5c1da0dc64e0ec469642c683162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6cd29f2cb778d4e48075d8bbb6308163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0333cdf3073b820fd458b7b5586556164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2c39a797e8df9ec3f94032ba3c894165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659836292d6303d45ff35a1c216da36f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a200a0c3892224abce661bc116f7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df7b91b71df58cfb7497f7e2324a41168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6920d55276268ed51b01296a1e931169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3fef6729fc3c4f9b124ee41d2bd6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4fbf5e9449156e1d4e7d59ee711c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b43fa5708204d1a384cdd3c6674631172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922c433123c419c9e542027a3cb0cf5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3239d5161683947aafb1257fff4db93174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9acfb7acf36056ae9f49f202b7cbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461739c70cb6cd075d0487d1ba07992176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe80027e67c732c9bbff3b0f8e413d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e13be274122bd197601d527323048178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0f391bab9328a6617894847822a07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04e099db6c44aaf9686f3854f9dca7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ebe5bc28914144e7b85b31b107bb6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadecfd72e0db6c5e3e1bf91b8eb52a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc886d4eee205222ff1e75cd4c4e63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5c0585c9a5bc963fd552a09f8d9aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54150468f191296f7353acd703d51a07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e11350a166439758ea941260a230d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c8a8e798d1e3c6f938033692196df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288635d122857adc2f16df2caa25102188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049f31eff8d8f40295c9b65f1552d35189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdab97e982caf206f6412c085bdaa49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fcd7b8f889a5f7e5a4703b12949b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27115bb20cd663a7eaba3f2bd0f7ea81192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eec8cba966d6eb68b4122ce0645cdf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08291ec92c29a3cba4957c92276fdf98194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b43622b6c52fdc6994424d1e718b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fc4991c87e6ce5dd7adafdd3b0166196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17a1beb92dd1ca9f45c2fad6d470df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c159d81cb54aa89f4327bfdbc1f4da2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef581bdc204486457ccad95e41866a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da27c181ae667777cded76a11f1a2eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e309ff5e4fa8d269d6ec04a97bdbf4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c1f7a52a1a09f84b358993cdb75b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f54bdbdb6ab0cebaa0f1a19d943d90203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfc1dd3f6838b8ad0483238bbd8993204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a851ba80c56e574b02a54085ca1d642205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c9df801cace764f198a9296e17a8c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274358ee31618ab015169bac562c7c96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d8b3281080dcfa9d0ac8182a0a935208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afebd500ce2f99bc85515946b4fa5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d18778a0094a49c71ffb9f62014b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b608aaf957deb3bb770f3a17ab8320c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2d7f371e6f59ff1276350e7b81581212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ac90c3e720e7a18a31ec15e8ee7a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580d7c30300a0f84d970ed0b8a691fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc4a046db9737193e02edf7d4201c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00a80f54be8e759fe8aa27df476a10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6eddfb97dca91998bb5f2ca610578217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c111f9289e1a6e34b820455971f872218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff525ee6443fbce088f5adb0167f97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806354f9cd0fa2e5460a7b57386bc27220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdfbdd3d5c51d5566fd5796fc2ce45221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818faf0b832f0efae9a4d16f46798779222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b4c5e91378cf1e570e549d1a7b5e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad663201ab6f281fa7dc5b117d366f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778b15ff122755f895744e95301c28a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50a83045365ce7c113ca3a6765c71e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9afd9421bdfc10bbde6af25cf4e322227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db01d0fc04473322b5813aa6f5dff7d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4346c296954c33a8a43a61b7600fdff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092310ced5c203813407859c0f5015e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb868bc8b835f1bcbc8426ced1b44b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae59794275c4f5830d91285dc9ef4de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7a1dd150ba001d576e4e535f98ed3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c073ae71fd87a60db672b58e9377c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f240eaedb754ba606d8bf879d70cfb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5678aaa158718d9f3c4d4ea2c85b8b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95461954e1503f5359a8481ff11e25b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1aef7a1c697ee0e116babaf8baf00d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de4b886f03d70f22c26540e83c5a1d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447265b9ac368fcbe0b4f676b08c2e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8964a6e08b3c16d81578f1afe54b4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdef5ba0fb9d3275abb8d389fb69da8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b23f7fd32bc504cdc3b09bf86cff2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714c18298b30c28dc0b9ea315f7af14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342393a700cd2ee9c768bb41706ec86245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aade175d0c71fa5e6efc2b919b2153246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fdb642ecfd5088157fee1771ea76f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1721ef9b04122a7e866000b0cb71476248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff826d5e51c4b99f3ea342f40286323e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048be941b02d3753247abfeae25ee842250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a3277d5b3b2e6b82db1d46c180a11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f719b115d6c09edc7d32a82d8fd76c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67360ad523a7b5b9a679cd6b931bfa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b690bd37c82720558303e0fe040862254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c9bb1622f2d7fc722843489e7e5c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89eab71e055afab5b6b226db2162b8a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e249bae7d71a609f2cdf0f2e32bfcbc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebd97bbe3a7225c2ac7e0defcca22a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6757f0a47c75dedfc7c8ccb9b85b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513b5ef228d11090a78e4347f4508d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad5434161cb2a26199627296dbaf76261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06fd942224644e09cb1d57aed76cad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d5ebf2f54783145a1bd4362ff4b3f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5442a41834e6722a935819781aeb53264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409bae1c539485a7505c4b15ab223aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea51d2b5257a6fdc7c83b5062e7f6e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a836c41bccaeb498555fa292d5c2a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0e276d05808ba468a56adec959e05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223864ed3569d7ca4002c8379f825d1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c26dca0c5b2f42fea7548bde887db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13a7f1d4b063827c586b842e6de015271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4d70367c56438beddd1627712098a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb320a1900d55b25f8d0233c7de718273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb8a11bb23837daf30119172e36e71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1719551a58d8b598abfb489a2f9d244275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43fc18219125d64054beb4518892e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47a94c67f2617bd58d92f2aeefccee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bbb094c532a47a5c53c6a5c62a7d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42196402a590d3696c6061bd1a0822d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb055369b465dc8cc2f91af782c6b093280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d4d2d7f42e382de7c9b06194faf4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09585f2cd5c3d297c9606a26273843282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5d5696072edf9caf822df99d0c3c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534e68e7d777cb53d5f7779d9af65f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b625f72a294add7767f8bde358c9c9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f418409fa22d7024c9b0f389f23730286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62257cce94b7659e745ed3cf9ff1f72287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d165f5b54070cf6357428578dc146288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71478c14dfe52c9561dee551762914fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766c8f02af21782f6ed3adeff95f354290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04008222caf0b45ef622749b0329c9be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8b085cef55c5ae0fdb3f47affe646292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205115c257755f2c98331f741de012a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a793a688b0d88657262ac3fd40d6b26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f76ea18d99a91acb822a5713dac71b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3ec056efe932977bc64584a301f4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b23824be0404537ff1200bca301fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c7cf556cc6671e7bd41117fa7f725298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5e1c08fb0dcab36399389e6b6f53b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e7c2e8add05293da360f5ece1238b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb276e25395bdadcc5179b7fdc56aff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ac6bf37e559bdd98f7d76ec7c0a5e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea2cfcbfffb03452713a34048cd500303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14e2e0d771fe13df25d1081132d207304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18963e2aad866c0a5b040894c25495cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041337fdc3c3093f92f9e8467afdfb35306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fee3b9955de33ed9f01ff8c2ffa2f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37b135dfaa3e3a9ad26f21e778cc5b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9d6c56f6eaf0baf97d4f49a0f6e19309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf2f77584aea447c2f97f20ef415bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc239bf75a03e990557b407da3b21b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff06ebcba419778093f4de9afb9a9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fb449c78e5b51db869d4bef0802d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40045e6f6a5424e30d4971233c5800314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d5de68d0ac6098ba48068f894ab33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e43eb1184e9891f258a3e794465453316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518fcf331776fae922796a6978338c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151da8eef6d8d40e4a417be18eb3555318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cdfc8dd4fdf61358e27035ce67b73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda38ab5f3dc47ea01a87ed135707d7d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ecef6131ac82cb689fb9ff01bd0f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f1e161d5cd89f97a3ecd131f65f73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e80ad73929007e0514327d787c7ad8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a587fb38972c0c6a54a42f5cd4865324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf76c70783100f277ac887015e26d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9848e006ee2af568db1f00edc2a9f80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1fca69ea097f30b81a66d0d94d7a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b38aaff081300204a782b898dcfd4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443c7a3fe57751f2d315f99421e17ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b079040ddcc5ecbe3b03e1fe371a0d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c974689c236061fbd930e27b36590a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3898e597cc3d59a63ffc16f6a320f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcba2f6c6c10f103cc5f9040c5657a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69545b4b4a36566d2e22be67e61dc98d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa58e9febf23967b1ef5fe4f7fc4ce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf60c8da92d00821b5cbfbb71841ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9413deed17ab8bca42a724a1d1994337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de886ba0b7439be77a09df9e2b0171e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35080e581ea288658adf30359f85e35e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae693506ac659d854793dae9f8972193340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb5e6b540e89087bc18f96467ec9a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4ab71ddee2146a39104483fdf00ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1056682bbf5dc4638b66492009b5d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c00c809a962fad89dd7db526e59fd1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53359fe77d15b31f52a0477b55d7700345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca3f292145d30e025482a4d3c3391d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dad62c708a5ece743b5355211a2f4d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3da342dce599e053001072df39f416348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb7def6af8106edcc4f7a8ab4b4a98349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d80c7b526291b59dd05fc062a5ccc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e879fd1b0d3a462cb0292563e3ea570351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faf8a7aa1568665138bd048d4cfddd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1eefb7c327e211bf101a4eabc9c932353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce17f3cf02e2d6cc7735d8e11a55a6a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e0dfa44ba90daea631b8e26779de7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b3f13bfff040d5e95fe9aa91e53a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b4167d4db403786cb4660e21146d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7de12bf03e75de1d65fd20c316938358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c5c2b14e6cda031ef61560518d775359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54158b51fc1f5cbb2ea2f4b8740dcdf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75564d788128f7aa80acb68cbb6c4fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b855a24bf700504f40314e9c036829362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186613b01e672716a6abb49095f3ac37363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eced54f3591d4429b991f8dab080c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c29919a03861d13be51ef99f7bbc21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fe27b72d045e315e8fa34d725156d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde2ac24ef9b3689a7b8bc6d8631ced367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1619ec2b17642e43617edf1bdf3c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513092abfb2e35daa799aaf9be05cc7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbee6fcfe3f027782281401e898f47370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e49ee0ff1389f33c825aeb617eba6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fbc685872f67a0c2a7191dd2e79e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdca9b855362525498b0ef8a512fc03373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67dcb1404717141ae9e7afb42021d7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310f35049d5d76d45afce6848d26256375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fb84f91af0c6fad9fa98ac87e9f62376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573984a0c1aa36706595508f096c9fb7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2594a44bf7caf04231825c7e476329378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c29447ffdeb952e3ed6116654a2017379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c380ce49e7e82577d9dade9147f7eb3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e26d89b6c6b4f10dbd6c85dc5688e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a68222b08dd2f82082d777b7d3887f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bdd723b50afdf9ac3ba1eaeac6693383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038dece47a253c26663fe2ae1320face384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1b8dbd9baf0cbe29c9ac4349b281a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a112b9ed9d74c10dc668186a61b47bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5b3f5488fe4dfc0b4683cdf9fa2c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc456ecf04c6f2814527149fc33e8a63388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b18023ee7fce22ba25493ac78b4c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076cfd8ffb02703c95f38a3e9389105390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b165ffa7894c35e6f9c61df23769413391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245b8f6f5ef1329c45fa832d49057ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043f93dfa75db8e976b16c41b406704393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049fbc7ec27ce610f573fd35096db6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd90062ab8a59b46dc2b5edf23ad30395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db72c1971f76c3d6c99bec6061a535396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a206db771f0c54f1e3731e72c2e7ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8ecf24a6d88476813204b1b283891398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd627e98fa82ad07890e82e61b98cb7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e147590a3d9cfc2eb8ba2570a51e3e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837b62c03132ee718dfecf5c90b1717401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad864586cf2b509850c32e4f4297471e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d13f5d023f0099e551f6b9eb02220b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e35b81cbe5668663660750826e0db404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3d911c3108a5e2004eedb879a4af1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca37148c27c683eafe256043fb291df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd22912413c0867afbc1207d68d3763407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8d92cad80a5fd2bb64f4abf1fd9a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ce1c52c27685b4eec8d645a3bfa38409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045d9df13a534f8f43d8098fa7b2da5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2152ab0f8f25c272d556a112f1e886f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec0747b8e0a7d95f504acec31ac51f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d080070f9ed1f6100b6c2dde77ea85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c05e07328158d52711c22fcbc1fa91414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdd402ff09d95cfd474c69ec3bcc96415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a22c794dde1dfa4dcb22fc5a11a916416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc665503436123fdad9cef95f4bff9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f416ff6a65e0f23a8df86e92f6a035418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c2c809ec1ca5a3682b5474b09a672419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77a6a391e6d1a79e7cc62d09513647420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72f7b223197be9b31cd00b7bdeabcf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11926f0304c260ac274738ba684210e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6584b6a39224310deca77a777d4f69423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9ba2bd81f1bf04356ed6c17ec14b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2284ce913eae6e559a1a4900cda1f6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c7f5c68e7756fc9207e025e7d089e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2397b544e266513226245b0fa1fad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350140e1481660ce6ab5aad65e6f508a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cb2a10ee4677b0a66d7659851a492429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8e6dc9bfeb204a196297591fe1770430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2aab160026ca93b64312000375f95431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed45f48f53516c4708a5bf263884a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52aa5c2ea61faca495f32cdb1cab58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7ce92065ac5cf3940a6c187f13ef4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024d1477e4f67cfe34182a5472e9b08435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030ba73c6f9f29ec20742b243cebb03436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f75dcc9eb8ae4ce8539b5dcd86f52a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da87e5a4b089d1e7d0fe8cd296626d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2ee40eadfaedc45abc15ddabe37b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377217e11e245302c6cfbe7006a455d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92380773c3408556aa0fa219ffc5f4fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a26f0ee458b180640ae0a3cf720419442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de9cc8ecd0e3a7a7ec08837292a532443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1533ff9922d5c9d5b01d21c371442444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d663d8c1bc27e2563aeb090871bd9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9cf5bb8b43bb3d1a6b5e636a832a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7307ab84710c7a1686a17e3bb8425447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f840fa38517ca8e3c99481bea28620448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1405f865eb5d0cc326efe1ed45977449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d8e822959124ca650d85df6e0b019450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec31d56009637ce2dceb38c7fdd2592451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee269c156965b16a6e58f540faa3730e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9b9c6bdc29f6db2f79967f059c483453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0945cc8a63dfa11595d0b96528dd42454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f79e3bb114229c31792a8109a52e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0ca0f1b169d6e4cdac033692e8fb8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572dc08bd933e3348bbc51678b49316457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c3b4f99efcfa2a5994afbb3921b2b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511acdfa0f93221e397f59cb72151e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee50fc0afd331e0735887158afbeff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9253a59f6b7f3db8d6b14cb733d56f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f68e645d511c390a33cab4502e51f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97204b9850664b1a35fe2a6b9bff7d2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48ef9ea55868401608c7c05bf28471464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f57f45d77b91d6f1273840ba7c14d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cc09bbd8ed9f811d96b37e198ec2f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63e9d3b077f5b20e796b872a2488e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48c3e5117235f3937b0e1085a0fe19468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89206cc16c50beea2d31c128f4fd811469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6d9ab720ec852bc0c2aa74478e95d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4350a2a157db964480e664106e3a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104f118fe3db13b9d39944202e6224e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6276bd67a08e891c3dd707853ef62c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdada8cea25132b70da1a773608cd4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab27b77fd010bf1cf8154a7e29431d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb912ce4f64bec32306b9d8c17ee0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a678197db45f52666587817abcd353477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef60f7b6f46dead8aa6b45cdbcdbdc3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c496de4aa1f8a5784399f422d2a99df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906193c7050f3219c73ea3be156c1fb5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338fa121bd7679bbd58fe5674d5fe0b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee0310ed27a216f51d1868ccf02411482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9314a5e0a97e4d95bbcb082f79f69cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bd4f39137fdaff69f6f4c5aecd0ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7a58799c43cba59649667968dc2b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad353e40416a3e399cca4e32288a7eae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfddd3d9b54228c30ff30de4488686487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174878511619822b856ce4183bf240c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8f7354523532980e7e0d02bfc73e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a099d22883a4c759373451034cade490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d7665607ec3ee1cac177305d8a79d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b3664a3e78a26dd46d233f8f7a645492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ad6c933b9773fab98269b073ed1ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604a2bd60e8c6f0ffe794d9ef772de0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7aad78035982cbf0053d2c9833a5d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403491f0baefc870d56ebe319ad0ac2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acdf940d0ec2c084f762d1be523f00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4aef6ce7c85cb842b944c1f634341498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61b0e74356d9f4bad616537eba9e8d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb1003bea694abe62e18b1c3a84ef8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8bcd908aa137258fec9c09e0f7eae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c13ca28c35c4d308254ba84797c89e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1e7cea7312bdac42e47edbc9e8b92503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac190affef7d60ba1ea0df3eacdbae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbe545c28d1434dffb57ac4fd93924505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67d56c13c77b1748fe67f454a73cc1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f65c1a0a4287a8c5b91be625e5a4e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38aea355bb4aea359b851c75ef03db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be38fc4405edc0f79c1b4eb23c53b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dc61bc3c1d101e53aa09a758d0446510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b49232c95581c93d93373094290791511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f691606e2a3a2023889b0c4b48bbe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8bd160bce1718977133ec9d8da0af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242faeb59835e916a8cc774f35fc42be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4de2d98d3e2b44163d2c2cf64b9567515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d24b0f357184f09be242689f69b189516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661c1ee6c2fed199a9a73700110a86e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0bfa383f300c3735ee468c5ae19c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234732172488865d8fda6cbd501caa1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c50d77d8676f83e677101a48246d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfbaa45d3daeff4edccb7b50c194e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a6bdedc4d748fde59f944631cd837522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b55ec53627acc14d5448b3251b57ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54bb2ae30e2c48a8d98b04d85f0b13524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadc589881ee46b5960e495e443e6e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c2f0776205938dc4ee62209bb75b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baa46fd9d524439136647435f903a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8a447d6bf39eb6d38e1b294b8dca8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441d056ed2e9ad9882854ad07f3afb7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d551867b1967febdf9d33992a58894530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49855e6cba4b233d4a2a7d5c8725d718531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3d710b6e522fc20d2852f74d00129532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0381faa059c07cc837d1cf17a0a3c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6da811f23af318bfad5cce25b8641e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294004074342312347fd991a1d992e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51090738d468f36950b49ec85c57a7bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d234b3490053793d055cc5afbc6681e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935db3ef332b538a91ee478d505ab0fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58a9440842a251adcf63ef963ae1e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45885bbcb17e10894f4caa848966c295540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02129dd0174d4b665f4dfaf6bf5896541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41db6624295bfe46becc670359aeb2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab9dea55be88e73d09310c693d7398543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263783c1f9ba2cebfca1f39859e693c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7249b31644371a73b58c6e92001e0a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5880fe18e792e703fa78714a6d2e9b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f03d30d4aca4fff63339174f0c65ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8830f45c431928888a2708ca3e49f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e66f4c48fe2632dc777cf765f17a82549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e528f7a926732caec2fbb6a86d3c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ad81eae3759066e44961f5122ecb4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d142a86a783a2cc2fff7c20f30c96b9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf39da0f8aedd8fa4463586530f4603553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80404f79f7b11c89468b1b59f5a276554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f369bd3318378d794933a20fee4875555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6b9ab791b1f25247a7ec7451d9124556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201361bc0f0691e401e5166cb27bf076557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f641bc6227da150a6b25a5c28925f88558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b29367d969cd06dac25c0d92b36f6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adb470e8cab67bfaa85a7e568ce0cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48606667dea36699f1b27414e54ee528561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad46ae84c96f93f74ae7703aeccc8f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8e2bf7cade8f8cf03eda784720a12563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e500f95bad6c73eceb1a03bcc6400564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a9deab7dc239ee211967b4d3042c8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212286bd27daf66be4b1f167e8a6ee50566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b28ae0035787114571e0a4d6e3fa8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a8ec21a2309680ccbf6c02194f979568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9f59e82757faa0c20852e7581f521569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f1db32721c2d3e0cef25f7c0c7e91570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3cd87dbed680d21a10f6be8434f3f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cd72e9a87d869a13d996a46192923572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d38019054df21e78d210470edb3d55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd7ea650c8f1100a88b4e74e0872c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b3f218642254d16943e75f01f7bf8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9259a8b629b403d4749ac8c15d8df9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57653268cb85af80d1e60c93f183d73577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a09eb984aaf4f52fb4699bc394d535578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cb8a128056a898106ec82180b471a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80022c7d02ef02374353d563455d26f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebb01a67c95dc89b7f951489f9746e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd02b7e6574dfd2aa6cfdb92f0f3d4b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a256bdcada97667d56099f5dc997859583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8fced9611235060ef55dc815ae549584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937173d33d3baa6a03e58b4f21a874cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3d81bfad5aa96d11536eff7bd55fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d795feb75029fc1dcd639070b053942587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46558351f2020335f9ca855c2148c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38738b09952f951a0fb1f0ec750a23ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd874efb163725885ad83d207f4fd2f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f790545c19aca958ab69e4ee707968b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc6b8f1b22a266051b05924772c141592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554602f724204d3a161072551e819d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689ce9585f3b5a40318cec998805e9f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db341364c20b7fe68a883f7d24fca472595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804aa14da0db82e89181af3a55e7a990596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44a4606a0d76e31a829bffbeb02710597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcec65feb365b8823964fd508ae417a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db92cdcfe1a2037ef31204672efa8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ab81845625edf8dbd150a6465477c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec331387538eb678d498f7361d0e45d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b61571c64adc206e149cdd62d35b9d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75481b54fec4b11c535c522773dcff84603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d70db95cf19873b0a5edf330e38e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327e4a95ebb906e80363da6fdcd7ade605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749800249f482aa5177c7531d022a2f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efb8d94b41b0a1929c6cdb4b814a1b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfddf8086ecf693a19f723e61520b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce102a91d7faf892a6f41e1eedb438609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fad2848095fc0a46a555503e7cf3cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b60d7875dd6166c49232e107a9a5f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03871d1b553d04f855302a3191347b02612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f099b8cf3378e8458d2b7d9e024cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95f9a3483b0676a16a47718b4dfafc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3d5f430b41500364a5896bc166f1f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0a6e62f329141a2c6449a2340e180616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bf6a6463d6f4afd28f7b95b6a4412617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2c19b494dae79a1fd29d02dbf6a66618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943ed2373ba523acaa2bebbdc8e7574619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131aae6cdc9b8b13475e4a308eefd897620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23f0441c7d33e19b274846c432db12621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af5e4c538918dc3215789d5adf5e21622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b8db3273f210694fdb61596e35847623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaec7e68e8d381854d06918764256e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876807ceb5c7661923128b3f61ff476e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b7c0d0fa92f9b55bef7528f4ff046626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf82581a8432389e73bb347bc8f3fa0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66ef89dcf4ffbd5b383ce29af975bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab13c73117b5c6fff57c33d19b6170629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaa9ea763598a2b62ae0362820763f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096052ae76a2105b5ac4b9925f3b99b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa2798065ba81f5a5e101bb104a85c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cdf0f6ccba2e0fcedf39554cd4066633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9fc86c418dcb7ade73a6bc6c02e19634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e4c02551439bd6702abb568b67244635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec2fae249f502a4659f5e98fdd3d9a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7e2113833d03ae912207cef391ea4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a4764a4d06d3a7295a768fcedb16a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3bea6ddef523ce77798cce3f1b80f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd11e52fb4bbce33a73279fe86bb1b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3dcc125e251b885e0d145dcff1dc8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41c4928341f134d314bd6f349bc12a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41280e1e18cff981e756638de2f4de32643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8a9b4a14ddc424046d41f09138883644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be372db57a4e7475a210a2dfb44b7d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6eb4f688d8cee484b0270aa382c7e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2db7f3411f25799aaf46bcd3da307647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4f09b47d96ff758b4c5f1c96bd4ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ce834b2f4cce92b14e6ac2b56db9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d82965c18e3e3e9c9cac350265419650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23f05aee101509995344cd4e75e6b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b2120fe0721abb1008b8e33559046652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f16b979f237d46e31191a9a357eb4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34465665053befa5c9f1e81b0568891654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e926f5e79d6e21a2c4128297f0bc57f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345f06a5d12f57f43ea481f00879dff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58547c317259ba4a67aa494a49707c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcf2fe485204f2134c20c535c63bc1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364ac86f50fbc718d67d17e344b7ebd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d08d97fc64cdb605bd3f11c4bacbe2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4999d4633119c80c39236ace1e01c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8a6a502f4f08362376b27c0f1754a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a140417ac41ea0510743f7f610ec8f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850f8c29d8efd7dfc069c95df2b11b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a912117e47927a186f2b472db305439665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f0632fff6c11bda7e6165c96f9ab9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8db9fc06a03f5576e1955f1d64fa0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951f1a42148a8aa2f37595145911774668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272a69c4d02706ee71c03d70af2eb74669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b355cd599160c129383ef9c095eb4d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852a7574b65965b17e7f887bddf1286671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eed0f9267c39a47cbc6e54118e2828672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc834783a2051897a5d2a39a7f551b11673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261826c3ba2f057c58780d0526be067674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282b4d614af21fa9b2280b9d56cbffc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec8293f704dbb92ae45b2b1cabef35676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e96d931e661be979df5bfc24603d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980430055173c986139f1b42c24e1b2d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc9898ffcc39774d5ce1ddd74c7a1f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21a12863fb405ab8365db1f228ba84680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8d05b722a9ef07f52feb4db7f4233681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b9d27a9e586cf880439359e62fca8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8f6c257cb925db4bc2ff89291ef98683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfba3ca81ba02f8d7b25b5689eda365684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0346ece35419569305e7cb2ec14d148685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3cea6f7360a80cf1f085e47e97786686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f2fed893e0eb5356f53bf178baadb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84853ffdf4e6ea7cfa1780e7c12c038b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60c121639155daea012f19904bfc3a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db68dab1866257dd7c1db953e615336690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec49fd24487b0c70e271a5a26e4a7e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac3cff65af7816dcaecc4f48ac4d43692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9cb60bcb48ec9c2f3097312bb8b10693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283fd17f0244a758a5877bf3167ebb8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ca684f6a0d23cd80a3bf93ff1638d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5d2f0414438f64ab8e11c901544eb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486a41657647a61646a5f2d1a424cb0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459e61b1dfa7df748d960099e848f97698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19752f762689a93b25675e2e1e094f99699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0354ac79871a80464dbefc1c2b56941700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00456db5d667cec493c6ca13e2f014a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f3ae23d0e6217e85529d4f0e450cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c461eb2aeab9d06421c4a9916eb42703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fe81f5a67c623278227eaf6c6b49f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b1ca81d762d69ee28dd2a0b85d474705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71d67115de05101923c2e5d53a3966706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abbf4b82da02f5fd9cded1b12a92f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e7275470c451f0521b98c4ccbe304708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8c3161dc86db952ca9104c94258ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12054b6df81a08dc2630693ae8b4d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c61f60578fb6615b8228f1d7a3bec2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7909334cf1df62b7944b2e2d4130ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d208a3e66cd9ec3587b9388d140a85713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976b25ee8c12991e40fe993e012e383714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a9d2098875ca64e3890a7b64e8a19715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4df41f7f82f3e9d3aded8e0cc61db7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bb68e3322a06eda11a562b10f5e6f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99041484677954bba9ba9bab4ef0a89b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd8f5cc1c7745535803443b6916a8c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0164c9925478a564f8f106c27d1a408720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f937bfcce816f7d423dbe19dc83b6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528740ce415865f9e260c4d62ad58d9b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5565bfbacb5ffbb04db83245df49d03723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eada1f4d38da18a840b8c4ce0c917f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba571571e498859611af47bedfdf42cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc7c8dc48d135baecbac4a71665acc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9867f0d54d036c113e56ea828312ca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98ebf72387a16a3982aa08b7cdc9fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0fb3c1ba628503c728aed660105ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65bf0cf23cac97ac268cc152d91b96730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20685b422667564ae9f0cd82c6c95ec8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459ca7c4f23cb93887c03e8cfda6e6b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c8e810df27f8f1acd540bc18c5c15733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d84630cba3a3729a2d9d987e081ff2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c61f21baafe75f83198afa435ac2e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69cdda24612ba13f6e9de10d4045b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3868db69af649155889f22602422c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b6b69db9da09abfb8fb63c7338884738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b31969422753f5729ca9022baee1a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0118858deff8ad17d574d7ec8d8fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf59ec45ea75fb281a6ad141ba7d8e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dde5a573fdcc34e3ffcc2b1fbeb6e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef9bc21f1617501aec6dabb33a3793743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56254b85fac54b0a95df05a276e97d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8065c4b5ae71e6991a4c041510fae3c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2df0a6975305672183cc76678896cd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74818459f7a268bb73575350d9a79d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b628adbfff44b4dd97c0795c6d34d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7c79d0792d34060d81b971acef156749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eeb47b9dd91e9819f3c7078fdfbded750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9629dd29894284477cc2a0cb4b0fb55751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae956165a328906f4d0cf4c7495e3afe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b9344d4da5b3e7ffcf3382c2aea1e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb62fb4e7f0531b267de6d826aea42754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff899280984635095d0f8faf2945fef4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc5002a61b3fa5bc9b2de0fa604779756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37026e0c2daae01f888d10b7ac912ecf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9f6cbcc3ec096d4251f085ce0433a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25167abd5ebf9ea3d172bc3d3c859c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d2fc679b492b60e84d961efb7c53f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b4f2eadde20a44c8f2c8eb226cfd7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe211629f3d13199811e7f43461a21762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64615c04fe9836e9b3b403595842191763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed434cb88823b58ead1ce1f38cafbbf0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f032fd33b62b7098d247a573fecadd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea13e5962ea9f2410ac2af7f49bf23b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e6edc347b28cc8e844c969f6e4d7e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f5a8d6d073f01a6b83d8977682701768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dd5f77d4b05669bf7d356eeea10a2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4802b7224f0f0e91499c6720e90fa770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e893cd11fc43aeaa81f9a2abd0a5f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f2bf57a39000c718dab3e75d1faa4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f500d2af8294722b9e5fdf39944c3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d98fbd718abaad2a6b78a14644d2a5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910ff110af5d85e70b4197837583dd9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f82a693637ca8b9eeb7c2eb23a69d0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375a82484c80ad09cf150ccc2687d8f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e2fde9bc42095922497d4401b67c3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa7affa56285a3487acd04f52e8e4c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e7c9cc0bd933cb7b664a21b5218fa780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86f0f44d7619916d90695aee3ebb40781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ea64f60080c8beaebfa03f0af2749782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36747c57698593436a105194a5194865783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c4fe80e091f017e2c183cd0495ef5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39920e64927acbd952702401be5ff717785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71791eb5b93bf95131e67f3fc3c1143786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c178b468f73721933ba15f57718583787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475af64f50b59924d76aa8eb1d7b42c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262049f057e7116fb30b00291810d3b1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b842676f5eaf7cfeddcaaff91a82cea790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff337ebab33377a41cfd015800b296c3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcc1ec3eed0de6f4029ef212dc2a0a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d392d926497397e27c6be9bd6089d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a4a36d563a54988bc71d5a4744804794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3374d4f51a9d3564baad37811e45643795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090890923d9a173b08993851d38cbafa796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134df7d8a313223612c31a2880bd03d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666bfefddd5730b9f320801f4a8cf5b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79eaf12ff79f753277549671727ac66799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51b2bcc8ead723929ed40d5424abf1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a7ce7ceec7abff3f186881894d057801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fdb30babf3786287ffff0aa245148802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3266a74c3ccbf28a312aa0acec16fa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3a05c494bc5604fc9f79d5d624e96804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5dc7814876a2ca99abee9da8f01b1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537df52ad6bbb0e98351e04cda97c8cc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a68f7fe8141abc25471fb97455b4e8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c5fc4ada9beb2b29fefe31ddccacf808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975a3915902f1497296c043c9fc9c5a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160fe6639a9240734649ba036743145810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460df0453194fa7d3e7f2140426440eb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeeb548848ccb44708a68f401c211fc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb42c5090a41a3d695420356bc4483813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821cbf54057bfa22deb854bb70697fe814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2961fea2a22806c8105678179aeb2b4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339046a0e370455fd39aaefcefb27470816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44787a5529b361805d9d7fdb2ff9d49817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83962581da2351c83f1024c1554dd92c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3cb50638bdf95be7f336afcddf70e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181500751d5dbfd4c591e17954d42c7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e7d46fc90950442d6302fb0241715821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a767670a7ddd4f08ee718e151aebf822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5acc12d7884fa013663bc27cac94c4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16cd20bfb8cf62cf771f3d5a5aed42824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4539a24836122ec1971e69c6a5d8ea825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf247fb0d15d1220670cb55f4b5ba8e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6ec050360a1007f2b68302a35496f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea20a00e465b111076da57ad08e1c9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80166219512f7289305b2e8e851730e5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78a32163ee17b79610b5a8c2329c96830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132b920d0d0450cd70f7aa6ebf1bfa5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fff183fdcec739dc1024b5fa8f90f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd6b3e9ded3a9af7c2e267f99c9bfb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0a1ad8eed2c4c159d5fd9bf027039834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add95b406ab9904807eec7961aa172e5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c083cec317f225ed5d48ceedd9f2ed836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9080c9dae9015b9275777c3d0c06c5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e695ec21a2d227bca279efc4e87dab838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f90c4106abb2ccf85cfbde2d9ec6e0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70823ec8161db532a1419db90810c28e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f642e5697d923e226b10f06224add841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7282c92b160a3c3515a4e8ac9fa3a2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33781c4917865206d922ddd9e270c8843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842338b8b925ecd147a6b5e02c6b8aab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3fe21a7ca06dc9d40e8c4b53b75de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ba1e21e3b839b248653d548d450493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff26f3d0680df2ec6614dfce97cff74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1648840141837ad43841e326819c5e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fde77b1115b53155202aadb40f3cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ddf2bffc4347a03f1516d71f6b3ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70617f263ec8911b80fba18d6a9750a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba16690a47ca717c2782e15b99bd03c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83988fb7fb6d97e9ab1e2c84ed68fe0910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54255ca8c62cab90988ad31424ca3a0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053559210f06fa3b6cf8fec91c0dcc2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf67cf2f83e476dfe78931b2b486ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4348460defc67a2f56e2fbcad54e4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361fb31b2b9b42f423dbd31b3a1310915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5bbe9bcc42babbf384f6190f061fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b6cafa4372b7bfdd3025a6646477f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebcf173f284af1dea377e9c79f21bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37128018a52fb1b21a1be3120b9afbad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ce7fd01dfb5b84ad78c09d5fce94620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df0e6a60f21b902b34da7f01ec00fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adbe81f02a7b24a5c612109766ef6822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c943ca67254eb26bbaaf843054be223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157aa0dcbbdb461d4eaf8d648d9fdcf224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ea4857b2d4b24d2694283f1071dbc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2fed1540145b690e45cd25ead0a6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a98e8b9bdc51727d45691653d0c4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae91be3ceee7a3ab8dbb2f50f264ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a013516c25b800db86750b8d2eb3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca70e9996a30bb0eb243f80308ad4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1e9837c13282bb947faf92f379e6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926b86555d5cbfdca69e36cbf5cf78232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388ef63f4edbd5132499e2331ea37ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5cb18d1d0ffd17d72710b4d80cab434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56638f599f2075ed3c8eeaab3293f0135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40744ba161500dbf3cfca2b0914f0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa7aa092f3f843328c66430394276637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb093e7f0edc0910d16dc9b7168b3e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e801e15c3eb39d09970172fb7e1711139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59937660f9d29b3918f0778713c540940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce111b7b05d08bb3e2fcc026094abd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25ce7645a695bf28938b73d9826dc742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89b2e1ed35512bea6aa8bed8b2f9f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3ab5989f468bf09557415c18d0c3744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d618312d17062d84b6f18e69f526545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51534448787a6bf08353b8e4add78b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d57be5053671946e7f0d3271fbabd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34caf06cb24024cc0179fc0ce1157e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afd65838205318af5e2ec9f884b49549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c65f4414bb0706fd77b969f68363150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed4265d01c9aee969df774361545a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d17bde378a9c7e87d67d88b524b8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28ec09e727746430a9fc72671db88153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58b99385d4503f04fd7f558e2f42da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c6625e151cb0c54d439bc0951662455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7626b7693cb0405ab6349994e143c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1e6958845a3f5e540a21ac692822357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03933f41b7d54169388bcf795e0dca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7111c62353f95d40786ff544517d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfea605891ceb9d55eb78362939f5c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554b79dc9b81f0f6ba890bb7afd56ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f02407cc5f853d6c7a70509a0805462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e9a943c344db1a8d671c1cab322e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707527d6a5a4838daec716131fbfcb1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abff67222959e1ee1d9ba867370155465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d022ec787524844f89d7a2a5c7484866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3ec13b1eb1f94fc7fa0c6a68b48a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e54e04eca245eb711aedd48b0f3e6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82658e8ec612b392ffa623371ae579a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc374c20745dc220f3b2c48e3e354f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987479393990e822a5439dd11b87500c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087cf74ef5de95f1058958a05df7ee972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349026637e952e5358d88e9a14099e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1aea150bfd9502100cb33e190eec0674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f515e0edd961583be3e87508d56e3cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f563b6fe9a4a1b04bff584b7c529676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25387fe1349afe03f9e9951d39c94d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f42af3ebbe4f5a706c8e2dd77166878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b1abfd3ab3ebc62165731b087a8c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25ac68ac5118707fba6526e3c8f64080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a21b7ff558ea7b5ee15a37655aa4a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f88b03dd90c7b97920d95e0cd303582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bead1cc3584707c1c46b111f457b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdfbb61757dbcd761c3c1d841a232f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee148f0c6ef8905ceaf6c01d0bcf419f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ee41b7739e6f1796b69c193402afc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3350296ac2278c618a57be74c8c4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5693670774471989e9873113fd97888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7363deb59bca68bc09c2bd796017aa189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fc57c4b799b86d3a8444de3405e5d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09329bfe65fcdbf75844d528e13d4eb791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370df687d582dcdd1084dccdf4f2c3692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9922ce8de8864fee3505ed908e4ab6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c45b6ba76c9a30880263a01ad67ca294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661a12fe94c704f9b3caf8e967dfe3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cae0a1d4a636f7e4bc792ecb55b9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f3308391cf1c082bf8e2954745b8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d9659e8e1bb92e84823e14274da6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa36ab2ded3be46ade0aaf332e43a1399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa6ecef25b4efe0cf8ad53f36bc7ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5aca5bda4a6e825b1eaa15af395f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409fface696b923612c3671a8fc624f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5337445dd1f259309ea487b0e7ff72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49d06c09cbf94621bcbdaa6c8704a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46a2485e97a04b1333e5c94790aad7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b31c383684c7907d4f37280832502106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c6d09d0fa537a22033bec667cc211107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d9da764bd42edcd98d1f1d9e9e0eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa21361d5f0b52ba2f33df87386ff5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c95ce0a6d851def3073550bda65f82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253c2c36c53a7246f63a45007dbe576111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbba0f3c218e76bd1f49c94a3fd677c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286004c5897883a5aa99c1e2efe869d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345f9d795405089c9fa6edf004b61d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700824c2002f50285036c071363d1ccd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe4a5ad24d81bad47c1da26a9b9b42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d020d14612ca679ee0c7509a15d687c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b1fccdea1ac2d82b5072794a95fda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdaea694e1025dc0c3d970b98cba21119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7e1e2d90cdf80fb40be4d37b66dc1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6a478cc46d8c08c1556f487e17469121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27089be9f09458a35f8285b329357776122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfed1ca6554c745b9954845e9f8dd46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711f5f9f6f5ed927c03f44899679559124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3278fb77c8280722cfc6b5eb3ea41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6682ba0576ba8f0862d578426cc3a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bcb5ac3bcf5b379c7ace01becd59c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee897df959537879a8a57ee3ba01a03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532da2844fd9b80e1009c22abcede43d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d9769e94116f60fa35f45ae7e3bcc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a6996a3789361516a7d92b32aab08131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f165349d47f9bdd4d82edd698a1bff2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca27bd783e8d7c8c088a58cb324ef9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4643d947ad2fa7f29011799620e484134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28783da274b6a6e5118de5ba76dfbbbf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10d58fe8ba0a66986559ffa7c3ac89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2f4e17d6a118f39271562bee1514d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a377673a8e9c01fe2caa9077011c9a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e8f8bd467132f68cccfff9207b29b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4495644bce50b67b167ff2e4837df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fffdbffd888a629ee846464bec9f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc7a5a01fc0fd00442bd737ff22c68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969529348877c28badcb8a0c56c37c0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c4206f502e55cad69d099a34cdc98144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e9a977824c101f321b9e25c37307c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307733fc916504048e5690569771092146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4877490b5715052666430b963b3416147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec95b78e8127b8ebed78846613f598148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941e2693ab2c505e256004b8235d4c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e37629600fd3d53ee02537f34423c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395b0fe6687dd43137bcbbf5b21b2ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e325110034b5fff7787d11d3aa627152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216d82972dec96e0bfccecadca6546e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57af9db6ef76a2fae7e107e5cd3aacc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a478cb06f9a0c0b54cf09d0a242efed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127d81c921dd4cc30375fc3b1ce7a59156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de1ecbf34ce9fe6387c406ad76bc8b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edda3ed82972b172288ba770e31278158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d5e877bc889fb30e02513257b1c46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609bc2504012a5bd8e7a744f703281b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca268d2165e8b4a80da4accfd9957689161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787365cc650991812da05e8053fecb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d405168ec3e60afd76b99990f91b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb7c9a24f842eae5b24e0df072a9ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a4dfde445158dd1daeaca2045e885165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb651834249f36c6ba48d9fe5202756166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b95863f97b483b4b1da25067cb6635167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72827d4a97842df6a7d037b7f63b2cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c358614bde7fdb48009665dfaad23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67931cb1597aac013448aa805ae90669170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da32a616ebf691a4a4a9834a12a356171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5549041e027e26bd69c597d5228eba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bb10531abdf9371471c167d9ca85e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef44c15236a5e231a9d22993b8ad9f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d022dc61d6b3f15b1ccdb17471f63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34639f3e60b7dcef30e3cbae753a9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048edd05e8345de0381680cf85a9ea1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f65c5b66660465e6db85ce4685ce3b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450c832da14d12dbd74a8a055af2249179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297226614f8fada4b903cd7c5aa7fc3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fde0248dd142217b4ad7b37d9f3ac3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60685dcc03b957312a0811035900ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5a248d7684fd68af7a5007b6686ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604eb100c6a0eac18cac4d94008c2af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199e82c4db6bcab5b149a3ac75f8069185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a226ecaca5fa1dff717abd5f297776186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163251cef9e0814d8774bbd32904308187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d994b62c99e61326ddf0cc2ee44fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bf3440db5632d3fb77d411feb5b85189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed792fe00d2cfcad8a52319f55f4f89190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa43fcda1853036d604b532a53b01e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95b2dfecd1103ebbb7df95735aeea8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dad20b6e28e31f6f2e1f0ee936d10193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbbfcfb9cbf66b0d146b8a89cab59b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82dee9f0fb48c0c1e2c6c6367b360e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11493c90da23b395fba6e5d0c89b939196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12467af80a90e9e8a76323d37a2b147197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418365ca5d7b9ad3bfe251930294d06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f08949346ece0d19c9892966a8bf1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aedc11d2bfaa0f9575b6a49ab8dc1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c1739a294189276c6a4c4c8363000201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352e8d1c61b2c908877cfcc84d3376d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f0438eee1c785a9abccfd43e1eb37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986edea3c16f79b9084d95ab4ba7d2f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf5a4b763bd34fbf3a0b3066789f84205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fa72486ea20882fd829ef97765509206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46caaae7674bf671f0b3f681e905972207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f7ae1b057de5aa2f88d3bb20148fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bdeb493ef7d941a057d67fbb4b308209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c2b2ea9dd0ac2747dec086f1d9e07210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808a3849ffa55a79f7ef97f15028042211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fedc39e38dcd79d2428c7ae0a4c0b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05c917e9efd5a65c16b956fe135b4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1388412944429ed16522b11fbf52a0b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18721fa332368d078186695e6005f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2ceae304abf601ff068c06beeacf9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e9802ba4e8d084a6d84ab8b760555217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83650df2cb554436f0345dff3c135b25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff1f1db6e610f02b62e71fca624618219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936e8b0b688bfb9d917e0a368974e1d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fb114e6195c072d798b0422594e05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a759e308301c2ddacd1ff64e52e86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2a541c5012afcf128a1c219aed4f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6f88f94cc926634306f16d96aef5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cc9e2c0e94447ea89b0d2fcc2429b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcc64ee74cf7adac8e5782f033d561226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b036b91c27cc3cd53889d0aa045d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5414a850c4700bad3503ce02eb5d2a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410441045fc8488e8309e2b81533501a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff5c83e0a1296daa4ef2c4fa09dc9a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0431652ea415a64ecc53eb4d821f694231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273415274c7e02921800899aedebfd6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc4067af99bd980839078eaf9e476c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2a0a0882f39e29529ae629a7660fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de340ac1dfef910fe1a94cbeeadf20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f549fb6fce55491b7f2fbdff32994236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3bec29df75ab8befcafbe8eee521d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6db89e676dcba11b10e3b7063179e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098d6a92be1932e11bf8fcd50215df5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6710da0b97f6086a5fe52401fa455240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49f6123877311508a6bdbf7dc03786241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd137cf737a52a892ebaae1fb174d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441aef6e0103cd1f519e747e68ef123243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5420e311a5f8fa9540a9178b7b85635244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe66d0b47170e552dad745ed5f2941245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fe75252f0a89d81cf85f1b8074a89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebd8cd9e31a70bfa3729951cdaf5b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3ac5377598ce2b8324c4e77ccd669248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34d70153bc2da44ff8231b308f6a26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517bf667ba44234b215e3f421117597250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f673fd7545de04f4450bed4d8d49a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90467b0ffefa2c6ba5fe4645317c32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66430f73a86d05c6a7825294c445b6a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f93d7d3fdcb99245f7688da2b03f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67312f8c6b0dff26e2171caaf476281255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7b660203373780d87eb81be84fb6f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f052f5843964ae0bc8b76c9363effc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0070eaa58c7a7e5dac2c7a163e0c90a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35096c6619399327a2acee7fa37da046259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f638b5e13c5d4ec6703dbeb34641e69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f3d19566f4d52b88042a2804470e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506cecd10a8c59fefe0e9059bbfb79d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685010e34f7e4b323ecdf4e06995b4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4498a68f3e6a5a7201a070f5a907e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7f9f187b061150893232dee7663c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca372b31785c62515b1bb4ab82cf6c12266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525fd55f1099dc4ac48a72252406b38267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a80c09ac20b70c2c0d85ba45efae8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23a86d28b6b6cea6d85312f00cadaa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de769459b4ea5066fc701905785cb5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72a146e746a04d283354e3d4ae817b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48973c352f2d93dd10967c95f595b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22bca2ffccf185969a639ab592ae98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75e39a93db61c8c2bc2c1b3c4bfe35274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14318d4b89c839db1fe6e7aabf586bcc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea0cf1edf6e9b8718b2369603e3c20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a06d6416779875795e5df34eeb40ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fac1d68b9d6ea6a38ce863c1e79b94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bca95c4c1d3f11ec2761d6c228073279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13098603bd9cee6943c156445e4b0c30280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794405a98d41bc7f96ab86d03c2b3a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86feeb04e036bf2f38c67970da50ced282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaba54a2fe143a980ef4032a76940f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851154948ce2e8aceaf1e5ca3cd196a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70dc49de2c09ac392349890a888e98285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e56511c6d291cc3b5999aa406daad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4375b003487d8ebbca4221bb81e217287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd868d02300a88831fa92487a9d37ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1576008d68ae225c1e480e4d681e35289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c056228725471c7caca499ba0609cbc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c0d8b797f5f0026404457a27ad57e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a91660e906df43755ee12ebbee0c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f269fb03f37438da1f70693559440293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b34e854913bd65c5697ead8bc73e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462729dd29835a7bdba9289d015bc51295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57aeb6de2a0ae9f354dba1bf0946bca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103a2555ea4c7e7065af4e76b24c06f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21452f86053a0355f3f1a04d30e699a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04fb9b1b035849c3ed3c3e5fc9a69f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f581e1c2f489692fb873237ee7d0c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7b9e1af4b8863ebc1ca0892b4520c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e6849448c04d338750b5e41acda78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98334d143a3f71bd7f8a89e9f95b4d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94a4de5756d8990de3272f98409bdb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe8dba2b90d9bfaaa89df26e0189ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b5ead90415d87381de6981731a1c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcaa8796aa51f04f21a15216099466a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58e767d5ba288a71400d7179670fac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743b0bd760517dae897b9c9747bdad5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1dfd5999078550d5b27561c9fb5562310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b401afd7b2e4ff5da8d6eebfcec4d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5729bb9fb877452d76c3c0ac1ee371312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bd5a05744f64458121440412c53d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce1666203b0bf4028ba3df05bf0839314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8155d2c5ab4bd82e85571aac014cc01315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79a0790d19a5470107a8ab7854d6a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019084dcbc92585d88ecdc2e7335f2f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34eb0e3cc593308a4b3a4479b34428318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd350f7c0b1c6f7d1fa6d792efa4c926319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cd27e4caa1a777561ad15400a481b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8508127bf018324ee454768a155ea0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ca84d39e2271f55bb4f5f29485d0c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5908881fb5cc8a14dc03f8c2a3ff819323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad69c2e1a5a9679d4e30c5f0b6c0c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629869ee637a8412fc5e9d577b4334c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cef1b8b49d584e5ed608273ea6872b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b1c2f3e368564adabcf70f5fd84e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575230b11f31b102942500c8fe935d33328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ce0a9b9f6505b83a35edc3284d7c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e927ac245aac31b971f89b625c9cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba1d6e6ec58bc055000f671736b1f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1628dd3bf766418520150cfdb4dc3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83085139a1f8820b70e7695ab3f327e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de983df853f4335fc5a1ee9d78e75721334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776def7b45c2391976a6587eeee90ba1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf673baf20b5e28c9da13161b12d2a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae1ecd76e85a8539697a4e843dfa97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ad2c9779026bbb7111d8e6355ca2d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0da644e41ebedf18c5d0752a6dddab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfb1a2c7d546ff2a122f378aaff168340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccfd4aa9fe958613f2c90481d57532341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c18a1c64d3fd569a8f88b619495ab4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5158a0a579a86c0664b371fe2cd473b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0643e6a10a7c69d35889e1318a60a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af33a72076f522f59ee3d93af385b61345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29bbfcbf89a39c6dce753098d75a88346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26a8987bf1a10e0ccdbcdcb232ba9b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cc23be1dd901e5d0b0022e011a90d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb342a69f08272e506a5b5fb41d57b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf36e766ab2e40645cce64d435a9a21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1f58559e7f104d6e459939b4eb48a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063ca698f316529b37b781f1367e778352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97306b7e5a85133ee9a9afbb87010ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267eab0b728b9109507f97604764611354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071093362e7157c434b0f537398d99c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44587fb289f0228ad73d31f002cc2876356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e197207a171dc1decc23b2b532092b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4ce40af09d0377882ea58dbb20cdd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85696fc361ccd15ec1b4a310f2a07fc8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869467867245c799ce90b2b7d5329134360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e356f3e497adb839ee6a8a29b7da9aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aeef10a30e1016e5e4d6cf903f0a3f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10bd9ebea21fe1abbe30c0cd0a92ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13d1b33761f950725d089a983bfe60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41730521720cb98af13484712b2a1c22365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0caa5fe5ae97b110bdb9f620a3f272366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9bd5accfc05d2de968bd7f598fdfe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475aa55a30fb311ac795574cb8dbc21368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b18775372b9e4079ea4a176d6e5419369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7666f2d6888093703bfb39c1c52ec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3990da0bbf70308aebd7f867554d15f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa130d336a463f3ed12cd493f63a00e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fed14093ed77114c875e13255c53d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0720be4ee1a7ba38c4c8d98fac51a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345de9e0fcbca65c8d161e7d58df5a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7c812da78c880ac12cb9216dc9fee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba42fa1c16db46869bf5de31029311377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a19cd49f629efe726c2b3a9791c0cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a24910b82bda1f88ba854bc3d9023379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9b61987e1feb4a7ffbec9955195fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602f514f20d2dc114c5f3379355a94f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683c1fd1f89a0d2a8176f98c2ae8df7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbea66182b38d6f92fef0bcab872680383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240546c7e24be04345a20b8142815f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cea811938048a3235583359c777073385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308181eb6fba4e002f8d5c591c5ef422386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0014865da8f6af6b9e651d95079da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdf44674aa048ea5ace68a412f38b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4a8042373dc955ce008befb64db97389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51927e519f11696ccaed9502ccd098c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01906d1205ec76af4dc102ef838f763e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ad4f02924dd04bcfd249c585465b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d692960c1c433dc1b924dbc7c2e87e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103cf0b47823c575f68c44a52fec1ba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37219ebc97b0a9772253bfe0723148fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee3aece56d025b1f058d6e7ee717a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b409d765bdb3a98b754681b84e290397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff9ee7a64351c9da0ce10b130ca67b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7891ee492461794b9ea954e116b08399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664da22afcc6002fddb2cb5dc4f55346400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3107bbd1b16996189651ec62f2fdab4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d87c79e005af3de2d8470ff2b71a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb443ce5fee76789a1ee050eaa5e787e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba315f55f65809ff1112dc1098c9dbf5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a70004d95d38cf23d82393072d305405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b0a1546e070a62e7f765cc03d7382406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f06bb478101c20b8d5566626f797c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d88752ff284548b1021163845bd953408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78629bb03ba8a2ff3b0ea79b596972b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd911e8b5fd72ea7f304df25664611a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4313c12b74f59358fd7f48f41a93a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86862ecd04d758feb9c9b9ef7c3d9cb2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76ac349dbd84b03a020507723d52e7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be3b1e3ca4bcc4f564b3c4a09f6ea5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e1fd299a5b070f8fc771a7c5476cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406c0590670fafa72a6692deeff81b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2f8d4edfa0e40e1cca5f853b56ec9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b4178ecfd6c1f71dafeffb31316af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9247ad169d85cea2f2fcb6ce99372419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf252a022610392c365ce6c98645549420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3a360c009bf2208cc123e27c03b4d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cb8e7f3df3361d63886b544a101b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12fad2f20098e21ce2215229a96742423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f2c33c82caecb0b063dddea28492d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6d7f1c450c4f45a0eef08d58734fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a38ce212e16270d8680712ddb11fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdeb456cc29efe8c22b057619c6a71427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d1220c9d9cb0812e56de415eff4e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfc5f43259d73f0805abf7a45874be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd205034a60bcf048f726b3c5ebbd5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221343ce992963374f02fe49fafb1504431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8087ad9419aa679c7bf706a3bb874432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53059f8e9cdf8e1a8cb29879856c0198433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595479e76240bff4f90fdc2c5983cac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da74d88ad2bf149e5811876deb90fbb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1904beaaa65cba42402f6f7e0b3767436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08075267053f015ed1805c7b6ade6562437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea065eb2b01adfd7db73b4f7df3fb7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4fe3f06f0a489383c36e580284ebd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f22d8f33445eabb9bf6d47a75867a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795f9115a9a79fd6f630e9774b8e059441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f81e919770d6fefd1cf1def9fc153442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8117d18707870bbc00990bc28cdd4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af15b473b86ff9b4d13991feaef8783444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235af14f6d5299bcb37c36cdbb188428445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044465b5997260ddef2cef8ff87547b0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282e9f519226618f1fcce7db60107d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352eed552c5fdac6ecd4d1497caef12448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e76ff6cbe6a575b7add4fc8ea272fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d31c97f7ee95c8d326a42d9e61639450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbb6396494cdceaf24995b66be8634451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a1b620b04444d4306def4becd1c6d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5297572837380da15e9a592788caa2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425aa24106647a854e33ba2e44aec34454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54894b5109594671727b0b8e39e5bf4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc23cda15a0e7766c64d0bb9c24167456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a728e1cfc11a189e8d545c14b7e25457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5018ef4829e5e6b802a5da61c9611458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25b406f4939b72a54285fabc997ae9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad8d6e13cb0a8affd1798a0a2cc003460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546477f6fb5fe1a35372994e6d9fd0c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf23104757d9e0d701914f0fde6ae2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd055c36921e1b43400504a0ae51570463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd2be1095e33a4c680fd73a2c09a0f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95dab97df4521cf63041433058c084465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf0af801237548cc5bfc97ca13c56c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacb80c4e81ffce8e8df177eb5b4032467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e1330c684e1a0fc93909081625a6f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7ae40eb3ab4e454fb7e88f6461ad2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6474b4c6833ea6e2358b8392f81541470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd9c98884b0bfcdeb25c2ef6254c0d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec6969c42a428686cf7859b9b5a8c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b6dc7ca06abf2c3330a9725b5b5dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf86ea8c07c93e7cccf6593d32c9ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda571aa372775d48e8d24d2bdccb19475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ae68cb7d9e58df8431f84f047f999476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8de7a9a87d98ddef1ec3fd74c2856477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbe34de6d3dc111398b82125254c17478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c33c00c76277ece6c4d18cf18420d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0c1b6885d82dfbd075cdd8f828dcc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca7a04ac1282b9693c800f0850e427481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f2cbd7bc54c126836ddce61c3749f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11198cc055a2e0eb8c14a69c3071fb49483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf82c2f036d4f5b57ead668a6413ad9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cabaddb80e85366ad58cd820393a60485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85093bcc93d7ddc9c39751c93628a44486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e472e5d93872ffc5256e84c8c9923e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379cede371c33243dc52ecd8309f47b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d3bf15d187ed1bc7aeeed6f92cd01489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ac5da0301c9ab654c7b78022696e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37f0cad23d5778effd7d62db981cd7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dc3511b0a27b1692747d16a8496be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137611aafefd54fdc6872a3f4d8b53eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982ddf301454475af5a9df15ef39bc3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b1e6fcb165c3e6b9ca162a9496387495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf07078dc6b06f56bf0bcc24979948496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d906e8f9f08ece7b2c83dab5a8317497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b53d4d2ac8624214f44542b7340ecb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72261fb554fa3dee9a20c51a771ddd2f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68043f40379cb88bbce8cab4c1e3e5ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb821afb4e41c4d0165894e18f3369501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331ea8e82ee790572e136c387fc5a6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf42238d0381808417c9b324dda466f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb89628259cc1ef214ce575c07eed1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8d2e11664b2931711913934344f3e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b357350b9e2520617870f818811728506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4d746c52ad1b58b8089e6e67d9ac9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8a7601948f10a6d2280bb95f4e179508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361706848f405ca6e299855802eb750509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398abf7aede7e9b27e4e7c469a6cff2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b6dd933c5815969fa63a278870a0a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38565f54cbb9069dbfaa96097cca4949512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa16afdc67109ba7829f6785cda1c7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb31fe3322f285210df15d7e7d1355514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab636d8054a1e40561453624094add515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01d456ef14b443b670e2167dedb37b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a92f758944da12810752bbbd70e75517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14c1812aca8a0d065ac152be97d1e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310644e11c27c22c0b1267208b9e2b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf087cfb5edef4a354e33a77282e10c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21192e3c65b527441ce1166b416b3821521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c41ceb54f5beec761bef33165ccbb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dcbeffd0013157b97916afbbb7eb0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c75a19f6f8bc562f98cc766b5f9217524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169110c02330a0b2d5f38033f7a11616525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa66672d9ad06052ae3c4443c53ef8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893c35d1fe81f2692ee0b66db563b00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0774ecaad8f4cabc7554fbbde7ead8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b6096771af37ff2346a8698391ed2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94446c044e8dc91309b627d088bd9113530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821610b03685670b39cbeda9564982d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25834ffd97ce305c49e15643a1303b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3c2c60d950f65c235c74c8f4ccb42533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f68fa7e1e7b3a8077fb870c02abcb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31c6067e83ed162fd543c408d8d72e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b1bedb2bf6cf228369efe9e995d0a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034d1f105330ea59c381d1eac35977c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357f6577be1bf05130b101fb2b30f70538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a5f7c1546a914dba438c63cbaf2c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254703ed147650a3e6b1841873b3d830540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443212921e37cd100a26cc6ed420218541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b54214846116276b829f03b0c98e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aac41db406c31f9c747ae494becd35543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac925d2b84a80b5a226da44c4be644544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdeaeba414200a81d4ec63c9f2267c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63337d682728bdf9d4fe66772eb1219e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61b4b068f1b589902183a1edcae48d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f78d768a87b0198ef1085d0986383548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d63d92b63e6da6b364ea2bd24f0f96549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a042883f12ec769b655f7c818ef657550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0da6176e40403daa4ce1390202b01a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3209c7f37f005b514704e0460446ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b4951d0b08ec01cd7b18ac18751ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fed91078d82b05bd04f14f8b17cd81554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55943a65856c6628999d42a156959a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4514a5ab1dc5a7fdd8e4b6cb2135d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e2045e63c3d85e5ac4e29c25c0f25557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275ee7f5759a878df98777b468ff884558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c90a9fb7f95e53f59e7b1fa1eb0c64559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45807e1eda7826343b2606540cc479560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61f80b591aef143686ab4afed7001c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ed3931dcc466bb174ac7ec44e14ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421836ecfaabd33d0cd6d11f6f73f82b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c0740d84ce013361f6562a8945182564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019add0c3163093283411db7dcdc6b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9ba020e92418c4a124e188fa3710b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a97538936419ecb95e0f1bb7f5ef5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8bae435e94d2e9731cf93bed43528568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918fcbd1eba576f3a56a8e7959c55bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18feb1a68892b6c556330242160994570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33349f494d68b01a71ba95636eb48c98571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bfd496ac11e89a581f1552545efd0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803d0b907cbb4c2d343683944b32c6d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03968282fd2b010b894d052cf9fbcdee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc45aeb52f6ebe71dd9a3f8e2e7b4e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1663894c64cc656eb37b7f50ef40bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896233c85f96f5f082295b4d591546cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1fdafe97c7a7e7592564edba6d622578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401437b9a3e8410e563902c258b6ffef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd635d1b3dad084254268afdabc7f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e6c589dae7c35326e44b2486f0f60581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4f231972b82eba46b432d6071cc45582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb258848a10896e92e595fb3c2d1b4f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd2e1d98a61586fc38f71f96268ca2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fcc2df9f4d303f58c94c9fcb3111f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2896e5a98aba2fb35f27c01cf4044e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23f78fb3636bf4f727e0e18c7df0cc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ff572871cc643769fc466127d56d2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48862c01061eef7de314c04d36494775589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce73ce634445b929a10be619a14c05590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750d0dea92907c2cd9403c6abf19cac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5990eb05e35ce103825fd51d50d71d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189598dfb4367e63ec163c6cf831d5a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d449fdc70143467675a6183368c6d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc904627bca548830698a7c55bb7020595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71c18d38db68a0a83ead08c2a26883596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9a9548198a57465ec24e285fbb280597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0c922b6b321060770911d7335de3a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4c00aec29b7deb53dd9188dc3cebb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75c840d9e5d8e1d19277fe2df4ce4b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb7ab77b115d5527e129a698b8e5b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c480ee862da4bc98de72d492e5083602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abc2e784c1a3c1c7104ad032a91f15603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27219fce67face0f8406c7bc063434f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0c7410886f90d3c4eae570a9f20d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32412596e8d47634386eb16d89a67e93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de48a9ae15523dac64eb838abda4264607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e580d260a7d176bb6c500c66e883e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5298ea4e8d490d48ae36cda0f4d65a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d5a9f19f1036d8e05611983175e3d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78c9a3df77de8135bcf39fca13dab7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf8acac07eb6a6bfd88ebae11fadcb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599351a0d1632fcbafd756f9c804d44613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5979e31ced2991183c6b51624098a8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be3f18d099ac1d58a6dfa8adf1b9aa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b1c685a73417d35f2697edac12ff2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0235e8b8c3396688d1ea3b689853dc1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e1293a19eeb4595f2b053cabfd2b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0498a4ac27fba9a726f8b4efa4f78c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b9b1d36bd4a6c42297155e1d87fb4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c177c34e2e9d481520e1d596c27fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e3e0569e7dfbbe5b9c7bff87a64d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa5da126381d17a238788c2e0ccdd7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160718438386ca71025757ac86834570624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3ca26b9a636af6eddf63f8b0671b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b41e72237b43df6bab62be900088c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee5aa22ead77d5d3e13f428b7a1b94627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5079b3af5a455244b004d3e80b137628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df453c68d080b8f16919868661e926629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631be5ccf233c2b1e32db357c1fb035b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988370f40ea1a91115a48f99a89c808631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6daeb1e2121a41a8962a049bc202f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda5cbd2cb1afe269a5f94b5e21852f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e658a5d39d30e4ce0eeacbb37f7f49634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505e9394278aa0023029cf1d8235dac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63571369b63fe1df3a5473f0ede067636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d920c46b21f82d9a028f095060e75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb5c81f8e493448a9674945b621b51638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc42eec443057dfa9f493f131b388ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa54846265d7abc9ed5aff5440cfcf9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc365864c3792d65d741e753ca7f4eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f92f9243a64c2a830c0c88dcb6b1e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd727db5e74ebcccfca8151f4968f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3abc7efa288548a531505a5850fa26644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bd57edc0a781c7f0a3e3a37ef14fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959aacfd4f94258785d3617ac0fb4181646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eba3365ecdffabab8288f94f6085da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c8706d43e9446ea676ecb3a357106648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93361cc6a272bad30885af34bbc304649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b68a9d0217ba2c5c5b7d3ee1d53db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc1aa4c26871ab53babe49848e5da1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54578baed73948b0fed86484ee1ca5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120d4a1673f6aca6c0d9460662dfcef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf6f4d860617d0cca30578e59343bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bfa539eaa57bbafff735cf8dea0d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e02ad9f658f1372f2445cf2ae4bfa1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b659d28f26f5eae6d6687b3d0e91c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ca8cb8a64c79a30b4bb46c66e89ae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e300373d4f35751c5a85568681330cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e197a0a864d51f11d7dc2d3e5de6f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093ad43be1c6b2e57f2c3c4d73cf3bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d145e95ef262eff79f6954447f6edfc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fd6e53c5b5f6a4ae7ba88cd7190c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f617a5444aeb5da7eb03245a0522ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74cb46b6f3e20cc6edcb1a5e41b24a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0175fce8ccff04a2fbef8887b8c6ae2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf968aaa97c712271b34d0b49c77446667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55316c6938b6a499930efb6a51767f80668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977adffea51ad2c09a1def928e34523669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c8083f1d8c7da623afb07cccf45d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5e9080eefee40d178bf13fc96044d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c1235aff8775f3b52fcf70e0e127d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae78b9eaeff39347b2270a5293d2d7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e95a6b6fff945fee20e4845f18d58674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f327658156e203b33c83ec797c554e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964221be24059adbf34be6615f1ce1c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c07687a3ff7c9a8ff45d55afd74214677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41fec67d0f4016f3bd69ca1f78782b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e01c4d70228680ed74108d48029eae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff7c063d22851ed4f7f1a32030ba05680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebfcd927183bca687acdcb6d10e64a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e04b93682089e278b8632ff4d63861682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a0a6240669a5f75d7893c0fa9d024683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f84ddf951bbf9e5a3d70a09648383684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ed01e3bc77922995ae802f8a66d74685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dc6968977cfd748ba96a2e264d4bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73b8e18b222e6071de4be5a9ed6d92687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232f2586d71192ce110d14fc25b2110688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa68fc422027d217f55e07196951637689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da4db4dbbc24da3d40fb80ac658980690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc8c3ec57a73dae7c40a2a18a2d2d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997a6c75000b09a16efb07dcfd6de96692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260259a0964c2a83f7cab1d742a78eae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c95e3ad60b515cada799d68942bd59694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f2e218ea0040d96b0d8cd7aa248ba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d42c1116d8756a84422a6080cfa8a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5dd2a78219e4793df3ae88dcbdcde697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b411b887bb47c4f2a03562b41d44a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa537316684080ef3ca1ab947d3902699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea8da15aa652bfb68bf673776d2324700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accf023b2a2fcd092bb5495138f8fb6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc2aa5bded8e6d03ff33bb2a47e0aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c27a2863d1717f74f8f949f53799b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e518baea11e43fdd0d40f60499193704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a0c504537ad333fd1282d8c7d8cb4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2e25f5fc95ceccd3624e63f4b9731706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402114425238ca1518d6864e77a1bfb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc21e219beb43dbe9401a20ef935a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641e184e81ba5b4c3c629792e13b5c3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf81d5769558400995023a0e5330ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b70d2feb8927b675ee9e4c130ef632711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efe2b0ddbf300a25dbe90b2963d959712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5e6d95f6597ebb604c346cbf6d52d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222266313ae41889ff0fed59f66dc00714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e481bf094d3e05785a2935a579c1fec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39738db90a5c89d4d840b2039827727716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8341bd3cb4ee77dbbbbe80faad41a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c6f0610976a13ee8c513388f6d3fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ed487c75ea5333561632a9e047101719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d23247c71c7b37eeab939cc77f4c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684108ab9c39a246f676f15d9f93be63721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b48981d8cb7675a9dfeb3166d64e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b577cfd3e90e350f7fd12f235ea22f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbae3fb8d49313b63a5501ab893e1d5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83360b27c3393d33ecfca9542e8b1d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8961fca02a614fdbe7531ec025cabb8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721549b98223f33418a113d553e60f41727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1eeac93e0ca8cee0fde350646a66e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a4e60d9de30fb60cd2f196faea509729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbf5d5221b3f2536a0ab3c37404b48730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f8676b696424057f5cc8d86b4b61b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3315c5ae044f49ea7730b49f4c2ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11852c58c7615fe4b2f4b5d0cbd6c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4d8b1bd76eded2a44d55a97e662cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6514941ad008e778734aa486566ea4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b9076ad48c38b68dffd36ecb35a29736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ae9bda04c2f8af2baad595229da68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f028abfe662758019abe789d828df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504e5530329caafa8ab692f25377a7c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39eba1c35669e57e1d3bfada1adde1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d03c9807e692fce26efdef9a409d2f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995b398af9116381c9ae06d934ded75742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222cb3a008eeff06adaad0e8c383ba4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5929a7141c5d01aafd6295154d556744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb56cba38afe23f603d2734ebd1ad38745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee87e4e3b8d2295e11165b4fb5b795746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d5c6dcdbbeb3667c062ef0c1004e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a37ea6144615e15dbe8c77dd8e3ca9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf765627bf7f093b366d51cfb691d77749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000f82d793377ae81ba6b111dd2a5bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ce3813d788bdaef5b5cbdbf350b84751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efd5289431448c0a913629b4c058ea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163e718ef1d069b07e6da5a0b91cf35753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec09325c9b1c763dd4a0318a681d05754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a0568b213287acf3645100db08e55755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5915f57d463571ab14aed7c6b19f405756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb47cc42dca72c1decda024e26b8071757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590a701c78be324507ec54cfef93668758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374519ae798be3f8f26b98972a062633759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1d454a08a3c85a0030d0154c1a7a1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de17b9606cf87eeec37d083e362361761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b289090e6bbc91487f57c967ac8c13762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f404996bf07a782fed076a31a0b00a4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78297eff8927df60068ac3911586069b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86dff81f8dc179e6613231f3fe7d52f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a81794454de3cd83d736b0a4ba201766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acde16ee4a4cef677b56d3773ce8d9767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>