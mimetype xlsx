--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703822c2232868bb36ed0dd17bf67d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f96683abdccacbdf2c8ff89a8a5e5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280be82ae060007b28fc215e587c7703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828854bd0b6fbaa3aa063527bcf8d5184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5893f023e5ec4fd669f88a516af94f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b17265f347e890dd7bfdb07c9d691e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6cbdaaa586907fd6ec895105ddfa87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b80ca64f77f1f11b4e2f0221fab978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d6fc3a084ea9a6c54c1e27a53627f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fac6100ddacef7b1d07cb764e01d1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4865444c6e668df27c580f06183bde11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b7ee0b2a06e9d9853fa60ae2a516312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e82b753ae18bea4d67d954829a09f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53278bd9fceff3144341d86688c35fd914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8266f24028700ccbc185c253f0c56d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddaa6ab7c13bf38174ce5612f11412216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33640f7c675d7f9b450fc7e73fc442bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ca0dd3bd597c0a710e4ad3705daf618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab9d64a7b6e88b30c9122a3bbc31ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1fcfb9579b72dc71aced204b4b13a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0391f3f8fb6e72fbabb84425e7061121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274ec1965b4ddab9479b55926e3ba1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f31126250eb10ae1d994dd8a97992823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431211f66d80f74a6c04567a46cf2aaa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf480d6aeac53cd82d6a6f6ff8c1938925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31d2d6b6bd3da1f20b1e241f7d0d7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078430468bf39e3d261e6adbe11f594427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162c3adb7e7e83e9b8c7e84537400a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49412986c5b1d5b2b93c99dae67f84429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7b99e7d3f89ba1ce9afc3d080c73a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3a86fafa164d2eb254728946902a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1be3cad0453b5687f81bf0c9c339032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032dfaa32854551baff3bfe77bf701933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947ac257f867ff74a2f1b787aa57aca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8fa27c52c166cf50771c8bf5f25c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112f15e72cbf04b7f92eb0c6cd1940c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a346b097bb9c003f8d563e9a3f8df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d1deef53da54513f89af8a7015c6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b466c53d336cebe7c885ec61b7022939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f4d0f9eddd8e2c55b21d7a510703540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93f4d0c4fd99f1ae4ea29df379c76441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb4b4df021faa5f71d6f9d02ab01cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66010d69e676744e52df609b4ec29b1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96944c173178174bd5cf1b4e99e05344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c961fa983c40ece62004ab2d3895d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e5b872dd209f7d7bed184fe02710546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfcc56f94c3c5619e3789328e3dfba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b35e66b99337a2f8ebd5c16891f4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a6edcab5046137fcacd18bcf3e00f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603cbb90709e52b9671245c09e9797950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9608ee33b946becfb42bac6abade5f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b4ed31503772170dccd049f9a383052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47406e11e2fb68fc763ef2cf08e94b6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a17139c689fb8a9423c4510f9aaf454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72001339827a800a9148bb52725ef855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4eb34f6d62389087ba145a7815706956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642434bfa463ec8250972db6d7a2fd257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689d80ad7edc984cfb1c504e0b86d2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d362421c494e4ca90dea08f709ae559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9dc4ce272cd7f7a9a4fd533dac43c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cc83721e94f37759b71ba517f20a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac2f8fd761c086420b5037b7d1670a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f985961adc2220a7dac516ab598e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d554c9b8b52b6effe1843a4477c0ff164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b198dfd790c599a740652c34207847765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391660bfd131767af1aea1e453479b3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e999aa861f4bfacebbf16410c46a7d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc37a779b946e85382ec9ce956bf7a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae30a6fcea3aef2d497f4ca32bbccca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed567cdcda87bee1fe33ca50ab71ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee9bc41859d3eae3396f19d4a0314671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1ed4034cfb2dfc74a0dc1765b668272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498ab25e1ecfa4fe55d04976b55bae073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6168fb4cdbd85952216eae6d320fdb974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d9a897e14ced29afc47318fdc7a8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeadabecc33d1824ab1d63e32a269f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ee67d2cbb063bf5b2b608e003ebf977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43c656c8ccdfa72757614423b9c75978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6caf4102052f79f6544f084bb559779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d847443fe8d0d8af635000c5926164180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932fe5809f9a92a18eeb87e384360ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a29db10dafaa7b56d58cc9a4a2e7482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c78abff063d92099ba51a3df27cc8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40529082457aefb6dd6faa921276746784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2950bf0909155cd8ed1854e45a77a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37123b6c3e25d60734ec8a8f85903fb686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d3aca6f60a0d8612a0131f0d6cf6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00438561f9dc2767f6899b5bc0cc1188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca6ec843f826bdfcbabd21cc9f219789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940925028d8d72fedc7394aef06ea4390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcbc3cbd0091bf5c576c55735715b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518771d6abb66b5aa13a70788c35c1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9709de3ab5660ac4becb0faa9f45c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9c9045d9422979962da493d71798094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2783674a9d0e2e5deb529d140fa5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09c0b61e35b8939dccaea65fc08dad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e13f88c200fd79afe43619b7b9d03097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253ad0406099861a20ac2f7cce7db4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dd517e92c82aa192f181936fcbf5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695038b5192dc5d71ac3bc279955c83f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf3afda423d1338bc6277914902984101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d37e1305e63b961f9c061c0a180576102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d750cabd87b04ea23c513fb4c4cf3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdc8676f8a282c7f494db26f10aef2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609caf47883aa5912c8d34f97a81f22105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38137f6a8aa17f998d5e91759e7beb25106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bf5388852039b9e4eea5bac771b25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dcb6672ee65c107f2f83bc7324f4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9d3f74ed0dca8a8436fd945cb75bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82a41021aacdc5d32cf0241b965ba1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe73246900be1fdaad88bc9d677c4d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960506c10f00822d2b042dd9caef1ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff145c26092c0b60e23a85e0bdab20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a75877ec9f2a3e3ec89fc5346ea9f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77214943d7ecdd0bfa97376cebb16854115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a1ac13f8613169394c63f75411850116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fba7bee23b8014cedf48859b95fc4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8051c27302f1ee16d9de58745f3af35118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91909b8ed11be72e8b25414e745a8704119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ab38fbeaaea4afd64bb6c9b8b50ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8ade5ed94de525383437fa3b9bbf9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53837010957471bae99bce1c2d6e54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417ccfc029b4244d995d94a05386a46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cad3c1c568833193fbcb547c276af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a05a535389fb4279f738174e66564125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69356be5ed1ffb24b24422ff30ef6c0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3e2fcad5e10cb4fd27bbf9a02a7a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4b262329b6a3242a01ed9f730d56c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb1df06bb34cef2aaa45e1466d091a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327195d4d97ed158c006ce8aeffe0471130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729b5c05caa1552f6f90d7461ceee0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4168e65da15d21493d8c4b61f0d175132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fe36a38b7a96610f6244aa67d9b07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f3d06b547cf6b7df2934aa2e2af3a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efe14b986bad57dedeadeb090b140b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c676c7b259c266a79bc37dbb8d345136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443b4399bc51d1614eddd3e0d713031137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401efcc9a549fdf5242aff5e8dd1923138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73837ec20e9bc319c35fef8960bb59d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccc6e181ae4f0ee5f78d84a22a83c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422877bcce5663dac1939409faca3792141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd82ea2665cfec3fb5b83c781afb5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad61b5cd34184ef88c3c1e9da54fce5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1567750f47605ad3307aa9995c25c13144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc870a1fb9d1a3c11d19c7aceb0341145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e8fd56d274d5190e1315521c79006146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952b8517fa0dc48bcb744880e6cf57e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f579492e79a75217308722027d633148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb643bd0a516cf89628381dfe05c38cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15865b95a062a87988a58210f6dd78150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d38f7e908a8947173574dae7734226151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b5f2f042ea8e8e0b1ddd835046cc6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47087187408cc07374def62d00cc68df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546ddc9130130ebe0866ce9ac1d9b8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a660ea7b40bf8376ae93f9b930bc3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb030880c9a2e34ba470a7d8ddac249156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558696ce2e8bd539738f89bd06ebdb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b198353e9de252d7939596c0507d1a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f96665ce76ca95ec85ce2a15456f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9250509588c203aeaafa54e0abfbcad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d85c5c9c190e5e0680be8ba9830f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18767fa548d3e5e0cd2a83dc038ceb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38082b57bf010cf71c3521acb13df4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8c95eeceece1f0b7c98527be01791164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0574966ee6301ec58d789976cba277165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5514e3219984d2d9002dd7040779df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c394dfdc64ae77c18fac045444853f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e9b61c5a4d910dade0b02c8f74bd6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d2170d968463675cc1bf73479d677169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bad7c1044bd7469d4f244b1da8433170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe0555f713595fc0b15de0aafa321e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebfb276c79fe8ef24d2a653bb84f90172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe81b43914eed914c453b1130eb89a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fa7523ac0d0c37795eea5c756ba0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acdd805f6afcf8ec1ee00cecb1bd04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7cb2e62c9e409989b9ac86cfd8241176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4f693028eb4549141af5160dec367177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd42903299f91c25fe40569db72eebc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aae3f0f7b3e17a3f1575b52aa95164179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504da545733afaaa3bba5aec3182688180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64085c8ea7f524a625c552d2ba9fc33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bab240092d531cd5038fbf1143104c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a5d0701aa1b1db4e47f92e69cfcca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249019dca4021b4f5660f005a21d3168184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e1fb734106f3f1a78024c7520cfe2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289634de1ac74c9dfa794b55214370a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5f113d8b1cf6b9e777c09318253d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e8339694b74313b7644af05df7494188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130be5269c0d514853a10f94c5e693dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c3c413a2de00a71e4c0fd2e482cc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93503d26f49737319932755834c23322191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1944e87712295b426c0a44cf7efbd44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74247583ae23870c5bdd9bc7bddb69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb3368e10e47aabe6ce830c7083d44194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c6fac151dcf949dd3a10e3f610241195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bc7a5fd3eef86592b65cd238f938a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a061a58bfe14337211c1740c5087e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d6f5a307d3d9857e08679d3a75c2b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993511e458b78ee59f3fff9ed4c150c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6123625e47e7be490bfd55962e1f76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7d4c047c9b89ee77f40c760672542201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44ae627ed3226993d13189ffb85d35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abda1923d3c13aca899f75f15612b5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e807431801ea415d0bca8090058509204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de824a91110826d8278be1ce1044f3c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5acdef793cb5de7993aa709096e03206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc840f048838d070549e441ca20311c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d60ce9483148469f59a3f4ad1fe0b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f0ba57e76f273bee8eccc6bef10ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b080281fbf9c2e542644de2813ab5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2595ab4ffae5974034a756f7640e04d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ef1b75a341987987e2fcd069877d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903017533eb4fc15a49dc399f2d8745b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75a6d251b1b87761eaa45ebdf4cc81214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74352fdc8106e690e091d4dcd6479c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847ea40624d8190336aba9ad11c82ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0751fdfc187a5cb762995490610474c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25448ec5e78b298e14a4446080d49841218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a2b1b7d4d1a6426b10b1d98e5816d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3851f8e2fd770cdb746d4b1643dd6b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74716e3e28520c20a5f1d94c0676954221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d456cc90eb62e6852699a8e067651a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be9a9c50b3b429b959bb030fcf63e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b3a809aea063bdac674ce18516885224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f07c0aa7ccf310b35764556878708225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72152105ec0f98920c7b6c1f5fe736226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b5a885e01a6ef0e393ae1c8c28f56227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5961245e9b37154a9073e6db1567aa5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed62d55f9664094c59b6ed5a011b24a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436be769e7a7c16c180589a88155309230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac505bcd258de44ed369940cd731519a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df2aa9ca308859f7660eb68d51bb0a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599eaf6cdf1f4ff71c733f0dacdc259233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c86f42d51531b33d1e61b25f66d529234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482eff4898d326931e946a24b50c560b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417ba4e6b9657c56031ce8ce4ad00dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463bf7ee921255370e9e33532b0c76e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fa95979d0fba77b1079408980b647238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a853647725fa5d02bdb0684a26e5a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fb7dee1ce65a350b46b6dde89f641240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1fca61f542fe03902e691be0c6a25241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec08bf484dfb984cdb1dd739e249768242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1af295ba75255876c1cbfa85127ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccb4a60bcd117c41f28072d1eeffba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddf9459a2e4b0ea344efe088e9fa97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bc8ab79309397e4859eab49f89b79246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea25ea1e844245f2d454deea429cc82247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb18bf5970a521b120a44200a1e4237248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88e988dc7a8fabcf3d4136bf812db7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5cc689770631007d093c3dbb4a8f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe5e27dd941483ff4ffe17391a88b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b68dd9bb5542b9721c6c8045f37bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60a50143172818b2b6ac11b6f7b05f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cf6de5d5998d84fbf9b2830494608254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02f9ba750cca7cf5f7d010a49986e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4ffe1fa98b3190dbc2a1882ce44b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b62bb1d252fa4b59a3a8a9675bb5b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3dd8d746f1ef518c61e0af4a8f929258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292fdfe9b499b3a7be77fcdb7401dbe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75f0ea912385b51bfe9a7c243ea130260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d3abf8760c74207e44f2e5e3fe1ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fb5abedcb22c1947017e50e4f65e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4810250de032dbdef4697a9582d9b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4877f3d67ae71f332803bac9515c3c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105051988759e1b984ebf7a9b6d2361d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa55e6a5ea6768c3e34281261e2fb3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688f7d56e9b07ae10e8bb7713159f21267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356960e64f5fcffc494d80b481476e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e2e5b6066de01a9a779428135aeb1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbf462ba75e054e3d5ea6dc119c6e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818a1da49d4b5dd3e20ab341e5218c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c48d3a37c60ead76c520f3fd8c018272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d294e2eb83fc5449b4542ee9676df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1149679b8a3e6bcd5a90fab1e2d4dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77695f85bfca513ad76beaf9e7a58d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3129870782507d970eb69313dc6b34b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cb5ec41270a3170b529ef53ba0ad0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256b9e79407a64402ab627207d30282278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4e902e030ce795019c30d8fe0659c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3495fbb6557b2b35e695fd9f9a64f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36811ee47da135d834a4d0a9c39bf6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dbac7c38b41a040ff43a91159d44f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e82596e306c75fce0b7f43e1e5cd5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a742911890172533ed5b351142dbf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686bb3ee94426244575dce3273112d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81442525ab6fdcde039bdac1bde98ac1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23db8e8cff61114bc5dcca2885091c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7e4a8285985414dc1b7aee5d192d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f48712f81da6b2231e91a44dcb692d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d04d5f5e0de308e854f264a0cfe63c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6003f6ffc1245c6f57a3427cc136be7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d6ddd5b3a0ff16f7cb668510eaa5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b58836127b03be6852a3312e1a86c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7d1923a5199a6dd090eac389a63ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e493ece8a830eb5748458c00fabe8ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf32a5a36afcaa38fb7ad45fefd2d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71e602ee93e8011a40127b1e8ccf13297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4f3f36c4a912552acaf1b50b2d46c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309902457bf4279e05cf28dad70cbaa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce520c4540645fa966f250fe7195150300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fbf8ce418a5262f97cf3129c1e707301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc771d5009a0072c7fc8567fe48262302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737c985adc3f81a7f4a4bb1d26ef052303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbcc4c458f5d9172a91b17216106bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74971fecd86513a1380ac6b15092265305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc044b78dc204c4c10bee8ca239728cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc7e369b790b941ee06723449aede3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a489ebb346b373b90fdb3bf686f05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751213110ed98637679664edcb47794309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11c5951b3db17e47349696d1441b99310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f472cc869ecc83aadbe8bb4ec2bdcbd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d032f8ee4ffbff7c1d06dbe4e3fd5f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433c80341e8bf788f38e54b3764d3c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40e3280a6ed4831344352eed02496b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10a7b02fa6fcff6201b3473e7ec7a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c75f618df3204e96a9704b930e3da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d4bb582c737714ebc1e76282d6686317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e7a5a035cd132cc55e17341a63a5a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47894354304c2db7ca73a0d02fa7587319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d8f51fa96eaee6c0a4298b41f3e9b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346fef2de57b9e6595c456442f7fa35321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaef0c30e9c6742b78fe7fcfbbb6c5e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65394760347718ed32d88e9683a90459323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b24560b953469ed470d718d131e7ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c54c0bc307767fa1f2901e2b7f83a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739c55921c28e4248878ef70a269218326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b91a687e2c712f375b038088c7caf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2e249ae4c5f4b2bcca51a5b816f93328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb13f42aa0409c809594ccd1cdc447329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b640be2b655c69f6b5e60cf9f26258330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d50b0c3dc9d8f0108103391c8be6af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2dbc7116b012791319b760919fa96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5beaaf945c190f0f1ecd6181b4f9da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e83aa768e171e31be2117e8246e1ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde797cd3427b6833b9158886cdb423335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687e72b9f98cef8761073dec503cbd2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31f45653a0c1e8cd19edda8541a927337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63338c865bffaae8e90144ffe376e7c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5208cdde23f511de6ed57352e246b4a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a30fd8ae60c3af596f23671a776df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7562296177bc658e0201322d95a3a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2cf07dde80d09a31e9ac3e60c95b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d62a6df2bb27522719052b26d3592c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b3a700ff1025ed5769d0bb7a24523344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb491360c4945a29de929424360be87345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec99e2ea1712069c462e78d8c382bb7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35105d4121d1e55075bd196a3c04cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc57bacecc80811b8980396c82ad76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb411575c44644cc163dcb6dc8cfaa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633c5fda6d719f8cb30d212e37817ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157f56a2a7bd7dd8d542cfa09504ff8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec975d41b8dadf582c6f6c16475d8a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e79e0de6fc1ebef291f9bf127d36d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3788be460276ad55c4a7b8b293ca27c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52816016635418d53db3110262a3ecf9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5caf7632582c41ba349aa5d7da2293356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9a2544b952170eb27cd36b7be9e50357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84e53057b40ec306003dc5d3d9d045358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6f53180b77d697a99dfc423774f25359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51b824b15e5af68e0aecd87242d068360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af35fa6cee83e6872851a2f6b1b0d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121eefb06b16738a3495c23b013555a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd9fb32fd6008de8d5f6e4b86ac58e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde9697247f74ce591296be5a2d518a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a26804b3063d97fcb6cc4ad7427ea9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14eef326fa2f8062f71c9be5b8214ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87528ed4ebca65e53dc655156f532610367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d8deeb391ff6e5a5d6f6cb8be2fdc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5be8e5e32ed6c2495c8bdea61837bd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fae78206ec31c418b626db6f6a56a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdea5317ec1c9b8f782aeeff22878f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca845f6c3ae17eccef569bd9b3dae22372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf9c2ef1f89325b227c6031d2caf19373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7d272b517854f02ab6aadb1852927374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793beccf6f0516c9c845be15acdbc88375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ab9b2df848f624c06273130702db4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206da661357e38fea33fefe555534bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad75df618f92a33fb63b6d390d1dc3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832e16ad41f683faf0cca76835f12a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8408d17ea5071297ca76b910d5b172f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b56b3b82b8af9ce494722bad216c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b370b28bf4e533f1a0d6d9f02345f01382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582c74750e2ff1f51640e9c8edeb85e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cabaf1f6c2b2f65141a9f01ebe545384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250dc53d8d670c3ede599b94214d8a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174a41751476523b7747f70f859aa6d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331f885b2e30a61f3c7aaf31e346410387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd020348eb2e1b4eab872e543689f07388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7936b54b09f57c78675ee7416c55b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bacf0cdc7ca8a0b69ed3672df4ae0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f152f35e0a85f262f68cf8b55fa7fe7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5964289b38efcfa059b2740e68f2b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a140c2584c7b0894c8dfd00de7e0171393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ae8079dcac593e87f294024356a5c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf9e138f57fa7431c5c9651526b845395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd473eb37c83f891ad1ddf2791e4f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f817a52db83c5560d94dcba2901697397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b4e31046e056375d1707a0b278128398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf1591d114f8169bac08254ddfbf7d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388496914fcb3360d1e74ef55f4dd54400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329fe4359d945ea4fc0ab7fad5988ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f319aa0914a2bd26c5e26e74f4266402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4142b282cf4f4db9adb4cf0d2016f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d3ff8f79c9ae8a3cecb63fc4eadc7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378f897ef661ab835dbd6e467797fcf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff60cdaf8c0cd6b773cd3fdbdb7c8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ede97d3a57ebf8d919bb9bea255415407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b65f3665d8d39e8934dbb6b9a84838408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770929df7915379f3bcd4e60e791153409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d540cf32399fb720b964c18a00bb2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a232ab026c420468cb09b99e912718411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b7cd31198ba353e02a4501f0541e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35c1f33fd30fde7d94eccd98e5cb00413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01547aa88149aa7bc6e474e06b5a97414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d27e50cb0b00c79f18a15c870c6276415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2f6ef8cd936c660adbc96e882779b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f494fdc5ffc98211020790bbc342e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24d90be899a24d730a44acc4b75e09418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95833d4e78803f7a7f8e57574f5f76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3a26041f1f9d4c27971b5f6f2cfd6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16406fc81764340114adafd982ffaf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644adf5a820865a66f1455443be191d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fdf9683d5b059471c5fd54743bef0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c66733ecff1ec1bdf1c2cb3e059f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697e98e577bfaa425db9fb018de7e7d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54e857a3a7a2222806ca56f86b049f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd975b41594615f8817e02e19b1581ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98dc16c38397246c0e32b8093a25aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0364cabf25269bd68a4c3efe14f1f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa02b92465bb6d94d60bb6f22c80818430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c6faae1e31710f7b82c241f64084c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ee215736afe482fed4d0bbf6ffb52432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e4e95d2ac9b6d38cfe063178c677d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b473c99ca9bb5f62c2736aa04c032434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0688e52f9c6f1674ad4272f9de56b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f476385983b30e422c1a6ecc0dfd0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a3586758f1915ecd673a2b415f259437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c673b29c88309ae3a27a580b8e00823438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61687bc2a20f376e5aab1f8d3d3e26bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045866c4e1ab380e12d56f2b1f8f9cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031b4de7d967493b0468b400de88795441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee45e959b99ee0ce9fc4e41e381169442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3399bc780e065aae0742b154756887443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f84adbe66d5dadb59e98ed6578038444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62583e0fed77cac96ebdc9a5ae5116445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7f51fd4668a258c435796e736e44b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6eb227853e7125f76d5658ed814dad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad367a7308c1b0711bdb12860ac8fba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ec1e64e1b385161524ca5140166a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc0adc5224f451a445ecc621d54fbd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98076934504b03d5e54b3d273c3ee0ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514358f096a0b4d2eda09ed0c0ecbfbf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26825c0be567d97c4e0d035c5083ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb41b645b798cc1a073b5019f229897454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5cb07b63e2347239d0b7fc63241de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a72e5ff5481421c17e999048615232456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54f1b9f35553242d8a12878403fd93457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f00b0a994fb3717975841627555eba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd92a0fc21cfda38d1019062ac331f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a694d7ccedf1f18b284b83e55ec4eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7430b40576439753fe554f7ad9b447c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091664627c47fb706e31e20a88efe9a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898d71001b6f05edccc5bd89f86420a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296e0214256ff68b1416d19b50690b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1be13c0893d8b8209a82eabe07c02a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b4dcc2be43ce35c55fd49228d6587466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80de8b9f54d6b65dd8e5bfefcc41750467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3e8ce3741404d523c600527293e0f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bfcf173645289bad35d96c383d5e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b86a58ab3ff043431d715ae8c551e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119bd0e54e3c31ad628d2583806ac38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30707d95dc249e3e983659c415b89199472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c0e078df3a512508159ad47517273473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0f403928d66f4cd92851573cb0acf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363ec9968b6b33034afe8436db83d68475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e886ca3d35dfba1ee558bd10b9fe632476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af85e00c95534bbe3a630f622dd2ce3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f05924e6ddac7ce828d5ac554cc2e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197aa6f6f130e7c8416783c541987da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b21ddb10b494da9dbe1f139c689f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29045e1deb99c55aa4d2bc3c14a356d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd643f16ca05db1b1c1ccd4589f7ecf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975915ab99d0273c2d4bba664f116f8a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ad9630eac78f3d13ba1b1690dc979484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578dc874da29ca35893699d8ba3305e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187752478705c6a3e60eb82dbed7efd8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f44c34c1f53b8e8d32ba44ff744b2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085407b88c4bfd5fb2e55db2b234353b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f55e98f2f678d604bebd9969a38e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11db0188de9a4ba70249c63d4f49ff9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbf54ea39a9c8050dce556ecf8ff81491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be773d50285cbad08987d9812cad7c29492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349901474b6ea4a15dbe95d6dfbd2bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b84ab6818826896d40a47a49918236494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a1aa9195d6e8a9333e3e25fd7ba6d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d53c0fc10e8686635c7ec4de350f00496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feea48ad1231d159ae7e56c41f329d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a6c7998ff0f577d0f6588fc7d7fc2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b945aa89f9c056d97eb4be2454d3d89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad52a196f0a0ab54034fb226e81d84500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b6d0fc1382c2cd9397f4730dfae1c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb39d4c9d4ba3aa1c1095b79469bb43502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d327949aaafe8e567b35a68f13764503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f4e2fa54e76963428cb7fb24e7d18504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9284bd75ed28289934e313dee5cfa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696ef7adb77021362092deb4ba0c869506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984901fb0f638a95157a19948af02b1a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095f2a9a516b3011871f72019f4ad39508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ebb6c7075a852e865a80bf9b9e597509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15532d2c1fc3920263de7c39775306a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0186d0e176c66c2880abc34071007511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9c40b9108d8343fe368160500e1e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf878e5a1bbbc4492ce19e805a80aaa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40780477546feaa907c1fe8ecb27ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24c87b13d44d090077242ddd7cea8a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e6f779f4caca564553b5bf905606b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cf3b32860e4a46ed45c3619ad5509517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a34fedc74726dc38ad2884387008a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7842642c8433ea94000b7273d32d0f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6f54f0d37ce6cf9568a361cb1b052520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2add9a2ef1cf242ea2954ebf7a0c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ea4fcac2794c51876bbe3c6cbf541522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b53f87e9afd4769e68f93cd981c598523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f960f4dbf816189d52c37255ab4d6e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42b7fc86720018da16b14006ffe47c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e66b8db3914fa43d50f807c40867f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacc0436c46875a71e44d9f82979a05527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d6dd6fe7832cb56b00a3251b43b9f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c2e6d7c4cdd47d651630184c0660e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52303b511ef0623533651f9133e3be2c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174b4492664a0079079ff0228852ab1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95210a5a1fc96a76c458889962347be6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb3fc9271ac2ed3240cf6c081d7338533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaafddfb9dcc2d2e86830926bfd4691534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb55fddfaa2c72d40dfda54730542e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6531dff393b69515a02b5fea1e263b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae86eba718e7c17481dbc70d1624ef1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5aaef73ae8bbab26efe17154e60db1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f2cffb7282d3eac60ddf8e85297df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76204b2f7c4c6988bd723841bad560540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3df16c3ec3832900f5497d67443f4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fce60ee8ee2da1778b6f6c42e40a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd464f6677f38ba6d92a97db652aa922543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb036fcaf1cb158e83a4a1e228008fed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7a100ff0a0ef9032de91ebd06a8ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a72937dbda3635f53129ca29c2dc0a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b22e5977f6373ae61dd283eaa44a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcccb32f66937c1005e83b8711e01f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd7be952ea5969bf84ae3f7aaf9f97549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a273938369726ca095c391bbd486678550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad2897b0bb66c095d7e4646e88408c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b31422881b551b76009519a985ab90552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad7b321674187f3fccd27764b93c3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e012437cc76d9d0a464a2a68c9a60554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685886ebd52d6cf495aefecb08e4777555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf1edbf3cc5d0aa366e58d7356544c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cb2ba87985dbbefb0a8a1227ae3ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad8a625cc6e4c02899c6383f8833dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fb4230e6b72b8a9ce93255f181c18559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e5aa6eaf5b7a3b1661791449fdfd3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9138b33a6d3a12e2ce5dc6d385fe10d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a21c74c14ad5467e762e9653ce9d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf7e5443bca277d3f9d856cac844a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f180b323da7e4d3317b4b4e6e4fe6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8102a9fb895db34d3b8e6fb2e9fd82f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5d869e2a021eb2c54e5dd97aa0d0b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876bcfc5ea2a8f368760f6380d40e92567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28194fd339108fe3d2cdadac84f55ac1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b7e78fe9eeed62db88d19654e7b1e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951930244562ca031492a6d02bad677570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c5109d5ff67c12e34e82ec20e26af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b961c14119307664472fc3ba3fd57f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe437a69427626baa57ef0a15f5fb6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f3b882ba7970d8ed983e981c3f7fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5acc5835bb440bd5a8e13d9edadd48575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412e4e5745e4cfe9d147991757311ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6baf20b4b98e4555fbc597e76b1ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db1f33028e346d02b2a9afaad1fdf4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89290c8cdb3ffdbee1816c2900a5094f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe335b0b5f2c0207979080acf5992f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829a164ca557a907248a5b8ce4abb88581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b7164992721f3ba66d5eeadc0d3fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ad2f08b44ec04d19fbdbcd718c4a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71d9c85f6b020cb3d1d6d56126f612584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc103292e0e5c4de4e9fa3496103463585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f42414081fb5eac42ab39f2b1c42df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7734ed07cf364b2b46463feb564cf98587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895922947b823b82de2ff1bb3416250d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3eddbde890d7c39a41dcdce8f9a5e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c686592e2a624e55dd164cd18d94f7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641244684a7bd26c15f1b3497bd5755c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145c779ffe84d6d6eb7fe5a64718749592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68898a110b0d18e9a21200a17b2b4c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9740c08f4c1dcf1ccc5197e2383b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ffa5963b8814b89fc142b7e66f807595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1ab166a1797c15c59add140f1cd07596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e07fe73ca0082daef1c34dc892687597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0847613ab0a263f7508ff3801cb5ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fdb8e6648a04a94ca44330a5ae9e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dac0f6c0ee80afc88a6bc944bc3b29600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c53c568030eecec3ccd12fe664634601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed128d2c2c04585b83539156b5fe3d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762724097efbaa4133b63b7bc964926603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ed4eb2f7a956696a328be757cd141604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a729b3e4fdc80d970599e56708214605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565268878e1fc167df2b1465f9947508606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ef520398580cdcc519dd35d6065e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d873abddb3fd0b13b7b39bf35dae1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae0e6856cba613dd8f5bf89559d87a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba80c90cbffe4ec746e394810a35d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a1b3068d1a86dc2ec4abdf9ccd52d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817340ccecefa8000b999aa9720f169612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3edfb60b032724feecf2f24cfbcac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b3afe78536adf9ea8a5333e268fbd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f7da4ab01b5826bd244952a36ba3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15b3fcc6f54c52142c5ca043e80184616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a292c81a35816e5a4f078b34c710bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a75f9b86ea62f0806ff00f7cbc683618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999869a084ae74b376baa467045c4b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2991f7acdb08328c483531852506b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d56786205d2784f79d9d23d79bdfd2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e5bcf0e9fb22619b4194afccc90dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead089cfcd3160d9801146ef13f5507623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b41df45ae1cb251ea745fe668dbac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd60690047ee02ea4a019960c1ebb3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad87bd3a98c19e0076c1e8282c5352626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f4adc01681614c4057e8381d8539f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f7eb737588d6b9f008947d25454e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f43305c913d15032f583a99baa450629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd86a27db03b43c376cd3461aa12a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea1783b8735058d34be03a8c2ca066631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb07e8c04e70f50e6d201a2daf9d0f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631abd60f837e5d6c95ac2fb285f440d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73353c36677ed03107410b14d7ab9322634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfd398fe921895a9efa3fcc673f4be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cbc759ebeb20602abd30557901179636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab33ccc11893ac8ed2dd5ce8f01f13637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063def3488e4666bfaadee336684b4d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b1ecfd0a3d133c625c284fa98bed5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41167461e10038215aa205b75f04110640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a992b100f2b6be1012bb440895d5c57641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb311b1e6c72df10abb13a17e5c1dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953c7ce046d22f95f55431de834f84e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636481a3da885a857f4f7dde6055cbe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6942bd5f658ef73075fb11dd33db0e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ba9fdc71c284d292da40365ad64d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e179cf1a27cfe117f5f8adde43e853b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94047e45f12b7a487fc864a933cec528648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01b9b7c341e84a67f0f1e65fbe87e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6aa34fb1089d3127ee335d654faee0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008283c8ed8c99237ab4cb4537a570de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6570a1ed172a19dc0737197a3131bb8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4105fe09e7ccc45b84f75a4feeef41b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0e1ef7845349e1e281deb7e9e5e2c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacc5b2231c16454a078890424b968e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ed97a6a849560e4f963ce9414f4fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fde74517e6534a22a69615bfbe333a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a947d596acbb3f26b1a4de94155e87b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7727be3e445a4820f0f32ac5322ab1e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bf8ad777cb5b089f51265086e4218660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f31ed87fdbf400c7c3670c38b4423661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4bf5ef0dc5d52a352970f817d3998662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626800ff3b368715a5276b2f4cb9755663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf027cba30e3af830d333eb945ba17664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8460292e72ff1ab279279fe2a9c819665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fb302acb94b64818646266700e00b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41217997e9298032a406582606df53667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cb0ab7f9632ccaefecbed5fa62618668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2606c13ba6ae8242089d8c9401299669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab450a3dae511f7b6e4561c9c69c8e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dd961b0dfc5c7c1d360c5c373b244671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff19cfd111cd24d7119f2cfa719331672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5f3f1aa1c54161ebae54f997b3131673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd540283bdcc0fca7a08ec639a8ff08674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859e358e1c43400c884f8b9cc89b070675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166f594c786fa7fbaf46e819b01c838676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db54b652f3ccc3e0a9b5b572b1c67c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d171023ad003d735b537e47bd6ce131678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30139e5f7195fdf21fa873ff2fce573679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dd2c1522b569d60e327fdb61b1472680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f0acd3aade7100efe86b98711cf25681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddb2a1edd2ee4159f9cd57efc64498682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5764452ce559b95203c028f79ed5de683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3ffeb097bb3b18d1477dc79eaea4a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59620b79fb323dffb83e72aafe544ab3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafda0e0063749e80c400272ee8fdfbc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731105cf3dc98827e12b25190e20a01d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604fb05e80c6e8207447016112a216e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7f087abdd6b26817b2c0edf15ec6c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62680354e9feddc640e65a8fbf3f2f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6feb25dbc6f638157fe5bdfd9dfd719691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e584ca125061daf28566fa4928b11692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dd123aaae28618771ec7be9e8dec1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e757caa38a373c07092008d9367d9b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616babdae7c4cc5e83c1f5666ef077f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299804d6f1c3fa79a9c84d67d4d6ca5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67707a06ba03a6f992bedd9dbcf09ff2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e36caf0e3c0dda814a97096698ad39698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88ade28056c5a701ab3e091be3e9d9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47537936cbbe072906c1cbd5c9f239c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e439df8fb462b20621ecda8b52e1e6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9a45f4a3cd057ee1320c299bb3def702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3489f4a5e199161f72fca321271d853703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06638c2bc29e4902805ebc9fd4c8e1c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36949629f1a8bce4139ebdfea5aaf626705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8127bfd8282bc98d89a9db7bcea6b07706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc834d81414f3a27da28f5f3a3e04b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde47761c206716bd7439c9234579a13708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139a8fb0a1f0145a2608cf9d464c4e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a3fdae84b4eda1e40340a6a135a91710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80157d6c7322200d7c3913b983f1e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e202483c938d0d69290159f5e7c07d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69803572ead85e1273abba08df8957713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1b5e3b4e4d583b6a8abe930b2ed72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc04f5fdaf67c0af74742a6d0d5409e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8807c59c35c26bd97a2e45758af732716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6722f48535550b4f6df40337245a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561722deed80fdfa8ac71d5a24ebb7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe327a222e887f0277e7ac14afacb401719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d71bae1363eea02a3b92e00816d52c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2459fb34abd254d668d9ceb95bc557b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bceddc748d6bf471443c93164d731722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57fcb098a8e809141b1d31489d2578723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15659c650490ca23bd65b3be0f687e42724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc4bf445c4d866190b54079afa5377725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc9df7f8ca7669135e693e9a5f6160726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43ecfa06c63d42910100f3e8763bdf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f19ffdcbb0aa14b7c41192c2ee9e64728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30856ee9b593e9c5e25e7420af22a5f5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be27c508bcfc529f20805750c9a0cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c886fd29152e79ab30830d8aede7fb6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b52111e7240a9bb441480795e1c608732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a8c6e96526f9f127404a370d0115a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9df6d00ab7811945d85fa675deb3c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704458cf7f82ec71df201933920a117d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d58519576686facd6ac2d2a3254a53736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c6bbdb5d4e62fcd6483c9ce44d516737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd46e8950213860da6faa8a7dd30a44738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b18da2af94e556a571bfd0d72f4484739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b3fc71c3b9d194909f2a9b110506f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06145ccf361defe771842579125036741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf72d12649302b1d1241fee8947a54d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcc4f0f738e7e64d966100d1b97732743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360359d5bcca98dbb41b96fc31973199744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26be7b2c93e8cff57be0e7eb41d8fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08dc14b505f0a2b324f0a7587f3697746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9af266dc9a44b39d0518177f0d7035747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541604ee5beff2649820004ea6d5068748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071c00aaf339595029440d728692731749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361c71194652f98b070aec892a7ab02750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2316574243b356286cf635fcb9c2e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f90881f29c1cc35bedc20c9e591a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2357366aa4ec5d6ae41b442b6d10e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99678f1da52dd18c4d7b7d7c12ba03be754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d794162106d2cfa7ffdf0ec89448ab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b938035371ebdc89e2d387f2a4327756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84015c743653fc37d6b698641d2c0c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5520e3cb12abe246a43756af90fccc2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03002aabb53114c588c895d78bf1410759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d56270c11e216155e148582a8e9cf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cb9f1bee39d2e6e2ce9f0375d731a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60c6f3ec549470799ff5138997a7d8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9549d41f9c54626a29dbe70b051e03763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60426172b032629ea3b37ad4e5b4309c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7484963ac5ac1e7dd0ed924e26ca3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095b503b881b316672f970c289bec74766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672554ed0cd96a755c95ec6e6e3f4008767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9706e5e521fbf3f9753981bc3d5d3e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591bf10aefea80cc89aa6dca3c221a0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0ee6b8535ff0c2c369fd40172a497770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e03fc37cc9b2de865a8894514b4289771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dbb3b304181924121df000a3084b9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2742b53d82f6f420c66ba5d57cad3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c8f3aa326c424ad452a99d1b16a2e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e2cd83d5c483180329724494fdccd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5575fa04c62f19d213902a37beacad4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa4f183aacfe1ef790c9b6081d065b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb050ab823a3fddd45c76fd0cb274a9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac98cc4968db4c6d1e458e2be05540779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a37e4d9ca4cfcefc262a1625cb1b7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd478d2b08bcfa3e4ef177c089066a5d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ff5092d5450a26498d0dfa971d062782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf92d42c23b24879faa7f13a9dc2e3a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15e4905fc6197005bdd1ecad96f935784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9d423c84832f9bc1c2acc4a7db037785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e453acf0703270ff4ee04d19099779786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fc21d51f6c5547a9370e29e4c18b8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7c3df7c5ae113e74a4006f84f8ff5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503387db7d1bbfa55332216d7d0e6da789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66222661ee79b0e915ce4171f34c8867790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df544aea681ce8d34da85b33f73044ba791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6131d2ecdbf016d051d1633289a0d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e65ef2b1f98f83c2d137a0d97863b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cea43e61e1b5313862b70eccb2496794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa242b4f583f875a62196de543b07b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65539185dbc0a177919b62f33f434e96796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e16a2d711eecf7b02e207130065c5a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46db439b176f94d2349b6e213e012c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99fe0086a184babcecc72cefda57ee799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e1ea9901fc77821f93914324a5ad9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e32a3f24f815d602054dfd33aa6bd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4622de7db9144060822a2829f34dd4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c2772639c3d9ba9f3e2b154fe0e85803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528dbd12e155812479609e008e203b3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e7dd41db70c632de55454d3da537c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef733b1e728fe30fd41d2a5146684c8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84588df4ad4062be42c69500e7e5757807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678296de946405dc901a2f3238500f3d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab705ae0a80ff295f38c379c7b6cec6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872344975d9b1fb121f88dc433b8fd8d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a6f412bd2f2c65287f59774e8ed8b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae99618dd4cbd5afe66f419df5d4e8b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b421b4f04f9829d52ba8487cff8cab813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da18d367277383efe0ee6769f677adb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b0b77cbd70886087df026b8aeb491815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a05a5b654dfd1b271157569055eb2f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e213b3f5613682a412af53a3240c7f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa049e6b20a09ee1b03aa6141d98cc5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83c1d093d6f80d937bdb21d9a45d4a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7212b4a25deb46957aa4cb55018c121820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9cc03e1f0e412e479fbbd548f002c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81a76f1de8bb64742ba366ccaf1eac822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d99b5e1c19697355e5d6de1c70631d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b925985e53b91b4cb5bb071f78e64824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29429729a4aeabe02695ae2e56aff2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa55743a0639827463bdfd9689f1328826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f769a06dbc39b63c54b51e27bc03c96827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b9f6027dde6b463c28e466d909fd5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bae9ac1e47a828b17acec0a8b9dcc829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818be3da67803cd18947ee25cf53a74830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adbd543b160148035c028839a55d0f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdd1741d7ab6fb72ada1916a03a95b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93edae773a15ab494ed9de63094bd00833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98edadd722b082df673f9973237984834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29978a25c50e5f5f41ff144edfe547a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed3f1fd5f6d216cf7cc7ab42218d06836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b1527642f06028f34f359aa37d79f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d3bee7196e9efef815f64d418b998838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3f92e4dd1abca02621c0399009e4f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4e99dded9b3669322e5a77145b06e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05efc2a7f7a79873218767185b685c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0c41958d69e2510f48de5415a2df4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49376f7dfa6d857cb3331bc2e9c08043843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54cd71544b128cce67b18a78e9fc8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a18f31aaf59a5b09bfc1878090a5ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3faa24c5aa1bb0b4aaefcb849e8193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48add8e764d54325829d119ed4915d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3b6197f9d145de75199d35a28f6de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f718329a2eb419c4ae3136913e61a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d66296b8042adcaf139ce74844e957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee93303bc42e53f6863b214c00dad98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328930f732952c7fa7a828f462afb899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348842c7c54c3a26141874466334c6cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27575c5a07c663585126cca1ff338f9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53b9dc0545fb6071f73ca08eb6c5d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07ebb99e10972a8e2f24f35509aab213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d98555b54cf30d37c22ed423d641e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe420f654d17cbb120e58d96e3141e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7638df3b416a5625d82d76e4a7a3e4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb151b13e11ed3bdc213d204aa87196517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f469417f809d0b10af2c01441b09d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333bc0cf94f3d5cd8db8e913f5b92fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac61b50e5ae0a011331e55ddedecd820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581575150efaa03027a37d6bc8e9553121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9ec1cd1d996c74bb707061ab50cd522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82629351edbb8fb697dc31c302c99f1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff870984e2d9c2b57a4d3ff589b77a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce317fa9bb40dd474c0ea8f4d91cde25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e0f9729f46a7ffd596b4b774b1d8526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4c06bfda5756a0bc0d97508b2f67a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83aff60618dded670aa018af21319c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0bc94a8ff57b7897256c3f245f6cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa6a173c4c796fc78e013d5ef638fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31a3947689c5d81d5885f74986e0a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a489eb8da5b9f83a087ccb6d1d1910c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db915f80fe0ce49a409641f74384d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e1d24bccf657fd3428b7b2e17396534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbdb732da30c2426f160c24599c18d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca55f836bd7611a6a50477449dda30d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6e82639366e91c2f5d882a560235b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92073207f42c54006e9ee0147f5ad84338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18c636cf8b12da02801b8eca0b67e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604690bc7164857b5c50e9e2ff4302540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53ad50deaa0a89175b3e01db676f4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3a59f604e60eba3945ec87cc237ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3bd0a5927f8060d0d517c53f42c9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b60201ecfe00f8a17aa7560fac60744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a99cd3112cae8bd7e229d3fd2d4c6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d880d21ba77d873c23ffb4afb241b3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ea7357a2f2ff39b22c15fc1f9b67547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cf0222dd9d71e733d43f190c667fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9360967cd4286876f6493403caab5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140a7ce3e6595b2ca413dd56a9fb69450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0179c14e2a5eb96decff7921c1e5b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c94e4f7d5ce11f9e7deb3d094d1ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbcdf8ec3da9af14d8df7ce00f6cdc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a8f05396db15173f17e374afb287c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f7cab39a3243cb651f4cb1b83ca9855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3489b8426304b9d5967363dd3e8ab1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc3d89a88c114a166482009871c98857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b7fb4a2a70eeea723b8d3f63ab64658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcf6c2448a69588e8585029449746159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6f90ead5621e1db1b97771b5586dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9754bf6d0a3569662ba1d03e01edde61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629f2c855ce28a72ad52ec1e83be51362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8647de3bcd7b2389a8a849948dc501563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e0fcc37a012c935c80bb8cb4c589a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd92ff550e976116760a609559b04b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f2ca808226a46905d6f7069fc8af366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e8b388ff34801a00bdd9f5d79783a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d7b14d3e03de4d180e17b56ab6c7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfb00e21138c3065647ba1705a3c1069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cc9d07ded850de57b4c628510f9b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d64af2b49ea1839e0e263ff3cecf2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc8754a91e576c4306b1a415eccefe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40a0283d396eaab025f06bb374d6bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7be116cb74b08eefad22f1d8c1c7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627497f1aeea546fdf85a9193e659ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439061c2f2e4f3b2d7cba91faca3daaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d941d6f685c106c2026f83a9f42c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decdc88a1ea5f05ac02e7e2876740cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789756c59ffb596b6c897cfbce59d5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e6adbbba1ff00ab65390fe109dfbc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9bf9630004a40fda7b0d63be4dd3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72895677e7c8ef92b5ec987f104500a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93198cbc456b856faeea7889fe6fdbcb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340e499a6e903287eb2c34d5c8e1c1484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e237e1862ac1c5905af7292fcb03aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f187d6df09c347c86f6f75fe0810286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d53aedbcbd249420ba1e7b37dc7dea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d662d1bc806f9ff9c083fa6176562a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca28837ebe9853dae44b33969f2329189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808d78e70a7abb16711bafc6f8f21f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc8b566194dde76690bcf89e2080ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28d9474b670d35c63964b8752a9e5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82493da553fd324000d2b080f4e039ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c916a0e9bd8f6f2e38d3dfe37131d9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bffccb7cd2adace93644cf50cf3c9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9117e4b4562e3774e14d14371eed3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056894a8f9295120d199546da895931297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2edd37a000e517ba8753c5e805b74998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81781ca6b3a259e6a211a8dd2b238099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2a9acd243b1640647a173c582ff04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c811672001e2d0b6c214618cb763af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d7f688de198be4b1d8aff5010f0ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45517e7ffec8af05af3912430ba29afe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af789632eb361bfdd9906122cf7ed526104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f32848893f8e17b81cf118373bfb3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d28291e4eab2ea2b597e6a29c5fc97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc8259f918442dc2f3f5c0e34fb888107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478752c13fcae450b00c9f4b02d7bf5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be06c01b82786b9f3b62b7dc48fd06109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908eedc16acf1e5d0dcb9635d9d261ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68677a8da07e4d08d9bfce0c5f566dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad138ec1ce9378ee0d6c8893c327517112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4deca0ab97f5ea7aa36aee416b0a85c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190eea424423d0acebe65bb04ce2cf55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dc4cfd4f61ae82ee9372f8b88ce6f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deae8f246e532d3744896a6997bd232116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f25ef6939aadfa1c7083b84e29a2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c983cb1b15a859662bd5f58985dd97a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da42b219304d2fc5e289c9a5c9f6b03119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f39aeff55d101c6f6b3f2b93810da5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6276ba6a6f074746d767694e2cdad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735150392a64b94bd259af1f568725a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eac32c5adced0bba09af7f31f7721c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd475c1895dfa4d507f1b32d2339891124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd27ceeb771d16b46fc90afd6116d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e5dd93b9caf6bdc8f270c8937b8c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36c55a146fa382f286fd20b949340a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc82625c94b9dc0a21327f00b2eb377128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52841ef3d397609f2eb138f140816f16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120134259f7ba1c37f0ab32d19e81505130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390cdd8523a1531cb30e8029bd9b854131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789f0ec743ff39910e20c5a64afe9b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb383385133c355cb1364e213040fa9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0468827db733b8c64cbaf5f04f25bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f9caadebe68e42f38ea1a965953f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed2f498db2a903f95297a79fb21ca5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a62b0adc4def832bca5fa3e67ccfa6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4834ec7c7f09d88581c48769cd4b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0634cfd6d821d54e889c76841dd49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d45d81d572031a551696fdfc359df4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2d62cd0a9be3b241278d1c98f452d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae822e8f1aca32e46e3650648dc8420142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ff32404423230c72ccbdbc13a18b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575c68acb9b0a68f7eca26cbba280af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0978dc09bb32e4590480af70c9b7fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53fda7812490a43d00042141c6db54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d219aa47abe7b982bc8661667209ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaab1ee1cf288d78fc5643863ec709f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6bdc0412a7e4b7adcaf650c3f31a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5f2e28b554d54520843934161c0e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffe60d566d74f313c4176f0a805096151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea0cdf73a30f50b8ec435157480e74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e45c71f2ffcebbbc6576d7ee6fec0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0ffcce371e27b9e61adb33c812ad6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25259ccf485a09ae4d3f83b83d59929155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a789d9978f5c2448baa0f02c2c545156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398f9578979b0965184a8a7b24c629b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546886f083271155598d282225d18890158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a8df108d3ea2bec801c5413363ed0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735cee3af2327c2787721c31fc9d7b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce9ddea344049a9b949164dcdc9701161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511dc4e4640e1ea39807df21059f691162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6ef4053915e8b8317b580149f547c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccfc82da7a903d00a70643cec13d86164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779dbad72271388fef25011f9b0168e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dffa210f4a131e312baa0d28c5d34f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8e67e4a7692d13def9fc88bcf6d0c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252199c85c608125433704dc0047de8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584820d6faa518428fd19c6fcbee0ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2718d6bcccec8bef1e99298022d2236170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abdef482162744ee69080bb23cccb5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18030d1bbd47fe0d154348dd0a84e659172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688274c082b63c04f28d546eadf04a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72feaaa6983dcc8afef6f79d3d9b19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12499903f86a9c74fcbe9ad312abe82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb397e6698b9f952af4c4a7e3cbb83a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec6888ee70b9cc04766c1296d8ba37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff102b7fbb332978cf78458c6af3787178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6989f2957ed6802603e9abd3e227ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b72a9b54fc1c78a8f5ffc14093ab3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e932218e78e45caa385fba18616424181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8778f1a75e9d8a78dfe37a72e0e83c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d46847f10501cb30c556d805c0b91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b112e5d7611e666fb8ff90e29ca1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c4c850540b89ba077932ac9730554185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda39c482bde10d81877b8827e069fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e27ba5919bbee3b0c8cc113f496da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895151404f68df9f2d4db3b62bd8600e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5eb104a5f6cfb0f4f0ab51ffb17f9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00691ae40fb82025ede9d993b3d9707c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727cbfa4ae0ac3af0b6deae4d1d129f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbe787c32302f44a3270be524cef8f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cbdde50cc2cec61780b1a781aea03193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40c1c07ac32419042d164f7122a556194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5c955aa451784216a91467d47b010195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b523cf57e99de0e56c3e7329e744e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a400dbcbcc39d5506ab958f9c76f6f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e24eda161980f6ee6cc5766ff64aff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb4728426b235d57ce954ccbe49436199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e0daef80cb7181733a05330b6c5d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57f5e233633b9550bd3c16de4b4eef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d0d84b0514c6998181d7c11210cdd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45150f9b609cb987961c4cd64946aab9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb242dc35137beb022b008a5214f2ca4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84aaaaa3d64661bd5a900747edaaba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ef5958fd6d77b4b1d65b24231168c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4093fa3ed6090b8b23b906b0cddccca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d289adbbec511c47921b4d3c33f4588208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2a8948765e61ff8932907ddac179e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abfa63d57e14ce1c5fa9b14c45625a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ae51bd7e4e94e0eedce1a16c76f2e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc715c7621029b5f0f8b6c2ba4bf21b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957a47aa8974c617bbe90e8b922ba0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5647179cca7472546d517afab1695214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353837be61e7b02d70d79f5dc26e315f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e36078cda2e4649fd21b32b15b000216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de28302b9673e9a2fee60bd4bb3e3b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc680d2ccf39d5d657dea82b281d3c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00377e2933beb3429a3dfc6bef123b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d3c9d4ecb56d2545a4bd3fccd8394220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37179997be14c261e252120ea1036b7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb27b04697c835db3dc48a23c056e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632d559ca35a722d5aaac1350ac8dc9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fda737ca347e11a556244898dee172224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba183dfba016992d734508bdbff44b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d98511447da121b5e30ad56c5c2fc5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56adac5d5dfa7380cd1ce5150e3946a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3b88a3d7e48ec2ccf032cca6485a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb049c2b32b07c256f6d4b2b93a1ddfc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1dc0ddf212241138d7a8d57ef0376230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e9a99f78552654ee589e74dad4dbe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340b715aab9af78191dd131f3aabd51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df1052285a4cbf76040e2e86863098233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c48b5a9281c4d3afea778bd05c64b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c501a257dcc159460b54820eb8dca74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966049a8613344a34f27558c157c4bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3f20a17cc558573608f32832bc65a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916f528061c8e1fcfe7deb6a908438a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6b0037057d35ec32637a9f6560149239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9bb1e6e88928cf3d75d247eae36c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754eaa873b3af98f24f10ccad0bdff1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11a86f89feb9c5350694ba0022042e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f219de337277f61fc6aa7c33c625c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896908689103b54e120432886f35d3cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f04f1b4a5bf8584a1c7d057396219d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e34860370a1ab9c367571d1d2cce3e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc7a13eb8f8e5587527afca74e1032247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8a3ffa6110003d9fb6700e4c1c376248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff64ff4f604c390824e4434a684ad1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa10eb2c02ba41698c76c8f021bd78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01123411f91f301d975e0726f1eadf93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ec5d97196aec073333fbe0630df18252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0729cb46c3993403bbf5cbc24bd4c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c3072f20e628aedbde06dfd5ed5d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb8ac77e34fabaa19ce388ed58449c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee701565fb4ab557d9d694600ff2fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2a9f479b1727d6a6c01c2cbaa4603257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1057ba1a11a761d109d93687bb99dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577474634d63bce2e1fe79c6b2253465259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1eec61795f728ce4f213a91506143260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53091d65fea145fd3b08c0cfb7f6000261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf5317af84afa5ddb5e52876a573f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d89bb77d3a918bd4fda1e63a73ca8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a67edfe6bb4fb92f0b7bfef95cf09c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb06a34de1c2846f9b00fa4efa0a23265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c976065a8ee3f93354d36604c0314e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f96749c41bed613c7b36426a2c3d3b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1365ac0eef23efbe610c8c0e7a7b536268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a2c441b19bfac509d0edf1d6437cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a44f4e843aa0c4b42fb0d946cb3f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf971b95f3ffae43be219aff19c7142271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3912cfd380dac382a63904ead40589272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4c0b5a63050a45de3ea3d43268b3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7450566ff49cb9e572404510443aae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0334ea89250d96f934825a21abe9b50275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b988597f6534e401265f1534d2ce2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99878d41b5c94ed69f40397032a73585277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8a46770c4664bbdbd19f9dc5128bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cbfb694e1025d1d44c1d8ec82ddbb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9212be931880fd59014ecad87c2c45e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc955e5eb57ba8939ceb033d057e7f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de710612cb7149ccebc90d54935e541282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4ba6295f92974718594c314492808283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af4faef242a957820ab4bf9a2c49a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698c64ab73229dc018fd1d4730123ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f2a89828b808c49c571dcf804e8a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2fe7a29add0eaedc73ca021c34f6c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16b02ba60e5e78994017c329d00a07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffca1d0286b3c613b661a46dac669f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b81f7a5f5b9d46b7fad21ddd60a4cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144334e61704c1b68a8f8b8626a318e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d98196f9ca2360266ca8bef7e7b329292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444a73a7bdad937ae8122a335188878293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c806ab5c47f540d07f2989a671e391294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7ef9156f7533686595cf38a1b4d62295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453b199e0ed32416eb72e01e7f1fdae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab40e1a2b5c700579e100ffd5067042297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9574adf2cffdb850701f331de5e94298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4e3493bd49d264497afc484eab987299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2cc99bdd6ea6c4586b5a08e4a18cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d19da66a3a537c501264dce667665301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca633ec783dde8dc0e51ecba5e776726302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3c85b8df7d22683bdb57e958b38d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644e857402423d28bc519c2c85f6795304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965043ed0aa9b7eca26580eaae521f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b732f000b900c8dfc9c840c336f6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a4da39080bfc7e490979f56881bb2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f0f9ab4eac83bb29802221ce7405c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356ce2ec67f05f79bb9b4444a2db854309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603c3c7aceb16a736f8976a64773423310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87495c7a32142ca297a77ea6e94ca640311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe7f7db84ca97f6405a98167480c1c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f087f5ff46f5cc3fbe48d35f746ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba648463fca2849b403d149d4994784314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ca5416cfe1a3d378d16158e23a13a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230c9900da259a2f5d02ff478ef2f54316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b568b96c41592a28d735df4e82f84d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92cdb8e2652dfc6ea1599acdff8c8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff791f5bc558617cf4d4ba1783e3f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26420f50505cee626e817c4c22814122320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ad9452577d2a61e0557daef83fda9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f62348ddaa5ad2cff8f1df82abbb0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d0ee8d84a8c2f375c77cb206c9e9e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722a67b90e86f0482db754784e699be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888544d707e4d77dc1397d3bd8921aa9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b15540b29c324c282884401a01bf99326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb492a488a5fb6181ded2b90380eeca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c766071ebb2ce491cbfa3a847724b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca609b1f5ee306a45bdcc9bea9b8349329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba36fb209daaf01b6935d5e0e3d357330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513ca3f1e054869c0e81aacdc8835d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234343ab297b034b13248cce0280abf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5009b97f630b13565cbb525f79fac3f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780baa63201cad83f1dbaf8a50842d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a9cbf3b414ba5c63b4a1bc648b662335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac54b1ef79d7606462e75eaaad623b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e8871f3a8fc239e64adce7cd7e198337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292b90b5cca4226064ec3ecc00c9731338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63500d291fc0927c205f248fc8a48304339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b4d024b90459e79382453f266170c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd037cec7cd65aa9d1dad7629acdee8c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70561652595e6a3c143330cb507b1bae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e971a2f8cff47ba1c7a90cbc9aa2529343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c60dab58b3818878c603b4b8c3ceb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe3e12988636b8631ca4e3ddb07528345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301c37a7e99062d08bc186e8cb4746e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a72cfb83bcf73312b531868782d6b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d660fcd8174b8736846fcf7af5c9168348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41502bd81f15acab1440859d5e32861349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cae1fc5631e9a9611cb47ab5059f4d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802421f7d5338b03ea28b9d33d01cd83351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5574d466e8350befc5b579e6100eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9604c7688c6dba16b733fce5049e7a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7de8113694ada025ee39a2c3c0aaf9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1898c094420fbbd3b6fc7435c42aeb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59375cd3e56258850546b8668cc744356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f1a95d7c3fe8590ac0ac59cce145a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d89cae59225ad95c6ad08ad191d00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40370392fb55fa92565c3e238fc45c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50626b78e36f9d49829dec753704033b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fcc28d97d70468f0e2fdd39876377361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df635c61ecaa9296f2279f5793ec4f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd491192223d2a695edd292cb3c2c534363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad78e230a420790c0a1875d6d8f169364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb1e3f9d58331d8d2ec8b2c04ac274365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fde700ee829741ad3414e41679da55366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270c90374bfec405159f6bea9a28c41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0eeda6e4edd36725d6313e220508b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abe9242499a9039dd6908e6ff372f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b000b305b095e49c77b7a50324250d9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4174307071ffe66d2badd19f3c9c2f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b5a9499e16beeb36e31a3ba541088372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2634710d864701050d395fb170f31ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57783f640b61a7575e22c331d691337374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992e8925269c56f1579afe443605b34375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0091af8b90d43f629c4ea2bc537af9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb122d1342dcff1881ddc6b705ca9f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c5318ed04d6524ef288708c20ba37378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a30006fa05fb563c2879795914cd94379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018934ffc312cacf01cd88c5aba80095380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e65646c6730d7d7c38c064e41c22bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8073266a5333360be1fcb13870dfc82382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941a763352164131c97443c6e338817383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba2a9710dc1c2690780993cad0484b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062746c1ed9225aedc8f5ac739fcfd0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecb104cb100166a55df0237e7170ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e3087a97d9185c71e96bcad13fdc0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486324cae166f99553b13e2459afe32388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e70449aa14d6cce9880d636a10fff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fffb7b795f026ffac761c7962b2243390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea525b93714385b2993c2abb79e157391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f6d2c9f32647a4846e10ec31ee187392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813513139788c35e47c03f9d13a7aed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5728d86b3cb624056f4921a5da3044394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cbfd52aff6700f64a1d9b4be4043f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32af6f70e226f09bc76925b77796831396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54889784927dc3d80b90ccbfce4e7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240536af1ffcc53417225fcb48b0a96c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9360b78ddfdfeac7c05c7d5289f8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42e6169bb1e8c214dbc1a4a7141c9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fc96bab03c0859c4ade7c0cef24f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4100037890ec00c7ef6d0bb264b85402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc039542b81b92bc5e8571ef222827b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441f613df84265d2d408da8a4c46548404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407814ce4e11af15abbed12a3a2b78d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ea996fefd1b498380a9c6d645236c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df29a2516b1c38fad02ff8bd48180b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04c0e9f2a6f459b9abbd1c14c6c0af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c865b5e70db63ab78351dd1c4b4002409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d389b2a68127780bd235d42acdf7c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c24fcf0bddd1161321107ee0d9f2bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2558b38769b3a425dd815132834d9c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23fe39b468e43b4ee7465701db3be3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5cebff7a118509db7f4cb591880bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99367f3089b85b4f9e7171a3b592cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7030b40d8b55a3507bb65120e23065416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d979dc94ee0928ec0a9778324fa50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f760d7506c56f5b5d450487f83c229c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daac1ed7b8cf972335a982018c95810419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c3388c4a939184cb154dec9f128aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a574bcad021da429856227f0d715468421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d336342d3fc3ca0a140d9e51c023682422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22783fe44cfd7b573c0d6d67520d108a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838c5a10f8ef8e153b54ca0d61e4cab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02121e45e78ab2f293fcdf0a6a5e8fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe375b5e7c507c224edb0fab2f98d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c76a14f7e9d4317e6fbdc72c55214427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f588c2f0fc572e8a6576e0d2a62b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93d052a35f6806bc578d95beb5ed23429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d5be6ca31d96aa166eabbbf5d8a8b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b706318bd3429285d4508a76bf88b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351934b4e094e27dd96b34fddbbf313e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d78c3f33707fcd17ffbc31ba0a37f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57328f8d833b4df1f12ab6cd84f48154434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497c4db27d4ac669531f42304b86600435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad4ad252984c2fe28c1fe9b4b76e56436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff108ea02bc30fe23ab71047ff30469437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a63d527631c77eaa17122ed5b301c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a367955e1cf0b24200f1249da42f3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185c2beabfb01b6ddd10333a9eaf4fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32eebe8218557e8d646f6ed16411307441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902dde2f9f7fc9971d82a7e07998d18442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6d9e341a8fe88945c896fdba0af1a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435a3f19881e262509664fdb5650aa3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140e351d297a6a1467d4abe2696f0e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438505b350ef8b593a8b4877b0bb06a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4551754117d6718a6c1027e1c37e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cf7e253577690bf52b2817de6c667448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb89feab56058317fa2247a5ad9f771449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9f734333f590b192bfd2284bb4996450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2672fdda0d6402af59e529a38164ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e92c2f36bb3cca8fbbfb4390c1745f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19104665007ee840e23791d25b4d1e9b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc94072877c9491d6060ce296bb070454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802d3c8fcd557bb0de4bf31ed75b627455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b092121f0d9413c7e49c40f434dbe1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc40824f3a0b2dc6730351748fb4b04457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bd5e6a5b97c14e979b11c002bf774458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b0dd903de9ff7cb494d08b7d61422459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0286ee47b3593a329498ff0ffc3bbb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60758a8a05ddb9f5f8c88d132919407e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8d736e2f8858459f748fca80962a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78774f08d261ee705d5846f68558a123463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414d425153cbdde35bb149074b90388464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80148c5ed17a69579bc575bd775f117465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecddcdd7f8801e47da3d9d753ec1f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb9e70b0c8f32ea6a8874b4968d840467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7a90335744f0cff1a0e0843ac2787468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b2b5f109cf6484b79b13c64649566469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafedcef0c5fd80fdcff1175d25cff5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1f86d23b0b250d1d9439c92462c35471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e167df3e0e18d0aa9a4a8fbb114f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c60bf5539608b9c8d7e5f2b15a5214473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddf0b3f19079b0a72c907930ab5588474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c84410f808792f776e9609f28952ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c047df2a9ab5573aa944c307ced67476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad997a0fdf0fe3b326d80d55ad56f73f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369b49a0a2b7c0c7c209460264eb149478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0541a2a88ce73ffcd7f387bfe7087479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5571d9c94a347699115fa55ee5f03480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03924a2e545c0c93017dbc50ad17d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dd37759ecfbb40d71a144a42675ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397a68a5e635c5a6f2a9d36054313a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750dd9c1fbad042efcd56b6a1a915a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed74af66cbafe1836ce74274cccc5b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686d5c3f662c0e3b4f7bc3d8b410358486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e37bce46cca50a5207e2ea93f7fe96487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732177b7fb503c9b4ae763b4e508e10488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638f9b6e546f7786e4316dcdf4cf39a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7de2a7aff964a4a28443701dc63cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f32027524ef3410a29c6908d5f3a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764709a11aee1f69fe958eb5c1702d13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4713acedae5ce5dfc8d8a986b0a1e61493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bfeda2db33f671a881b258d4ce582494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c5217580c706ef9f99a1fe4385c35495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26af37984aae7728b723bd3179750b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb1508e8694dab0919eeaeb4a30533497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b49a5d38e45cdc2e8292295ec5e1a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109f63cd32359a882d32caa53b5aebb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421d24562de0d38cd6ae7a10c46e4c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c0ef58c7eccf27b65f915cf945db7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f00c11f087e5e391fd8139ff9b521f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3a7a099976b4b2b270ebbd7e8e735503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45873e0a8ade54674c3b37b8dc586637504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64d637dde67308198623ab5687e94e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84ba408180ea86d5fb3e785563fba8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e49f64320b2a61850f1741b6697ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c184c0002549310c5baafc6e094113508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb9255f2420df8d3330eec8f46e0f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692599324da9d39eea69c7dbbb31fcc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4308a3b6ec69625f4b600648e2dcb4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc8481c0def7dc30bd07fed2dffd46512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93f35f8e3f01d8a466b9a1857ec811513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a39f0cd54e126cc011e9da0461252514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab7112faf2533a9edb0351746a06c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1ec3326f0fe631646a5afccc8bdc3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a678d58f6ab47f412456efbf38ec703517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b5472928918d68af297370868f970518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe2d5bbb94c6ee6319c7ea3ed4ad18519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074af017c0ac2f3f7ca8c588b39a7a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70968259ceae3e6040355181925557e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3342f89beee2a6df0e20914706af54522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7962fe92a5dae3fbce095a6900cf13c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bad28be27db23f41e10cb15bdfce2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea6e1bb3edb459c5d9a8d595eea6aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94084baaa60191ece9f52c88fbb239526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2361481787b60ac269f1a144babd5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9968e3e5c668986fc3414fc1e2083b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21332299f07e9f24cbca3f55ccce6a33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235315a6d96e5f46cf88b56156a38b6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26219b748d45932b5be8c3a6e129b7b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463caabc54fc2dbd2203dc441d8e03d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717166dde073977370f7ab4e60c3813533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbdc3ee5eee438faf596a7848e6868534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667acda3bf0d79ef4a04aa4cf3e5544535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24546a0e02598d8ee14c074a7bbb02f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ea350c199f804b0286652ded82ec5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcb24565681ff4317b5e58c4176e1e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060c6f1540f9f4689f0be17d68c6f51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ee7f044d1ec3f3e8a8a0597e95b63540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c78c823b3535f424e7cabf2ab54d3f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882a4c293031df3a65bc3384c16d628542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224b186f8b43ae8eda0ac64a3869c4a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3a62d4edcee1042d9c4d923fb578e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69bb510aaf42dfe38e9b4b4b55d8cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8a00d53b0ccbc681dbfb828c2b5d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdaf87dfd336e57d85805ef83a34c2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af845028b7a70b2af119d6ff26f402ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf27725617d27179362e52aee3adec1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4858106c0b63956852bbf35b8efe8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e18ae8f5f2b7ad9b14168d4a538d96551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4ffeee043f0b06cf72ed70d9faf66552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd7a916603b5dc8481d9c218422ae2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c367bba9368c6470dfdcda9e4cbcb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b662f9b216baf2f21a4dcacacea74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c65092c5a5e01d90951467a83f24a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33484570d60ebdd9b8bac408ee8c5f22557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160a46f9b1e39ac3cc7c817fe99181b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92381bc00e95c7175395999ad6e26ccc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c045407a96901d63c02f1949ac9b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053499bfff2b3491e0838e19b417eeae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f6f2422962aba02dab55a8e52b971562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32df40453d3b2a3539c21cdfb67ad6d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e959f137735d73f688ec7f4f6e518f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a38a011de30899c3e40a18e799b1bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822d3adf910cc480c7268b66b08602a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedb4673d3e7d14bfe519634709ad00567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47956e1f49559988c494ba46b3bfe16c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371f516826c84916d4709927ef3810e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366580bb5c211081d80f40395125934570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458721d0ab086903687776b4d0d610e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43457185df6a0fb6c5356815d0b46d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01950e4b74b02ba9bcfe5817b21698573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a58a3f94484e5da6d871c154eed696574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41117d0194a1693b694300037e74a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3974ae620ebe5980853072156f7017f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e19930515f05a21716ed036a546e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb01bf9abc663ef606a87410c058fdd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276fac719cf7bc055fc5603088cb3be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907779dd0f22cd04461ae97ba4ff4dc6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0523f7b5970ee5a74609a2cdfaa2197581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ad3d66d5401d71b18ab3bea05039b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700e9e1fecde8d4fa841e637144c6c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770732fd4c45ff6e7cd518a1d751c91584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f55fc5ea51d964283ad11068e8b6b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd050c7625eae1e5cd02306614cbd5d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e1c5460a374fc9309d7a737f26be6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e19edce2bce7995eb3ed8e2b82c3c0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986a39b1def4356b6c6a00fbd93828c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d30a1c860c89279ce8e8e83cf0c11590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d067ea64cd9a7cd5719ec45e3c6fe0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe356d980181b83c5a1e35d859d2dc0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3e0454ae05001ba4bc2820ab5c71b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50260c1366fb075d0f3e52b0f7c7db81594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0aa84481eb5722085211ada5b41729595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0c9948b70309cfd80991b403da7a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f9991ce5b079474f12d7d4bba37a6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac6a41f0366ac74eb9ea63a5468f3e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afe13e2942a971318e0aed2e813cb4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ebe574be1944fa803cc3df16edbb4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5599b8c6d0d9263e2612b1d8344259601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21199c988a1688c9174e50704a32a8ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87966f11eda194f0b74c5bb6445cabeb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922787508133aeed3810a92c32db2ec3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606d8e12e03b8fb702c1a9bb16490c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54137c5e669dceef982bd4b859e908606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a04b3f9b5a58516f7c69ec3a4b46ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a0afcfb0d8af941df03982c057b1c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf65d4bbe8b3f4e718fe7e6e4444a3a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb89fc221fced181bab0195e8cb9a50610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c200c29cb80147a2ebcc3e7ceb92cd2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9590f53454c06cd6a6bbc53a5babb19612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f591c46abd1b77bd85529c4f9e8e37613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af374c2354d522d738b4fb76dddae3eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7f2ca02e6a7a16a57d89f698442a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3f3d283b40df2fb66b5429731d20b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8f477bc4d3db0b5995f2a9d690e8c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a62874877636f8409ff0bf8311f20b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10842fa092f984c16d4ca0c8b1a23b3a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849ce832002cf4149795d7a44e2f7a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cf70583e3b55418c16b660be7f3d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4acee41ea088fdea377fb3c8ad4721622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135cd702f36eae9e25e15eb491a6c3c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05910dcbd948bd0ddeb20c0821d9d90e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235bdfc7773d0021142567596e3d19a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a168fc561301a07266b388a1f6ca70626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706febf956fd41a3a39ff5e66f2ff91627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407df21c80fd5920b2bf7344f890279628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673e5ce265d432a66d2a671e0f70a6d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce369c8d4d47b6f06af72676948089630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf0aba50f32c2977eb1effa50f65aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3555b55cae4bead2c3dae0b2177d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f649dd786bdb72cbfe41ae5fcdcaa3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af61b51e52d84ecc77c66058f62738a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7653a08412b771d1c35836035de7b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16d94dcce5d3bf65b68425ce506bb7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81f30d7b5c9ed04a1560d38b497f0e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fded149624d924df27dca9644e07a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aed24c41ac493b46bd090cebd1d6f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18a64ee584c3a6615cf10a997c91e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99866050245d7c5004dd1aaea9df8ee1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdcadcc58c8eb359fb9d45bb6dd843642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923846e9acf498ca9d2ba1972c04530643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736e9b888d3eec6980e8e3c056677cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d1933735dc6f0ee7443d4c073669e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7a2614f79439f8680ffc5d64f77d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e585535ab42dc5b8896524cf3e6038647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183df2d80926078c593dc01eb418a952648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80716949ce2a031c9256d97a20e01e02649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e918a01579743b4a015f8569a34967650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d94b5f04d6f5df32ece50d1cfc8ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5a43db8be39d607c1ca11e4c011f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186512a8331ae70d3421dbb92d4243a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6581e01313938365eeebead914f12654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bd4766081faffe323f7da0fd0b48b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42563f71b6ec6e57bd6821af468205c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97e5681232088f75c39570412c4318657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916b7dc97b808281719a2215bd84591658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb454a5241ef61c637deaccf9ce763f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee19324dfe1057ca8ec70648c7f01a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e157df56edd328f803c0ef36e6ea3b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf9c81fb82cd9b0f43d0a035e9bcd5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea9fa1bb911933ff6a4fb588478f05663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d50da7ab7d003c2a09253b1b42be0a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdad25654c4bd3be850f5f3bf48ae5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46a7ced8c2dbbbc41130d5572764f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fd3df5ce24d052b19b041ef7b70be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c79fcea55b877c3c0b2ba96e49db6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2420ef43c10f3dd5e3b8df3b0b03809669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187455d1755b9793ada6db061dc4ca7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d49908f90295e81ae203e793fa5cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f305c3e881416e99b4f68730631aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cae133be2ce219613d27c305ad9b7b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b581e6a3d7adce9fe5d1a1a9e8d46ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3382c5fd115f9dd60418f1055efed93675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf74087eb3301d58971255628b993c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81472610445dab5f65c58fcceadf8f7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73887e85bc60dc07b5f4f759bdafeccd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf949a87c829d5796d1bd1d69802dae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35ea602359e5761d93ed32e14b42d8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b435c7d0fd9ba60ae2c120eb78d74681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a3b9088f607ed9cc7c7191719aaaf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcbb198b28c66eeb88a102ef2bbf79683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5802c83d272d5cb3c328e0304c8af5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30beef4207d2197c8667e42be2806c1e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615e3e4491dcc4e691181bb8bb40c54686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161685adfe4ef89712baaf6e86c45131687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc5b68b1638778d1283663fb8762e1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69807c2a3ada122dfe39de0572844106689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f034f77d2f8012c14875ca021ef1aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc7967bf37547b0a6ca252d81ad9ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5f383ea37673a47ef7b7377ee7638692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d6c7c4ff6397f330f0485186fb9b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231761cb399763c12a8c0cb5a6e9868d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552f2df6c6da93e3e378065ea321de7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794120a2e20effa962b78837e8ea0557696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cd45b2634420c21408d5387c23bb1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4ec18034452cd1605e76606453fb7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a1d84852e90805c702ac8458f15c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f3cbfc534589aafbbf5d0dd41430f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e094b9b65f5c39525d71eeaf9f74570701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c75e664b8d4190ffe13b6877ee8e8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d370390f3028fc4d89289d4d45983d9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852cdc262ce4cba6df5187d2852b786704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb13d0cafb20d636a7d52f986edcf21705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624dfa945f91fef80e72de9631e7219706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c85f963f56f7b34e4082ff8d706081707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cdbd265ce0be5d1d8f3f0664065b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa971b23bf690dfc3ab003300f285828709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb114e86115a21641872473bb90412710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa605ce2a8a13f351efec6945eb9d042711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632322b8cce8552678a59ade3fb1ffdb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4f405fcfeacc8affeeee58a0aa4f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95705248270986e0f1326df95b041bcf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c0a6b1d8a0da171235baf8d21514c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119794f398d90965dc9be74f0a5734d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88ba422e73b1b2c15f805ee72a51a4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55193db504d8a813d60fb9b413df83c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc2cbdd9a0fc4a3d10dba492c46821719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3addb966db3ce31be074761342023720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eec3ba7b2c86a9b89bd7255f7e4f8f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4cb4e7f71598b88a21db38045dced722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d11d94357432e26a2249fbddbb4a8d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7071f5cff84b95cc361cda24ee501b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997771d0d905953e906d0fd25aa320d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1b981dfca64112e337b4e3bb0f589726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b035a473053805dab87b1af4b8b4ac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357ebd09ca80d92e7a68ea00f48e309728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde04c428f2d86d18b239468f0787aa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3085c5ff9bed62083bf8996fe3888df730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae7ffdbf9398e663f010ef1f7884fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f7caa97a9a219af5faa8a03fb3d94732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83e112414be5571f64c8935c478280733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c519e4d9a19406b4a03c8d9c3c610734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc1c3920b4ac2dac88050f40c8a57e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2ac90c5a4e67c8d6f4912ede25e15736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40b702585090607508594c838baa72737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ae5e38512f8241ce083433e8ac1df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3f9f78d615eac54ec6d573a53d23f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b2ba959150d92834710d36b49dd44740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f712a3b3b59c8e1cdada6447da870741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07335f5fef0bc42a2f9a709600224fb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead78fb6dc08890ec21a5c4b830382e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18981a495921e4aadaae92155e67a3c4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d369509afc1bf7a31609de2fa58b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d3cc46a50ad7fd15275ba7c41c7ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c3ce0ed407981500e9451058039cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b7e66e947d531b1e5d28cdc9d7840748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6457085241164a910e9cf40fc8b8b1e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911848f49718a32bab68ebc79a2e5458750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1770a22aad555de0a6e3c668059b480751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e95184d3da58826311f46f60fc8e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41faa6cd6e114e9dddfa51ebf92e43ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ba9ac3336b346b7bcd60ebde4d0ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf631ce5298537cc0ffbf7ca874a77d8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0086574d0fa8e38f8b7ea9d6c64ef78756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bbc1e0d5263151af50012fc5bfa9e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd184d29a8e96d07e306c667a835a963758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d9920b9bac3de486c9edab6f77a3e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a861a7efd30d9c21ded9270b450f1bc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a014aa45a6e02c2a99cb1617d0bca39761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c97b268afa4674ee025f7c6ccf4a0f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e0f7fa42bac1d783534d6e9a641cb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f71151d382b0e37732a4458521dbf3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effe0d68c2deeba18eff56b8a131201765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196119a214f54478c13614759f38de1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9065b3438008e91888d762a3b06b8767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>