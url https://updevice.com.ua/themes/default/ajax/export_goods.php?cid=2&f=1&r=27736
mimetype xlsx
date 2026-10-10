--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824f94b0e37a3e064ccc60f91a1cbce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cead8361f19e7f12fd9158f45fc7d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bf1942e6dda21b86bad8087980e653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493a0941853b84f571b20b0c8504da64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8d7a955d63389ed2a7916e137492f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bdedfa9e9b6099983b0f298b2f0836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bb150bb92d99f5c37f4e5014a39f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba788708770a507e20cb8cfb9924f92c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf507efa467e44c966d8299af4fe7d169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b77d3cbfc792ac03eda0a0aef74b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6316e149f0c253651b7235b6c601e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2e1bb293a12b10fa25b6eb56fda9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0be0377ae155029aa1e5f43037ace13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ece74b133cbee8db0b5be8950f0e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f2cca5ef8f53703d7fbd55904167815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82639a24ffc9d6935b5d03bfc226d2e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350990dc1af7124200dafe156b1673417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d0ac0a023016ac5df124dc63e108118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f698f32eb8c8cdac90930bdf4b14c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d0788a2fb83c3f30ebb83717d97da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b9c45500b2619707cdba6aa90066621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709e7c1192ec0da98eb70604f1fc37f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2d56dbf4f2a0ccb0e0f2ac74ac34323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218504ac7046ce9aeead05e132864aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255284a98f5d2dd6030bb4568f92fb9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec936fcc2881cf97b29cab520d2a3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91355a98588512a39317ff191e0e353927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a74417a8418a5b95815b0a602113a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa7edcf346adec8305aecb5b085a2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25140ffd367f9ddc937f888c70b101130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da73bc67c16da4cca90c1e08bec1f4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb145c91cfd3007935414307674e252032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3fb5a0228a60e34736e655f0c8bf633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c74346458efe3a36b3aabac29e07a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd0ec92dd3dfb36ee66befe127e49f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0be9fe02190ae41b1cdfb4ebe1704936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e7b5ec612c1909d18878d0a41c6a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fab5372b6e00737a2e0e82b35536f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f273b195ebaeee58c86da1b0700fab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e61c8ff649763193d8627cd0890ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83feda2687da50d9c99072e6dc0b1ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205dfbd5822ec24bacb33645db2285742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe1ef062de6495cd5738b85fe0274043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864329f9d7552768f392c066dd592bfb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8ad2cf9c13659e7a49f11210c69e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e27f15f640639d272629fb5347dec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ea7d7847611b9d360ea7232f0ef9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3ca0eb0560a19b0251668c03eea4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41214aa74ac8ace1d3c5462262f7e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f0beb8a186648955dc3b891e2b79750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b13d0ce08431a175fb73de8678cad751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ce5654e98451ceef41f5db34d77ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f433b588309cf3dd9358970e649881e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841bde7b7dfdfa1af67a46c612a909954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3146b5f2e4fdc4e5785e9cb206814555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cfe5cf1ded5eb0af03a0ebf4d1a4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8f8fba311034d8d9bd98e8b4e59e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6dbc2263a088ae54ef129aabb7b7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75ede2c98e6b94de0cdc55524c67c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c144d7860aedc9f9faf2d4bbe2b733360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa553f2285609e71c55d1a0f9ea307561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47f8f2e49ba9756d8805d6c553baf262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc38db66e11c8f0becb5c20a3e4639f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492b02a23c19410c1ddb7d284026c4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e5c24b7481b2e28b6cac4f0a47d8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f7b238362e8a7c8e2f45e7bc7c21666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0f8a4779db5be68b7ec17f03d091367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb69661d83af831d122b3f3922ca9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0c3832fd9bc1dfaaca9908a968f0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425488f07e482b32800f8327efc6b21470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1db184fed092ffa9331f48f6abb3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caab265fcc5b5660aa13b411c976ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d3a681f751ad015b8028ee141b77d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20392b81bfeab45b89ed9b2b3fd92d6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240c1b736b6cee862b9bfaf8ee9fd8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa75f77107c8f273a17b6ef3d3304376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399044f7454381201642d4d90dc4ab977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273268bbac22c9f6863af85a4a24dbbb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b378953c6a2a52f35406b806ffc92b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dd0f00562bc742b5a515edfc1d8f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd9f2154fc536757afec9cbed0303281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed71c23ca8413cc601e87ed2ab3f6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f35a4bdde18517d7acab6d7d49484083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586f386eedb6a93d57148957d7623f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2a19b6513ff589a897ece5214519a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fb1fb5e6b20b4f32592770810308286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e751e2e98933e4837729cde1e6054e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de361cc113880a645f5af390217a2e3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2612bbdf3475b1f2def3d5d6bc11a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93a315ee32851e9d815fb673714a0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee599fd26b0324aeb75478331e1afe591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19022717168a9a9848892a9dd74cf9f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5885d76924d4b0948671b306764d7cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca28d998d2fae08139f5cc2b8d4c7fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4d2644104e76b0e1fd0f02e275f5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0647cbcf682d2a42175fd137b2fad196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bddeb6ffcdaa22753a206b3c8d16e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26877fa07b2c28f2710435f85dcf2d6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ee57d7063435cfffe4c0300c4c3a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c05a3e556ca8061286d16dbd75bd2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4569cbfd24b0dde11f00e560e0e45b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072d4a8039c87577ac2133fe44ed2ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a86f86b10bf84145ec3e6c09b51865103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec0e90d01ca6b43d99a586c8c6efa0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ccfebeb55ffda9f21f2859e69774b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443d63c960b1b054e2bbde7aec1e406106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831fd1b05789dcaeb80ce1ac8c4f098107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ebd17dd3c1157368934215c253671108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7761ba05f6aa450f1028d702c804dcc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ea22a8501a6aef298563d751531e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950d15ccc09a993343f968dacb0e6b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71e5cae97f902118c95b7d77427d35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f255b61ea08ef2b6dc92e6ee726b0c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acb1b32a0d4749d3c2fd580a9aebc1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9a46f0c483fc385b2b28d1072bb35115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bc7eb15056b435d01b577de62bf53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e806a767ec20b56f0dead6cb4e92bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b00582ca9f41649fdffe1187cc315118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9711df8a0a1eef7e5eb805ba9fb92b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb12814994f9fa5582767e58343916c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5dd80849e89b7fd353a091f1a6f9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eceb568119c6f9ab1f679080cdbb09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66db4c6454f2f123ea096af679cf4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b15366fa821e32b9e02fc0fd0b0c23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f94f95301ffb2fbc8488259b149c6a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7475fc04da1b7669b24af42408b62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a520331393251a627b5b8dc2afb14ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62270c7666e2785d2e286639b154b2e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad8fd84986a143f57adacf75978dd0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a48a54fba654d6e85df7cf32aa405130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a28dab7ed5fbb1da08e18b79bd7bca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6a6375945701cc92462c1c1ec5a39132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4678da2562377ed7579d39b5b835875133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a88c3936a704a4689c5f808d70582c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0dd3ae7be7102c4511cd232b353f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b111e63a5a03fb082ac5f6d3546a456136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad2727024d5f5d2555a1f2339fa930137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03d1d9224d62a77627215ac5c7a54b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6d9d3112419de02ec485041fdf062139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db1e1ba17b0dc7489f1d2e49bb11f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f431a53cfaf0575b3d0efeb541574141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2276d3765010a97019df9f2bc264f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55100495f4d106ff0616de27a65d80a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a40e0360291de618675cb8a9b2387144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31feeae365143315c22160f26b15b0d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6892d45188eb9a9290b30f76d76f41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b5d86487e0ebc5a5f43caabb783ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5eb1ffce217edbf2f79e5896fc203f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0591294372a9175497e4d0359b6be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bf2b3c2803cdc2ff091b84ac399ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f81295325f071f0fe41b6aabe85d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5d7ae7310d9c8c52e6e1c9f06fa97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc06fb2129c44f9d4dbe40a6af96914153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086ea3610a5efd3a425b0b11e0597fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe2706bac824f1689e4df3e74c4817155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c1bf595026f78920d0b37cef38322156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088334e143bc546b13f8a5551800ca4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508da320d6f6243e3732cc9407af144158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c99cb5c0802e3e0a867ee31ca972f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45018d175c6f7823a118be053ef0601f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13f0ec08fbae4c0b3aad2b12bcda8f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b14d627b6d9d6eccd38ac7e35d9bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4243c5ae5d4d5387c9fc792a9930ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95424bc4d03a795f38f17bd0a396a283164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebe1b8d256f77cd8123bd554339868165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320651f34b42d9599bb4839f0f066651166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d041b6a0963a24772ed2491635405c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d969db6222204d9c503261e1d1c08d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625737e24db1b989035eb024c791edb9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73267d67951f9a0016a57a1eebbeac2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d05b5dfcb21b972b4bb2893c4ec84d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd742b1607c525535ce03a6330fa8f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdf9a4231197daeaa859e56cfbbb59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa34da9e144aba4f3612d851dd7b6f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8440e24db7dc105d68a6cd68dead689175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478f5bcce834ca088ff665278cacca3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480da03841f57f9ad95899d11c373bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a357264de37aac537ac22b214c1585a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9c56d86175ca9f09134d3eca6cd0a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee72c2c7b81d3b2430f49633e88605180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cd4a033e559cde116a33c02f575e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680e97b7061a1aa6211c6a39348ef71182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c6f863b36e24cdce19391e7b798b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daec31110d3eb321156215817a3a5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe9117e82aa949713af66651f24835185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac270f4b3a4476fa376f38c3186bf473186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf4973936556e608cfb92afc52be87187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c466aa3fc35f435ce198851b541f89188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed7e7e6cc5b96afd4470c4602791c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b96e767efc0ac1a4ef20078072e9bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391481db9e5c04a2e143cd1ebd34fbbb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1c2f145cb6163a825809ef623d53c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3495657382908841edcb2f97d2422193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13beb64159fc6ee12d3d8792d69b712e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edf4380609e02340fc4a259ae0dffd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0b5c6977940497dee4d27bda2635a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241cf128defac2bb6c868ed6d46dce4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c5805443da2251dbe9aae56a8e665198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb884dfa8effb2f46d8f5d4de1259df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a841a88c16ffee89b47d41983a2281200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1126ba96bf20d58acae7188046a09a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b108cd9b0ab347e903006660e5964202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309fd6c72ca26b385f4976d5b7eb34d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e146674e4251d71247ad1d883f9bc9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31247661c3d5b5a50ecf975af5e263205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27627d95ffaf43c4019d86239a9e1fa3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3351163ed0e5805518382687fac1b74207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c933097ab274eb46a726131d8b5ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5372f42b10b56efe869f6012d21a6a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce33ea9ba11fbb62706ef0ed5e89eb1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc712e81ebccba67ecee5bf055a4eec5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5396b90a3b451449ea13b561a394ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe797c8bd409f5a12b0bcafd5a2ee2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db732617c2c7273f26c7ec9d9183598214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241c8bcea2821408502fb816c6dad21215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a694da35c6a8cdf45237a9489fd616b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293eafa69ec2a79c7fa6c46a4015d30217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bf602cbd766472ed3dc3563530cbd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f65a990ca05b49872ab5dd3e97355219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f516e48a438700471883e7d2f5448d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279133c52d5b323e24a1c24199b0eb3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6cc3a5299c321f201031f8ec17c17222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fb4ecc946cfcfd93f5487f5542a13223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c42839cec57b8d0cc6d41b0be7f7bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bf1b17cfbea5d081922bdd4168c64225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1800c73efce25c063b4f7d826f9efc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c83f99f3496338ea1eda010c160cc7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc323a3ddf9e3cc3329a1b72356328228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f07a00ff218e15d719ba6c7b58d7e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9778b2b86f77a683f2b618f2da227c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce64b4477811fe14aa18af37d104adb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931659a5b8fbfdc028f1a06dfee7befa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d54e900d7e586c25a304aa47ab29d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef54a7f704c1e8d39cb78d972651e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af29b3046ac17883fc5b918078b4dc7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d5a625e377ab57c3a118f0ef547f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd74a29284d3b260321233fb68557a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2f9b3871ad1e97df2386582230126238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2315d220291d4aef8df7341606c666239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7967eb459c9ce690591bebe545871240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82f345463ef7b7c7c409162ca25b10241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cacb1f6d12c68524c40274836623b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643dcf5b770d66edd45675458cf8284243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00ba1b1f571a15f4527ebc89dbbf11244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66756ea7eff01fe8825086bab09034df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173aa676d42d14edf0828ba43c9a3c5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692f27326a5361cb08debc55f2f3945247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033be8764f868add76cd961a794cf73e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d09bfc5cc24181387132fcf8e8f55249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b8abd85f1d3c47f432a1f7d3795dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055deabc029b4a3e0c515d395050575f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ee7a0288b948bdf6b3d15e9a5d8d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e56b6701259ffecd532d1610da5c60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c27ac2947f2bb57df138afea3b19fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffa9a8937615785b678b7183eb14e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5724c9e2f95c663ecc75cf131d56a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae09a3207012c77193872dd943fd51257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f1f0e7e56714bcda37181424efa3d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f123989887740f78338f7738595bda259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf56cd721f9d070c4581d185f8dba0f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5814d2fbe35c2e44ae9029b8c404050261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5918854e378b3ef054e00591161ee7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3500313c39379676dabc82796cb5432263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f2b0e5e99516d7882a32513a47158264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b0b9d4440bf6f6044cb26b1b53df8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0549cdaffb8703bbc4de27992d568266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b548d33de4d1a6a6bce73bc8ea627267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d414c982c2b684e34b100948a0a7f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd80604e375ad6f1bf037de1bce757269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7351c63e84a75f3802e730adcc816d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204b08b3ed2d53769d458f689d634e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6d4201ef655af3ff727708cf76410272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432eabcc1c9071e046aeb540f25dfa9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd61af9d553d005ea622730c6f311a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff02440aad8eb9be75fbc293159d8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655a37c6c6de4e679ff25e4cc395c73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33ce5b447604d2628e69355bc6d4e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a621a29103803e2345a6e715aaadb2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c24a0fd4fe5173f754454b085b96b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd4273699c34cb9d111c8aef44f704280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98920450fa13855535efe5a6f47f04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a876d7816c8f729e1023b27d586587282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d86d9d2aa764c7cdec010d7ebb741283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70264b14cc3fc8c8c21fb5c0bc7d3abb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90caee6ffc59345be16c086f783752285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af510d7c27417a1c1c11d985934a1c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7658797e4ed2a83b6e067f29e39d94287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788844cc69ba522f9e02c83e03990db1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea12dcd9059bc48eba21e473294c74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919ece5e558e1c0df4ab0d53643a728290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f31acf155b6b315601aa134207bc5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804288bbc7dc68b9810b43d6047320d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8a38d52ccc4c0870ee10c1763513f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab784a3815c6bb05b053d9343baa89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd731470e7d5ed1672f1b0fe3f4deab3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3017f0e4d9da1c05ef995b345710b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668bb39dd5ae77c7af29f8795b32b24297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45c37fdc564433d1e4a18e08686e8e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175a251fa134092dd9bee0e9a1dd5de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545a591444ab9ae046c099b9b0bc929300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205edf367fad4569070f0d1b971b338301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6477f7e0e12c8c5a1160058b49e49cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169f632fb0852a2be6f68dc0e0478ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac9194c751c2d65a0fd14ed9b7fefb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b88f9141b10d58a040dfa5714d02ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ab7751a9c49770ba65f3cb22a70c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d6e84c71543de380b72aa7f1ea6ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2fbde5e6441aa260ad6fc63924b23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff777476cb1935325ba35423c5425690309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872667fb09993ef54232251bbc591150310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e153540ff2031edfd2b8341c4473ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afda502eb372ccf5516ebe5ded4ee5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a6f439b9a8a4d50b6496935d515b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e13c8df84b43d928e9d3a47611925314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f2df1a2bcae27349ce62f2c06c252315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a3ad6f88f7e85d084eb714d35caf6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d1a1dd08759efc9834a94ca97bd0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ab04a6bfaf22ec4ff7889a9b71a66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce7ebe08ba2b66291b7c2faff417e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99373b14043fdd899308417812e3c7a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabea2e03d27af0cb9c3dc15cf3eb08e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19bdc8735ba74b5efdc437f4835b59322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9612716af44c874f1b4a2bdf052316e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6753038dea03634f1ef9f406639b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8eb5233ac236b1bf23a2ea2983f84c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43666536102bb0be413a317809488cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd49a4118dbf196027efab49725d22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824dbc980dba02177b1cea1163a05e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e991f9d7eb041d71b28975f6003c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c394581c4bb3f603ed7ff677ee0d566330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75d25d5f9a1b30fe28999214f1e07f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bb5c1fe5b3855858dc0acd01878c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31439d7d16b7ec114432f5a630a4c2d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9085ff1a26111fc1de3ec90cfd320c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048020361df74ae9271d1bd5dd9043d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017314d9113b4cbec23a123a7fa9a194336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3428b9d3669444f961a9f0e5822c70337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79823080310d63447478f48826eee1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49b85739f453bd5274b78dce61c73e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905cbbf9b20fe27d549fa365a970249340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9079241dffb5e5fa4fff7dafab75447341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f750fc7079a80be158437216163f7fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e621ab78d29e10426b378b420746373343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e219718a108f8faf98508e7123e8b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418248082f035b03e0e4321eecd22e53345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3889961561860ded8337854324f68c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571c4e20c3d9767790808668b096aae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707de55fc395b32df6156e47ebbc01fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7120fdaa002df02d14c75de09dd30d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc930603b40c2f323b3a125b97c8fe8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771adf2740880d10d132a080e49d9d8f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120fe7b1b8b9f31e36fe18cf0d5edb7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae5174f19c4d173454e78649ac821e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6c38033057a418e1eac9bbd939952354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14709e8e08abf29f75982034bc5cb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dea87781b3a444ebc4a90998c3c0eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5300fbaf9d235a6c454319567b6a69357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb13427e17f915b53a3c0ea9bf56ce6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca2016e3ca25c100ee441c8a19d8fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455da019678d678d8901f7eed78df15d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba930d7aada24cb2a8a486abd76c76b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda2c9fac1a5ee1b176ce12d532be7c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049134e19e09050463ed6dd9217e87b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c79658e8b390b25231c2c2b9da82f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90046f1479db666405125a1c84de2459365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b20bd47603e95f4ba5d64b1eb7e11366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6950a3f9430e09b6cb1bfb7ac332b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bda0bbf1742a89d4a3e281251b256368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d4fcaa6d3bdbafe5d148ce7f7cc39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c796b5a7a5821d9065a69440c32f37370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216784c8a4e812816ec4613e72e95941371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af827aadec05feba04fb8a48d74b6f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460503dd64d4a8d0d008309e7b78e1ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11935b7e79d25b5593fd083662e923374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edbf16e4bd9bc860958e85c79a0a1c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c3f6573af159513bcac1580122535376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48759af19114ec2d8571bcb93a2b85f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d0f2daccda8c2e379d5ef7657d260378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85812e6ab547eab030287bddf1ff1e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496b52a98f95122aa8f4d364c07ea80380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff0e389675651b11961639cd78d47c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf91d5e58034a9b0c7e2ecc9a70fdf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b174d20b8086ee52e7f3ce5ed69456383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac060504c8ca6a977f127dc4b29243af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aea99f3d8d0635a1db1b09334bef38385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c414bbb9689afe782f9d3fd459eff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633899a11898d15d22bef22837aa25dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7f7eb26bc32e23c7b2381c28cf3b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6567746df0d222aac84b21b20468a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e05cc9c28eeaad8ec9d8437576653b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885feb68d99d41a55e2601651e4f907c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e20feee2cf3edd796f6598d8701e67392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a9080ed896ed7e856d555559a920a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08ed37a81a311f323f259c5a32edbc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ced0c699289b6471eaa7b00cb2f6f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ba10ad36bffe81ff00043a8112838396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282321ab159bc75fc66bf448cfc07ce9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4374003e952d919871c52ead3fa1712398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd42a7fd97feea34ae1d7380efe4d84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dc651618080e793486300baf78910400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926d0bd4a5b591120893bb621fe41f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b470af5c1dacbce3635c792eaa694402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e7b31944b83beda9bf554cc6fa161403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d11bfbfcdd02f9f751e92c565264d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43c1222dbce5b210ee36cffb7d1b4e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de165bc3a5aab14b1e668ca0ef140a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b18984af5426d6a8ae57b0ea6f245407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8242e5e4411ba7d9f3d809c20ff51408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16362ee6eedd727a14c558b1d081fe1f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154830cf430f64b54eea9d195162aae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40bc3eb7f3dfac21b3c627fad04460411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9029e6a5bfa974efb20c6f9457656c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9388eb3062eb6c253bd7e60b6c90034413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2209398e2f9e1e84384de943c7c39e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f0df444c941cae73d2098f92e905d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610cca21f9df86f6fab9878b591a088416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61778ccfc3e9b49db8ddf6ded33744f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8152c1ab5bc05f3e9d46be976b4a9d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdba297de00f4d9eb34f04f66572da5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1f8bc7ab46ca5c1b444b3dad78c55420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a278300dd81cb527919fb3fad63afa1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb76d302bec3659212578b9b87307e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575b6d108cfa1cbb893b11a4433a9d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10020374e1956aa7b064f7a3d405fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433fc12922b2337a8bed8b8d3d39b3c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca622dea6098e8a13183ddc4f63ecb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75e492d16eddfbfd6045f937b38924427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad28c7e8ab4b5c54d1d0c624ce2fcf4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9d1d0df430fe03523c1911f9504e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4811e4787a0e2cbf1f83745338dc69430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015e1f80eafa536350ff2372e9c9d24431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23457da674aaea067adea43ade76d319432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5815c1b4d0114ab6db8e9f58c95ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39519efa3ff5f0d8a20720f00b69f205434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b5c4f8140da1637fe53200f33697c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a09ea64aa99f646a40642ea3f1d80436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93225aba13357357c122b0f267349596437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb441abcf064a95f3cb88d74be96659438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bd65ede46c1f192c912dcd3419d70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5b2772e29dc5b86e91ef38effe212440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888daea3f687e73a806616243ef55527441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55f1dde5d352ec496e532d54d7c67c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6b859a687e254ee491324fc46cf64443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c073fb03ea63c52dee78c190524c738444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285144dd386c8f3b38eedc7cb20397aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf0ad57931f1b8044c9f5a13db3d5b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f07f12f98bf88a7e5ec127505d972447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ac7846ee0ad8f523f1e1ae5fab643448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9058f09f14c84919d66605efa0a82449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946493dbf5a2e098555faf66708a18ff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb6c5470a17d396d541d2150560003451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c22fb28349be3b366062114cf3358452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed26889ff67e6e849cd1ca25bfae22d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dc7aad405c33eb590b9522b95df89454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224290b6ae8b06d0cff3fc7cff12d9d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf58ccf646dd4d2a18467980da2e3a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad8217a4e698dfcdcbc76b36da585b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf39b510f847ef27d565e1af0cb085458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef8fbc4ab816c5d0940e9d241a8722459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5de8e612fbf09635368d4d9df5c3f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af746003208640fa7329d74170fa3d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630be5b8e2a8b3f10d8411c3fdd7106462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ec546cccad75644b55bdcacbc8c19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a3b879799ba93eb9af4446c668598464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95c7ede0a5a25e57ac903063d6e449465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4ae518badb383b7b15a031064a275466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44250b922a31cebc004fe622241466d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71761693c34b1fc76d6b815dd298a518468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73343391ec64901fd39210d1bc6a242c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24bd80e14f8a4434133437920262e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270c079d07d88794aba004a46687452471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dfba5046383288ef2e091e4a8bd96472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac0ab570bec8209696e97e79500881473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534620c166ac9c8a188dd63b1cb8639e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb84672d90a093a52586023a9d2e3c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c50da5bb069bad825c6f3a9f65f70476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fafd7b430d7aea4c513029ca0a536a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b746870abfea3ecfbd1adff9f1d1c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460da6af5305425ddca5ac30e035c9c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fa7062599b33c7a9ebe05ec30b2d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350bfb0c262f7a23e2ae0317c140f29481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200841a33f229149f9d4b4bf4cd9032482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff335cb2f4a6163aa1a37b96a651811483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec111b4ff9e34fa6c096417704dc14484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3aec7f960774b114715a2f106bf42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf7906e5111744470c5848cc0d344c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ee50499303ab2977368fa922275fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c76be60c7e64d96a2298b97e8d89a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00765c5ec8f80a8e21e2453aa835f1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca984ba43633567bbec8300fc18d3d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db92ebdbcb117461bffea22a5dcb87491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c02ea2c938ff7a1016812b0a43cf7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1471210a8efcdf61e4a7ee3cff1635493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19a24729400e57672f746d6c1c37fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84182910249df6d47d7367202904a7a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f81e6dc855c384c21904b7462901cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5efe590f8f4fa4a44fa01be5d5fe46497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea20a4d90ffebef01c7e3b3f2683f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1968d419331f6516f99bf184732f535499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d624ce1769700a8fe6882bb7ef6f86500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f20b0c2a04628500cb4d5f3c983b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae8d3b3769ea3087c906d647a537bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a7be9b0ca3d9dac82e927ef136f95503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a23d0cb76bf6b7e4c43be3a79b170e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa48e4b8d0ff0f0f1b089da6859c38505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684468cc127f0a718b5061ef5b57c04506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386b15d104462d6d150ba7427613e51507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be2f476759c750a6c0db8f7c71dfc0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2daf93287fc9ccfac59d149e64172c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641c58a9dc494acfc6c45254f3befcb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9082e9fb94d3de966e0566500618018511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796efa3534b52832451acfd926149165512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b4680cb1d63d31cfa6b7ab4893777513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5716ebd0c6a9ae23bc290bc338c63e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80697141207ced21934d43268e07d4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2320d7c7b0a5540b8f616d9a72117516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b20ac7509dd8c224861c1012f21f43517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f0c2f28964e038015d52bbcab2d35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ae2a9cf08d5c31de41e43500ba690519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6d4d0779202c2bbec66fc56510e9e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649df0b201e106153b7bf8480949fa28521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c0bdd93404bcde3e8f2fb4013feb6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c789638e911030fb182e7adc09b84523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fac2bc7f118ec16932493d10b3595524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ba2898d68ec8c44a82c58b58ce938525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c144e8c998848752c74f1a52fa0d012526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0106a78b25f726ea79e8df820e8c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227b8bf1f15b50a2f1e6e8bc9b27daa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f050663343702576999c1f12c20f27c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0adace7c20b51f86e410f41430a165530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d80a26e0d0826be5545d055369d07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd39d0d1d1eda3ec7b1deef8e16b069532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb93e13e5760b4a457ec3d32a67f5ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf817e695a9cf1c002d5a178d810e01b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407bd2731c169c9acf333a54f0dccf9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a58826580072c1b2408823b8d0525536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e43c976dbf52b564496a8dc1915da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29d26e7e5283d25d7b630a826ba6b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23858a1ae8136f37bf13e043b6a4c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea73c17c2126c40da69df9bdceca32540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8096c682c380671e53871db2a38b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c6ad5533b0ebcccf6724ecdf5cb45542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7909a80d2a4e345075208f1edd82c66543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952d08b7314c1d7646c392810631d93544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4f4615b9cfdd6d871d0ed2cd6fb96545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f854b531708d0fdf13e4a6ace65b664546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc9c6749d963762003545845ee5553547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2b849eaba8149ca7f024b981d0d49548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146340390670167903e2394c92762a2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5669a636b11c44ef5ccf2aa62cfce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9255f5266e6e5e16c173a63b33f2c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fc6d87785a350f8623c60bd2f49f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080566f875a249b228448aadba14083553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf549990badb26cab37a6b9dfd86f33554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb55d4adcc53f8b385d98dbb8002ab3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0754945529eeb29f15c1ce2153480f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f2ea64bee291692022f64970c8448557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a1494480b5f086b69472f8e6e1659558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df66ea90a514837e2ad184c814c5056559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09c51f64f4cc21b7abaae4a6a0f643560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6898ed17343cb2712fd9dc3bd68baa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c691628102a5cef5dee61442126539562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6388ce600be390eca3bc356c9936bf6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae6edafac7fbfd40dd1ea83e38a017564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73dfca23ad5ed6cfc1f76dc9051ad7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855cb5f079caf4adb18760a5e005be8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e4a7ffd0875753e47506648b74ad0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd601554eb5a24101d1353294c40a4ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c74dcd3e4f1f6233b88f687d4858d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da6bb7311257377635a1143761aa43570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e7f0b8ae47f700c2433e58126ac63571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872208447ccdc15cb725e00bb7f15ff1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122d151acaccafb469657b1bf8c5de8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8a38b8174fc45bbb70ad4f50834c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807d538a657f1385a08fa2f0d26115b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcc9215a704973824a8ca5b53fed5f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98806bb344b60d39aa32713cc37d9b5a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad2b41aea3b8fd4dda514c5eeea37f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498212e27a5ee6f0c6909f82cd1f2a3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35840c3cb98465c581c3bbbbe2f168d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e87beb5d1a00352d4d1ad7fb8bae9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e47c3a91fb495f431a56876b789ee0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de29f3c18a4359e56087a4abecbef5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148965e4f20ac2ba549b627754c8a47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb558ae30e631c915fa7bc3e6bd21a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59368980ec394ac4b2a1730cde3500b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c94dd9bc7c2d06d00380f0caf2701587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eca1cececfa456773d6ee3cb57a1b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5efe0afcf1294f52def32d9b6e27b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883c6ba65c48dc3c9e47b2512f207c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3d494c0085f76b128f3d5381b104a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b9f99cf46f45ee1e8790bde63a4a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820ecb31f251832b78dbc94c26cb5d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faaf6d96b8f2561156d0c70d83e5fba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b5b22111e70b80739e269afeb6a2b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b51ab0b3fbe7e9c1e08e342ffc750596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471aa3a4bf595db3a55b90291034dfd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783082149f91c9050b7d2ef9ca6e00db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90134151e6f80c361a6f7739e1a359e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792586d4ec102ae4ce2c69ad5428ae8b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ec954464dd5765ace3b6c7115c320601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179b4d248733124aefa8b065db611fe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535b28c52c045be8487a1eed84b7e4d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc572092b4ef7d164d90594ee3b222eb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49743984827913fdd514e30b0735e539605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84af23fe18ae2b383fcd2484d21c45606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3931495b09a920bfdd62cda00905f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70746146f43585cd89c94096184e651a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef28f95304ae0377d605b2ef9af1d7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c33731c1ac1ce71f0683fc369d170610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab105f43127ee0a3c2024a87c868fee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204e788e2b292f79cc1906bcb9be4ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812f38bf41e222ca30d9992446e0e3c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8a2e0f64f852c939a2cda23ef5c6c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7874184a10967bba199313b479d7f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958726869b4471c538645c3606535cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17f3f170343814fe0ec48c3525e65f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50435a6968b4f563c980e4df64ec13c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c47e87a8fd1a3456873a555208bd9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415457ad57fa75dd235d1e0b81054d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a677922404693e90edc394344347602621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8afe591d11fbb359310a8ef136fcf4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312699fdf542dd9bd864abff6f44587623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa0a9c5c2b2f05119ecf4215c95de4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290d28ea63aca9440d7ec16e621f47b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607a347fe18ff2be6eaaec0d5d01681626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d95addb6564c9a3b51b8ec163b5414627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899ee3dedd0b48d1360fc6cb3b92c03628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bc5ec8bb65c4711971e1aae4a906c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3620dfdcda606c19d564735d75b76630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79723a7a96f32d45b013a506f14b5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bea9317a0794afc5be36d5ade1497632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da70a6560afa1a1ce1e07a86c9ded87633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beeb600487d1915d2f080c415468847634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd8175c10856932a1bb8258abc34dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e65303952df44b82cc0a23522eeedc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ad2dddde9ee71f7af46c966877f90637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b72dc2827aed019d090e79330203a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb91bb37fdd3e41807f83d7fb9a50a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03edb2f18e46ccd1442884384f6431640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb29c2161e3ada14019f11b40527ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5b8e8314e90a4ad7f90f2d3f1e100642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29538d30219b190f36dad1eaf63a44643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f4d4551f8f3ae7c0b1aa3918d975d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fac1ca39031f4b03f702b880840a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d8369926fa66a4c85638f3bf9fcdd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b547976270dcc57bd562fb3ae2703ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff19401461cfafae84970ba4272a5f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2363352a6b6bcb81afd9190c3dce29c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f51dd2b1ac48c5edd5316e1bb335c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75753e167cd389b562d3aa9a2107c4a2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28734db46e8c2f86ebede2076488ff50652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7e7b3a8484b8c73e630820e36c681653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484aa0414130e78f42b0afdbb5888ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d1f62d59f9ca8cef6352d6226e918655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c9296db347a4e244f648033022c67656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1cf707c096f1eb137e5bb20c09f36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f28b562a4bc2a35a856839c487a95658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e03da5b5c7185c8801cea38d53ed00659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d0ed1ecf4b699470aa84e6d3338a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985220d234179da1d2974d4726d9939661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff360cae8aaea1ee95e6e53485cf5d60662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937f68a4aa006fc5b28bd732e1b95d2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb52da0b087cec49eabb5c9fde0c03664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08eaa8a2d072f6aa7e631f7eff196b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fb777f2eae6e6bf4458b258ad617a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c299254555c1880d07756a7849a2586667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6c91bf6a6cbc41db9ff11b283a05a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2d1af8bd64fa5c60abe296bf91b42669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea2d1fc948d9fe75f74458192b34e8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31610aaf8e56d5c145b460e99ebcec26671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b83af77bdef88e529aacf8872663b4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c134e88a81fb6f52f701d4c98409f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f68d6c5735466c03769a155f26343674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee8fa6831cc9cb8bd820e5b2e2f526675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebb10629ee65630af6209038ecb2fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701ecb910793050feecefa625e4f612677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40a6e9a0845bc7b1e9e7a2613a4055678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6704f3786df85a7e9932eee024785679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590234fb61da8ef36d52d6fb6f9d57a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fad40ba5817c7e336db6451079efa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499ebe778d7206839a2d1e295454a47682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed76c9909731f40ee7db4252233b511683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb5268020e2c765c7aa4a83206ddad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba8a191e094ade8b0d99b1183d1887685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4dacd244fd8d9447b3753e680f1d0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc7633f5d01cf3e80d8e049e558b02687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63eccc0d841f899bb6ce5e401f64ab7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaab3dbb200145ef2d54087d1ca9c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de029f6f7c669c1b719c7173b16dee76690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c6db1084541c26fd6fea14fa8828a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312996299ce07e80a1fe4dbf91f1390692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c6ea522e3c0c0809748a987e78cdb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d63a3f2a97b37d67baa46ec05a65b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de173989063a1167664c30da37d4f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f573cc7a82a249d99ba9fa051a24c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda33f95aa35cd650b063e9250003e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a383948686e833915bcff940cfc2a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3980ae55a7fd0bc77096cd84df912699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed749c93d988f1b69803a6ee5ea5153700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3018d1e29b253652d3ef572b7d1b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe319409ce0202bd2013ae8386d1a4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d91d81041e90f9fda54d5975a1365703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a356eba32889cd59db67072b3070f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30750337a16a0b37d071029ee2ced16705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8be3fbf55f226b57c97859c539b553706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee706a6ca0b58d08b7a1a56839d9c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621a31e5a46b1c079c720933c040cc6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31046d38ec7119a76b2ab5e8fa8e14a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e0ed8ee7242a89f4239d6c94d1fc6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793a0f501759539f446a603840d64f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836fefeb8da3799042dfacba9fd5207712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8c39fe300cfacfbf14cd1bff3f4e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fc11b2e5a9529709a5b4bcf038017714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f98a324b76d518969d134f22b9401715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96775094b494570c54343e6ceb5fe368716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926b48a784efbadd540f70294d2e298717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725f1877de0090d63fca0f5bb274496718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528140adba5cfb77bfc1092247ccb94719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e12c3d3459c7636fbd112e320a6954720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ff9f0b6890b9abbdbebeea3887eb8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e99e3dab76e2650b5595b93e60fce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5942266bfc532a515612b4505d376b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c78c8e9b7ed18e16187addf711191c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79758668e1e3378bcc672057aa8f4de725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b2cf9f2e6cd0d2398710bc653619c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9899faa740823d85d97bb2ab72c2eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2b129d27f3e87cf30a5b758b668dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab633ffd4a41515b99441102cb28be729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef7e5092564d703d63c4719c9d107e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f315d3fc8d91c9fa3b8e78be45be47e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f471cac965d67e94affa8602f3c7d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b1ff861b2c42cb353c6d56030bae2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34787c2df9b21b7ee99faf36ce28614734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f802c93fbaed36a451a6714192224735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d5b4f474d272b757030dc225dabf3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be3ebe6fd7a0a98ea71df7b9a6dfd5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84b604a9fcbff85a2b6a8861cb2d3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30b14b79e07fa3cf234be0cb6f5e53739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8ba5581851d7eadf646c1d8f857a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac38f022023d4c253e0c2d08349a9c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43020c13525a3ffc736ad7f1a12e4e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea65a9997bb8e755e23867170e48e5e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1023e6716a8e6ce59ebccbd2b9d4464744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdfc169c309677d1b68f66b1db8dd3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2e6ec889650c9a5719a416c4bdcc2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c72bc326199ec7eaecdd7e706b456747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011d35cb2a7fb56abcef924bfeb9743748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615f76f4be4f563fa99ccee4b6102a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56df9b490ec7171d0c80a704b7ef8e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8318689b6003aaa7b862afed47d02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f263f3f0e91d261f67a1f2a28515ad6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9079c1952e77bee356c1dfab1ce9c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d40428e46cd8aa599a90cfc8eb0f1c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bece74ce682e4271da46d8c98109c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd77326825e4a0cded2d743d179c85756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ed011006ec63c79612b6d61e5c423757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0daa47b78cf50050336570958a996758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef24d0f063461d722d117ec6b6a979759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35982332af9021a952042f3e542c1fc4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607d8e85cdf633e09baed78adba000d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7057be96daaaddf2b81647d55c1a1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9eefef91eccf3ba87bb54f852fb4e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63528c74e2ae07163858adbca2facf32764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60798940b3e8fc8d9f20b4d3ac52f98e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9c3dd77b749f0205630bbba8b34fb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724d8ae13682d90149e4991b0f24824767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510e33e1ea246f4fc497e0e17de19e6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d209857e1786eade495f2c8d86a26e2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ab0552f0c912f4ce203eac8b1cc1b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27df0aff2399249194b9d328d39b98771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc08644d32bd4fb235173d50b3ea50772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592f0f41d0580bd51ee919bd6f20bfb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2429e579edb059919c81e7214e035774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fd324f5c943ddea5284c9f83d7473775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd2967a312d473d5e36590108541df776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c0c27eb0b7e19068043a87cb5feb9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a9800b9814d1b547f3a1b26c2e5e8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145777b32e8dc50905f0fa917d44e484779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af894ebd618401fd5ce43c66210c829780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394266f4668bd42d0aa07535959ba8c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82bbc919d4d9068f018abc06c42596782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684fefa615940f724e91211d2d87c04783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe30494fdfb6979dae2c37d1c93307784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09ae0eb66a5834fad561a6e9cba8be785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c24f7bfbb04f6e74b2bee009a975a3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b1bf70331ec9197f24f1b7eef9b55787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdd6fa05c1f4cc9041140970354f46788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56687e9533a84c3f2af9c8bf5eea0b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32879ea5b26fb9cc05e93363ab37a7c5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f265a5e0c4dfe0e17689125b4d31e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8be87b3f89ae47be2de8107ef381a3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab47ba389dca18a603dd2510ad5f2a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a785165d4ecb8c556afb0bc50170e6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10192fc0ce052dd061d574b9557249c9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c441621d730adba74d7260519af2f9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d3035ccccd98da94b2532decf7e23797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ef22e23d613c609f7fe5cb371f6e2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01b59f620f3d494f3a10b00783ff16799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899b7222e808adee397112ebbce7b1c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45285fd94526425f3c06b4d30a8de308801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6493eb240b20a13ffb2c88d634701e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4a360ee639d0be59c3c40228dc6b8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9f97e5cb024d039e5b83a24243f88804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988eb1f976aaeedfc66441ed12c6fca805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e64ac3479b7ab37d05a6144fee016806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912320b43d193d830129c3e3f02d4e6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f84d6d41650ded724da6b32475d369808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc826d9963604dfc896a98f2f48e649809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673919e067e966c6b8d34d7bbb824f4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e6b90d00ef5d52391c2c19969bafa811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f5657071ce58fb5e55fe0ab77526f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8481dac3f9753a055750b940d398e9f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21420100a2adbc649bdbcd9e67666be7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cea7c7dcc96aa5becf63e2f3b6cf9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e8040af5dac362f5f1af1b8327122816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5a96999a16e75aa5c0ea26f6ee282817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d2c83199c7810788d7aa7ac00acfb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2753fbf10b6c0a8d6ad4969f34af9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc088e69430d9ed7b8826becb062372820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b488bd3c7d10a6a2d8ad0c7242de7821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5091d80bd6c3ddfcf80ccf3720d651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5adf8da7d43b15d5676c749a0886402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f85166bf36539eb47439889141e0b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4ce68a05db69af07caafb804bff914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24687a72be8d8e5303cc07f18a6030855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce425bb5f123ba9470da8aa6caa46f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e4df21b1437f732faa382473c2f317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f84fe735221e1403c4fc683aef10b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd961dd43416a171e44471e86286059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dd3bb56941d7a9daaf2ff9ad1951010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5e77f2ed08415ec19faf8a115156d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1552b7ba7242b10ed16a6d781cdf412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4aff127d0ec2f2411ded21e8c2554813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be68907e448880259b6a95cab16cdd414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edf784d854be20297755f39a7548cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50e42fd3d1f62ddfbdc7819eae4c0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bcea32da7b6e5ed2c42eded13608717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43078dd8a8e4d6e04258524f28f156b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550dadbaf63b7c2ed05254785bdf46919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86809d35b14d4f458b2243bae73b8d4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bb5974a6e90a452519e89bbedda3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1bea576cb18043f7d0a237eb62df822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fbdca84e6a534f177c756e3ee1ab923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644165643fa8226f4e70d8086b45ef724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079210af695add22849b5ddbf7e7f6d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd99c25ddc25477c2cd55ca7087eac526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686122998e5371f03b1407d81cd430127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3b33179fd1908e51b6ce91298a5ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600dcdc3a652d1962207edb02d404e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18634c0bab0d47f93143b792755ea29b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139c8e1ee6cd0cf12a771e3c7538c6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49447526002414f5e71647ccd522d9b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739504f43a4aae3d7bec45082841ee133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146561ce75f31270b281d43066dea5a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0e34075abf6dd30613447447c855e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef916df1fbe96ccbe349e74b813353f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841bcea156ef362a4b6ed04f5dc3e9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d4a76321a4971145d482f1663d83138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea703221e63bb1160de523b24812d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e583292274631b91803ad7aa5876fde40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bf5ffda37ad9172bcaa71c024a3ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60763db3115a9b3abec156f3bdb855ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd98012fd42c38cb676e5fb1b2d78c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f772d23418521295167ebc26cbf1fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5c7eee76b709abe24ecdb33b694cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95571d59604332a3b16fcfe39a3ada8f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e8f65ce3c3017e20131657748b03047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8b24007d225bb02c6cc189aae6b7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1018acf08372293ef14c1705fc48aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9772fd65cc1138bef605c4dffcebe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a387b14645265dfec7d2fbcdbd3a7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bc752d6ba25ee1cc2cd9fd3a7041052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cc8e90668dc408ec520307a2e802e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa28b94d248bea18591f758bbcbf1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b03ae9b151ec8cc19b0961ec71d0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9eb79df505ab224ec985d2eb25f2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd004770d9c2873115dfaad88222d07957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f05e5de1f71635d9da5c1def3ac9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060019ae2be13fe45e6179f31cacefcd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebed23e6aef8388b8cf060c6460f0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261f1c2507ecfc95145fb61bcdecbe761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a3d46eaaf99f1afad0c22a98955cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51becbf71c1aa73166e2726f65f9b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e70d532ba1cebf227b04f33f49685764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb880d70f3724835461345b672110365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd08464662182da446fe1d464a9e3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f258f2677d41f54e71940b5fb6c5dd267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a5e6b8653ccecc45350c1a4e9a5aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19f9524ce30dcb4927fa4efeb3a36d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba12ae55d5467f43d04d70793c6edd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521271fa6c36045f8c3a1df8318c04371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ceb80915c6773e2c261d3d64046e0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0235b43bfdb4142bf527bb6649ebaa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3a03e4c445ebdb4434f5873eabe5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2e5513d5e261302e98ccc229f094c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4a1d3d288d430b2a934cd46b23f0576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f959f6ec7bf6c6cc8f0d8b4da69d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c394776f723677a1f583992f9eaedb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b48a8f61aeba0321d21e376fdcf19a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd002c0761170b7cae769520c03ae380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f318911af206ee19b016ff984b5a85d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f4454421bef01a901fdafdf61249782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226ee1de8efde5df315623ff5ccf97683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71744196f0cfb1a0eaafb1fbeeff4c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd05684a29ab24d8b99fdff19db17c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e7bba59b8737f09e5577cc3bd7ff986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a3a4a7ef74f903af21f41401aeafa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bbf9f7f4e5c98435342d3bc3d875988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87849d230c5382f4a57faf70843c15a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e913ad8484d7da2bafa1fff60d599790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593de046c26f7844892e22d566a0830f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69567e11ab93630e580d0437edefafd692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c74cc344087fcddf65700e4f4181293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779faca905297710955a05b1ff0f6b2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9fe896bdc45d33603f118f9576b4c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed95e4fce08caee9b77aeb96b0c33ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc061f28c5cccfc1e58fd80d774be3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768a58ce748f635561ec50f634e72be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b504878bd1a765019f0a549d75ec8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a682ba739d25b5570107d68b45a9f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028bd65e55c1a50a36da7bfb8914cd4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74543de959a829a38435f59ab4cb3826102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b8a90bdd3f91d3e22951730dcf8cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323d403bb42fee4e82de3f6c7b6d516104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40abde7ec08e0cea436121f46e93e71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099e93580bd123e8ca8483bc3048a9c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ec6eb556d9f74a4d476054af54f23107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8bb6b845e7ee1a7a2444b80a52342108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586d17555615db065e1e747eae13137109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73640938e23eda868ce2ded453b2044b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21a4acc30a17ad0508d397f5e663c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd15971cc9662757f140580fea6a316112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ec28ded61d3780e2988575b2d62ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081e89dfd5689572548178b9fe9be25114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a38900081c57cf97156d653f305be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca90be1f4a0d45dbd517dfefd1a618116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e1ddf81c314022764374e789a6363117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26949cb3604ab6a9a67bd07314e5428118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836286e021ae285e72c46094f2f282e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f14039e3753e81f724a58f0555164c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcffdc99a3c2dcc3ca9a14889c679e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2e25dae11a3f2b97670d3c02110a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86533ea21be3725bc648e77ea3df4ef2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfbd6126bbd2af143d5df3b3719e47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de54a18b4fef385640b8b8db8cfc6e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a291540e0b7e868c711285426814e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7986ce538c17c6a3d8d57e601a638127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e39e7a03839770c7b965f2ce1c462128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27411dab73078705daf5ef5678ebf1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650429438b7332f5e3e1933e2b5abdc9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dffaba40a6db6a3760b59e5022a574131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae47e14c07ee4628666eecede24871132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cfa03154ad51fa0191283681bc9c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e33743129c4de660b69a28f29ed1f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba3a7843a852ceccc72ba3a34a6241135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74a3598fc0fe06bde5dc8d8f3790f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac905ce64410862f22773c1c2bd5033137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ba651b5997bc931fae14ab71bda78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb274a8324d654db61c1e31eb6cabeb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74e972ac9d0ef5721f5eeb94cd2c36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ea3215ecdf7fd69b99e3f0e1d190a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfe0b4898c0f941f362ad4e5749292142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b020333b9b34cd2f2ef31bb3ac833e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03853023e39760d1d46cb6b5f5ef20f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765c29f78f33b8ef98ce5da3206e305145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af61792edefeaddfa52fa0a76ee0381146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf193cb2525c6e434a55cf4f04ad14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac8b22f4ce3a19c184b294099edf6b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7c4b9cb983d57b131179c08ade4de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436aff1a1b8ef5d8d6cc2fcb34f9283150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f42ed91e0555e74d99f3888d4995c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11deabf06d7d6dd31d5763320732b24b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c1eac9ebb46d3cf094e50a13c6c16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799b82e97a26858c100d03b9b026a7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab41142ddfaf2c1251f7646b4c5296155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299091ae0ffa6460dc7a11f4b09ff25f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80717117b63f0e91cea31c818e5d59c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762b752c16ae93692efba9e9624b54c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a4b3a846d11ad2ae31cd0e26e84d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cebead8da945af44b32de2efa8470160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a79540d9fc604ff570be922d1936ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb38bba9bd6be6236b3ad74fcb7fec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc57d94646e0bc2fade58852d0ea1d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4433134187864cb5f5778e8e75c4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127839cfe2cc4a7e9539f8b83a640a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428d7d66e0932a8dc38a49558d7e99d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e220ce7b15f74dbbd9c8731c0d916b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61fd1965604d74b9cc4f1e46181a4f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0425eb6f31e0db7ac2bc15eab34621169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1ce8293f610ff1dbae7cd54637503170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906109839415cf5d3006b9a261ec2a82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae6c5a36fddf0db6a4fb86550d0ab6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6154a811689e95f6049351bc41fa8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765996485363862028eb8b683e4047b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017e74b8af8574e7d27d0ad531c4657175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af841a74437891e5acdcd0ef4da4868176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec53e6e5f0680aeb5d36571e5b7d46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef806ac75dcfabe6db7a5394b0b7ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be9686e69258807ff752eb18ab9c0d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59304e38ab24b32dea7fd0c7bf6155180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00456a69cf845d096c51efd5462ae3f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15e9fc91e6c7f50c28ff442556ca90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784ba9cd2fedfb785c881f98e069aef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d9063852091694338e2aa73d374eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7baebf875a1854df3414bcb2300d07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49fa6cba60af9ac4384f6f6d8bf158186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc1d3c866fa6d36db265b9f16af953187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36087014319134ef75bf2406f21fdb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5458b3571e3366e8ecd6c5ccf2161dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d02bfcd3c778c5e5491665482d2785190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4f0bf168763c506f7876205c0b73a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8191a7302d59f08087afb0094d11d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0403ff7e822d804d4606f1fe43e74f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3623e143f1738dc5a187f8fe68c4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471df017d3584a281ef5b854f4ecb5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7419e95bb86266a390fc038a211077196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972d88694660a9ca0b5f525cee5e51e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba41ac5872b0aeeab350d60b3e820a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e1e314265bfcd0770ac9b05fa1e83199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc24a92a7ff332fdd8abf017725e6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71af249b142d0619ccbd7e04653fe09201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5b1ecf4425bcad45c71964f19d4c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7068732e4a9cf4ab2ebdc5c26068d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3adac4a7197465b430946091f91a7c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2c19b6de919159026eafdb119c159205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d288c618516fd2f17fbb2013679041206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547df1284695d71d909a47238da31ff6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4dc6168a9eba2dfed7a2acf146349208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f169ca88f95893a4c7cd790239dd86a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a15596eede143e26727e33ddb69b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c34d1835371e934478a6dee5604a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cfa26002fc3c2ca904a62fbea228b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5ffc35920b884901b35b079eb0fcd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eea53ffe4af7e984d52999e3617574214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3278da04129f61e7457875db3fa142215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc8729e2c667473819696fd745a3d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a792471ba7cc257bd23b822483ced3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb03c031c1032110a982475f8b2512218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac974d84cb397d98aa20ff6e3a3b30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df07f12e11ca0d75dbb0e9d79244d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd952a17516c059ae81f1ee67c5d1f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6409dccee41c7d61c2bdb81886ecd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5d013a2013f25fadacc3478713b2a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6803399d19bd849fc6da8f8150a28224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0a176639fc1f1978309f2b1ca9bcc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a235c66cd1712f431ed85078f2a51226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8b6f21c49d214451882292cddcde5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb3442e93f2248b1be1b4f74b84215228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307994943cfa4715f97eb411bb83e75e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17957d6ae1bdb68b352fe9ca4ccb650f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1f1dfa64fa92296393c024ddadd9b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1544eef93c9ab372bf3b8329fb4b57232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f466933e9dcc33b761c187ab6f8447233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb616396fdb9fc6fe9cca1b8a49e50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb779bce76b494cd5d54496b65d6d94235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119b19a489fb71ace4e54c0f9ca8b4e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546e0d27c423e24e9f7c3df5693320d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a493ad3e26f9ab18618eb0869320d86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694490fe62ddda42449df646912874e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e6bdb0e44c4aaf6c244bb55290716240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca1035b2212af29ddbf1520c156055241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d688152a904edbe622b6294179f664242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297204f7f1ac81462717cb421b152903243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a8bdbbcb022f6634fbecb52f80591244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560d1e739565f5e008c43fa6faef678245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e636ea148be2b3afdd0acd81ca12a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fbb0ae310c1ad883b87d758151152247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5a1ce28ab91fef101331b523c2961248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8b6a0bf521f61546e1e56894b2bd9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9dbb53a97b5c0267cf169572bfb40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4385df9c4f97edc084619c8b976fbaa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2127cbaf35e43e79530bfa9104ee9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801f587d39678f39100a43a9813cfe5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acb103bcfd47e36a0c68789e617836254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7baefb5cb72e0578eb2d74f5fcadd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dfbbb445ee6e1a5f219b4f0e248aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29237c2dd7d92beb2189a00938b94a21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fa1b4582e2d522b37cfbed394a20a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01018deb5e683c23dc257cc9b802892259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a8acd5ad783e750c5256170daf2f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffcf62b484b47de141baf90bccad01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635bcaf5d29ba23507561cdf1ddb12c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df17a192d4995c8628c048463c3736263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039092ce29923bae6088ef9e602a101264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654e089fe2b67d3378ca8ebaea26a1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c45ceb11549aa49e5a58f4d850cf1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316f92cebe66acb5d6232769ef1f386267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ceedf16eb0d61eda1a7a677f714d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f1e9955abd8fcdb460606d09ddce0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10d5997113cb21d6764fe4485f525f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc7b57ece41ec750feea12b4e4e4d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf79a2479c0aa4e07816a8fbbab0b8f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caded0bc7d29978b3e4c15dce3c399273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53143b659f6e31680cc2ab89c4f8d2e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c871887dc79b527675b1426dfd474a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad86efd2bac2d3f5428e91f43071ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f3d8385a89cfbbdd0ce654948c2dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06b3a52ac55060a21728a48990a406278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f18ef05771227cd48dad8b176c8a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ee8ad6264efcad6493aa9051af4be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f5d47314a0f37a1b189214bf73734281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058467b24d0bf254b6379542aa8cc1e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99f19eef4aabbe97d7f488fe320aaf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0523ce94baeaa362db8977f45adce2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622a9eb7e8f405b38edf137bff9451d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e12585711d9f28dd542b56be8eefd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91375490abec3ca86544e83c94e8d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca2d6645b6f8ff1907d2cd4ae939df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c216b267d2a4e01f17bd3e899e50b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c1708f2fb302ef999bddaf4cf5172290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3548de6f9cc242e020296b3e5887f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94b51a16195c776169e08907752b1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f2dda027c12ec1486b56a74279b23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406fa4349f99ce3116c560897de1e4b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e6c9f4ef716c88852f89e341112a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dca82b50136506435df1758bcc6c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95b92398ca0888c7dfcf9b828f7000297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4f7da0cde7f8f0e3d524cc4fc57a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68334925e6ffbecf64d85f451f99684d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151126003ad2252f11d2d710b885f80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebe01f5b9fd0706a670d3ef517836f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad12c5a580c5f4bd52a2132136523f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a76895d282965a1711e04caf4161b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45732f48e0616f131682c17c7bbf3688304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1139dec793a381dc97b8a6e954b3c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b90085564304184e6d62538cc8f11306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af66395a26bc5ce88617d0eb2c51a4a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b639cb2a52c9ece4532ee8f79ebe8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63b5cc437155a3aebf518b65def273309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63afc2f4772f53edba3ffebb26cbd28310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ece5394d7400748728ee1e6e6aba92311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d39e3416e93463ed0351b9011e594312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cacb4f295bf2c8cc24f84391489981313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f161c33f1d2968f96b1c0763ccac08314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361d58e6e1595db8c929a255583ca9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de03a0c68e756f62b1ca06617446f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ba75566a791a20e5c1064b4051706317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b5f614b63d250c843305fc36810d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc34a3c43495b506d2d79e3f2fc2b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2547aedddb659aa6063da4e3175c88f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd13fed958da758b790f95c6d0b58af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4284fface1c0be7e216711e362aeec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c1764ca443404106aa4cfd7796355323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d739e9807d74da4ad40aa8509a4445324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0482835171231c96dd7f3fe1ccc392325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8e35b2d076d93fc523e43c66eb8cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6dcac56c47aefd3a8806dff3db520327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda97e1fc7b3ff1d6e43dbff79113b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdc1993fb47b80fb8998bdbf2525bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a2e590f657ffd3a1f470ba45421c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88247d94f7a42ea7af2423e68e996d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8363d1019130db5ac314d3affa871332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832216590d593fe6782ff735008e9ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdfacf59485df30cdc675b3eb6cf15334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b34fc7cd3c5a3e2a3dc48a47a4db03335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080201669f4b426952aadaad5642c997336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8253fd35cf44029dcd4d9c91a90e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170165a015211a80929c5b4b078eaf8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2e65590e5b696cc417f30edaef1b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038ce2aa389f19e3a62ba918227f227340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a2c179c431cd62ebab95ea677ab0d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7021acd939af9a63cfaa437f3406d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c265bb3148acb78310de8d8d600450343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2662d46c1be853583776200b142c4d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d2e05edc932319677da3428d0f595345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3b5c77f5180cc829a9e64b1a61507346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465836f741d010870551a008a08a1eb1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404d4ba7f23bff01bd36037484f43ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211db269b13661868bb1b43c4763d0e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ce849e927e4f25c7153f718965cb6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d2de2df879313e761d20ffa05aaf3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16637b00429bb61093940751639de7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3ed5be2a24009e475607520a5545f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b2377a5047e59e6412429b95a9605354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e15ea31d4e5e1e747bb73b26d5309355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff9452a98d45895d88cad75a747607356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03561985625ac64636f312b3ca00649357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1602a65cf635e379d9a12f6aaa0061c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d34be3c0e63dfc075a47c3eb501782359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0a3f59fcf2e6244ed1993d392966b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7445c009789f7ac6a5a2cfdd2f1e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0411fe0e98d7d2f741143e0682f7c6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98088f31828ead00b1822335e067f191363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a908a52402db46d3018126640bad2c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856f3f3a591a3c9c135286ad9b9e36c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecd6103d3f5f53a770ca5efc7533b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553867051a9815eb56c3dc3ed119d1fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d68c4ff14751db7e2373ce8437e51368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c148f4a5a2fdce6442fc4f2bd57d41369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74d1550dac4901cb03a884720a0966370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac356e70673fab51afb93bb696098840371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5e1f9b587b2972d1bc0e4b3c8832d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bf410b50d8d68518aeb9c2dd74a84373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9f8055318cf251369be306116d6cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547157d1eca1fba785baa54aaf09f7a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dae09f25926c7ca1fcb5b74ff01140376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addcb119a0cd1b2c60b5a2641bb424e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdebaed7abb9ae0c60f77290d0d57b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed1e22cec71133c7e28c20b2b9f03c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0af5e04165682933493463abc6e7f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029b02aac22f4476c0d6b497b27855d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b0d5ef91ae1223c1161b6e69471d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9274e7704f484183ff828b4bbca2e93383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d21dc0fdb2300e2b7f299167aad589384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392df36bb8976f088bf8e58221b1a378385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3cf004a74356ff0e6b2a2c2024a7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ea4b85107e58c78aca54a6c1fcb9d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481423fe70c07b18b0247ba29be5635388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735c87fcde669cad8d8f547cdace4ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff657e8c6e97934a653a7c5b17eceb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92eecd2ef4157bd95f2988b1cfa1c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676341d9a891a98ec72fb83367df795392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e73820520ce1733fa79be0f18fbce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe805fbb0216275005ed4e9202ea517a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca6ed6097b5aa3abcc663db5c799e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719aaf341634ac98658bb7d06e1bccb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac105297ba38a48be98787669aae40397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111563837d4da1e8602692edae032fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b0969b8f707b08ae7c4c5138de681399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4695c10e302bc40d9f546d5356b8d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ed6daf9da014f6017406da2dd9ed9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94005d715533bfe104a86dc41f1d7393402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062c8b7f7a135fe5f9798f559090344403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea69faa5c2138acad385407747c26b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371b203dfe56eb4a5b2d21242836077405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a1b3f6b403605a6d8d10a8afb2c9e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41527bb49828a98c1175e7cdb3145e66407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831724633040c21f528841c2a87e2b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99491e720984af6b8a7b88caae244938409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a804565ce9ac2717c273ef4cb0dcb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18719b5e54627ffdeed6919ad81ef2b7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c92104146a8306c0ba7c5b92b6d43412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c354c5120543b7d1ba4acc6160b98413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eed0dc7ee8a74db944eb82bbdde4ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336979f98827a55bf3e034de4e5300e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8900054a599ca0b0551815da8ace2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb57dffde378cb21134098c6533ad33417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbffd6aaa115874ccfb7ed3137ce27d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e56aa36f45a2551cbd934612cd9d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3c8d00ae69710e46227e5420df9ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018cdc1b0b1116003c4eee5002f0f3f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58401fd3871f26d9c061aaa5440ab22422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5d8cf7d41568cb2c1b483e0d39168423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f36210bf63be6f130e11a1605b6d64424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596def013c840f2f859f5b95d09671f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce86d92f730b202a40f0781eb295dc2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfffd0f0f8b87be6c8bbe7dbfa20a5d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e463c9fe3748918393262a3aa9946c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee62c37a938fefd316c6e37126e7467429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91b048851f379d5af0fdbaf43138f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5b777426bcc08414464726a2b6ca6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f90edf74c854cbbb3bd32081360923432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcaa4f083fae8f494f893cb7095831433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa729b3e1b0d83a79ead816e95966d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea154325df39af025e53bba8087006f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511326b8b0177db3e841e163271feda436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de4c29f847f51176881cfdd24bf551437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d58c9b46875133f61afefbee21380438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c66827b50896485a4075741795313439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6df6b982644685552c6ec9ac049a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b436eaf7644bb6c42e7e798cc1dd45441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf4deeb0971895edabb722f3e85232442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b91c0c90d048b8e804ce9d81139d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff01ec089f32d193590fbb34362dd05444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605b30d817c107bb3731c92866dcc4a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05e90efebe58cd734a1cfe0b76637e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db780710e3cfce4a2167325425e26e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5771c4887a3251791ec9c5c072974448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0957ada03c9bb56209b46bfaf2918449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63020de96b8dace24bca64aa9147e138450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48712ca59944e383d1f3d6adb52ca48451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6509a6b8d0911d9c5db1deba7eb82c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a26fe813fdb2796a2c6e82439ab01453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c86c75cb3916972a9c336a8c419b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e54c454208e7bc03a4db1caa30737d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5cb82cae9f4e1f5dcc3059b690b7d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c32622448fa2672a53cec2a8f2c56457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c52c013fd7c7b3fa447c23b1ebcf9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921b5b21e006b9e03bb5c1ea58d2519459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1847cbc1f97dea26783ae501f047c9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b9cc3c8bc2b0ef63daf06a94930b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817ac2a8eb4dabb0bfd20e65e5338f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960e48729cf58480f807eff911b48ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9d2dc95ba7c2e6325724194ae1b40464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7514c6643d4df31f40731ba8324b68465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b586a51bddb799fcfe27a55d1a8dd5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f5f2b7e09adb56f9f198bf3588cde467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6eee1180c24267bba7b8483809f77d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c082ee7da5321e83c5818e6ea4cecd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e79410cf853f060d62e299060b36f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd3bf74991638493193834a6505f17471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cabbf04ed7af96da2a7451dd1e0ab2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f381a94718e905dc1ed65c4cf7e73473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59cb9f2f6bdb7a9a0f6fdddd2ac1e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026e6a4f6e19202e6a0186c052f5ef0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd3d53dafc2fb21e385e1e63647f77476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300d217389f865607ec980cca2904e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103df7ef66eda1a8b8a9d5acc6342ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c5158f05d73ab61dfc3b0fe872e3e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a5d8b21a219d9cb3f263b4f9ca78b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d50c4cc46b308f0f91e3601097f67b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a5b4a22c41442a4d1ea8166067c37482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff551f7549fadac845b53282bc13e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f7c0b612b198a5d3a6950ba659952484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c577abda2b9673c6d221491d07d80485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7afecd615dacfa723e006029ad536486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3fc3904b4a328e5656d2396035cb3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4880313426d258d3284315643bcbfe9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0ecdf043419af2733499c57779baa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de617c5326f062ffb172ffbb090e10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e5ac73945d943cbfd642e3d7b64a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507d4def5171affd8f531bc543e9358492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a240413dda8c5c937b9cd16a0581f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1310a4c98cbc9583b9b4d12e168f07f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710e2cc2672edbc8fae3e5990ac774c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34298c28cdc3c0760c6fdb1f77db5c2d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb733589daeab9ae6a830a6ecf5847b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b948fb6e4ed4c9e394a39350ba2541498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f02e8e9e80829686f9b9bab10746a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178fffb63b6738e99f4dfaba84bff41500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1891b4e4606ea4503a6fc93ae93eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735df8d0d7d08c4c70d91a16f894794a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e5304b357cbceeff95602190030c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b0fd249f743ed2aa203f47aa5a7cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff65be44a33e3f2f9232acdf8517cb1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1b959b7d605f921150812438f603f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8d95d62cbf211b36d3584ade5d178507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb719795ba5d3b710b6993d3961aa38a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef45835864beea09b4a497f58aa263509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc297112b2bcdeda0b593de6f8f9072510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031c6f19b070a011ff0f784030b0302511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b69720fc35073bac8f869b78b519e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2974fe34badbc74713f7596007073b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6043b276b97ffbc2b1570f62fadccd6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc8c02c6943499209ed7bedc94ed62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78b2ab64dc731d1946f246fba02329516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ef8322fba43c480cec5c7236da5fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953ae3db4ad842064462dbdd93f6e54518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a26d2e65666d11a1036d1d9bdb2bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb6d9bf3269601398d91a3d2b634e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0ba92114831da0d51a2f30c2a7450521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b39f3f617ca0c087a257ca824b5a8b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865f66cd4030d628e52edce00094be8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee634d7e554f09c9bb047a935b56e9e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5e8d0faa88bc70ed92f782ee00631525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcfb163293db5105108ecb2ebf59d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fad02ca6ddc2f60bea763d2d183f08527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c016145dc1047c0cb00b90ba44c8cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e174d713e1f313a7bc5da026a91bc32529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377625de99a57d5a4fe92d72b73d96f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684726a0538f80b23d4b18c64e1cfcd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c7bb2186fb323d75a3f2d2b8bfdf4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9ac1ce41a32e7884dda363c6c27d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001020e8ea2bf362117bcd96bb67864e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7593f1d7ce74c12d2e6b01c7ae95a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a702d98a82b50f2beaa938fc6f202536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab27593601b095e148a62d8fd0d5d2e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff9ca67f170fedb095be1cd2536f30538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e48e161ee4e5d7f57625fb728976f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15628433dd5bd1aaa2ba82e99d85cffe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cd5884ca48c76f05496f1debed72c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bd61c4b81c49bf9aaa6c749b798df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848409d95d3273171d28cccbd05daab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733aa0ea5d80c1b88726f3c5be4776b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6606c6d3a186d521bd87f354cf27eac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79835ee2f7ff9275fde32874f2f514546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486b09c9c895fa1e08766a78e695ff9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adeae7905a5b2c252001ceba1c0948548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e43cd766c03e5f55df59e19bec242b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f642eb87483534821953816cf8bbbef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac9f6887ebee825502644027e0aa02551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065a82aa40a5f50f490a07caf460886552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57334e102ec73a8d54168802263fe185553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fa6ff2d5ac9871c3ff58c7c67866d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97459dcbd0e24024ea203b967474fc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab17473c4e11329fb4f2790d6e79c96556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969cb506d87a7f36886db8236c39780557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dee41e2f6051a09a0edf07333fe0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec77d878e8fc7d40387e556a1457450559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbf41db56b1223a17baaed6f55c125560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131e75a03c7d5b6f3dcbbe0a035dcf7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf95962fd0c89652ae09f02ef8b7190562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd3257acbce389ae4cef9ab99f2dd5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea949e88b4ef041768a8281179b8ee01564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53b17de4baebc53a135ed735833632565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091473e12d3de00cd05d225e3208f3b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d91c72bee44edce72eedae4fd6a03567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f03771270dcbf1935742efb43820e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9ead59f0427e384ca2640d6a9c3c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452db3248776a977caccfe8e66e5c3e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364f62b39e6751011af222ff24e98ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4ecfbdaf96f569f550150373b1506572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb441206e66426631204a36a93d65a05573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c28b2feb831afb98f9a618c0086a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4592ba20aa2b71dc278f6575a8253575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c39c0403587808bf55644dffede31576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8c6efdd365688feb3e7887a17e32c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba4b0c01a768aaf3d199f300276a9f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a105d56b596488f7051765dbe192c4f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d77b97482562e8793f6a23e02bc57580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0964cb0e71df146a0789f1c6ef296581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef343a832ce7dd54be888d4125f75763582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e962a86f74d9ffba9934e1199f52d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235ef41280b1561e12fb02c0342f5ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396731105fdfbd9e83a5e01c472a7a15585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff05d6da3e502f296cdac3b9302b25a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05976329677fa5744ad40d99675eaf79587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33371c0610d9a326a161aa81a0d3d6b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6967107914ab809fe01eefbcb900074589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7efdaffef482d63bb5571657b0d4c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dacf52de87a295fea57ec21c4483e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0566668e7788d3d5888a6449c719b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575634b7b251a55be2720833da8e8a95593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4e9fe327501cd0d950bc53813f8a4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052296b2dff13c72adbb70aa4aba652b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3111323b91eda099843c4166a36cb3f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c51b12ad120ebe2d41b65c33b11f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf86a464300b8559011922b497a172b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dd8aa90bd4eaeed00e1483437d384599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2868741494680972fe43b581b3872e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55818752cbf0beace9ac2da0b9ef10601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16bbb6942e55eefda571e896b3cb4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c92a6b1f9e9f7aa88a0f765062436603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97407e4b763867bef66e34823d45506c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb622f68213076bbae6eae4120a560605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b022286503af953d0125cf98a4122606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ce3d5c51f6aafcc493c8efca21f68607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa04f98f20bbc16156e0588bb4ac3f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f89bc897b2b58d89740e103436a154609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd1cd17dcf58cd995f243b1fc4d639610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0a2b22f6bb857013308f6bb5219a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d028b636e84014d3720cab60f4993f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cc904cdc675fd6570a0f91a71bcbe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0842ee97f3223bf66080beff4ab726e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1675ab8e799ae3d991586513997102615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c32bb6a1d08a8956a9a94aa54ab21616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d8918fe9ca1a4a9770cfe579659ff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889751d23d896c977bd46cf45741c0a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb9002369561150759f70530b9abe7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2dca4ce752fe25f1e045b6cc1996c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f22266d40a7bdf5afae142ce1e0e75621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c4edb542ca3641feaa07f7112c1ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857fa874d2c0365911aef90228b46ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008522f5c6738651d8780f0960244e83624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eea768dc1f7c4473385fc944019d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d5bfd3b5833ab235cb37d1a689286626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f26825b21756e7f40597c4c6a6cbb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0c7bd8e6bf3b60c3cebc35954819b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5508f43dbffae1d7fb1dbbf409c6ef4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acce63428603f2785782ac1cf1991a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf283341804d85442c9b15b5b27b5b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c11d59ebc5fa8b513bf2d85ef9248632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbb9d8597c67f98b5a6277cbf2a7be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab01ca3de7586c0c9922b73a9b8e81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83d0980739e54ff160464e9c8ea6ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebf13abebdcc64231f073b521151c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23283be6bc77e9dba5fef330fc515a1c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3e7c7d97d1ca74fa7012b76106b88638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64413fdc12d241c45034887d483452639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560542f9b6b920d857cc969a8db2d45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308234c436dfdab6ded3a2e92e6d7cd0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafe395db80b203fa6816079fb9193c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75826eada569909782a3de8efa256ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632fd6be6560beb6b49a58e78e7630c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f65c342bb9931ac7899200809a0bfd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb036cd821102cb253735768603d6e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4498740201af7e057775d53c5eeda55647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc168bfb3d6404c6709b6370cca3b1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9116be746a99e9f279a1d821f22c724649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b4f3171a5e60362329e2479e1aa7c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d9099f4638ed0e20a266358db2e14651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cd5695196939caf835b046f0e830d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9d468d8baf3fbedcfc1035ee07ace653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df3c9db346749f3afe0403ade27922654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814305c9c2158b9bc79cfda0a836b8dc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6520a7e12a4af0e434ab67c884789656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58942200223c4f792f1fe9b67befb870657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d48e437904f7f38786d738d1febbb0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e96e7fd77b5b74d6088bad9a0e1d85659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6b7b62fd08800df55410da5f8d707660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d59a3b03ce441ad0f320036c5d0af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98083640b1873dcc32c14d92fe08078662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5846f631ab1f53e7f6d646be876cb7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa077d8efe38e6c20e47a7fa1ae29e79664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832a3c6dd8461bb2dc4b2b669e50e5f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc1a0e410fb6acd756b4aae60e1977666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648339016f5ca904d45dd4ad12586f86667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488cc57845e026201fc891eeeb4a4f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf4df28331ee1e5aa9e2f827e0e080669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334787e75cf57877101607c9abb486d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6295b33442c7cc896a44a6a61a5b61671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbffc09a29145001a30de85daab814672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d9b2571f513d05f637ab458c8eb98673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a12f396d73bf7b05632d496e65d026674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e2c414fcc937eb19c25956e1e8038675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d243c6482865a1a551f2c9962bb55676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec482dd9fec889040a4fcacd4ead5e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d61794acb20a8a9cc6a4dbc273b36e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e99ef3ef9e489b27acd9b73e41c9a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d6f99e6cbccd7b651e1e76b64fb17680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b876aa39ae78e2f4787324cd9a713cd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b498c1ffa62039cf05ec35f10df262d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad308cc122931c5933254a17af827d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5c750a7ea67a6fa5a9f65f74177dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4ffcb7125d24f4cc33aab481d901a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae005b547f1fd0f816b8c45e689b3e6e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5578ce0d7c43da1961181af6656b29687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e035861c62391b9ba59ae11fcae41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b92efe475d92040dd5553f4ef3a30689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6de875d40ce4b19d5635dc1f01da8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e23415ee60cc29d7a8893e2d8b10b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e66f8f5158e14a01ff274d0866406d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3441fe18efddb822a32bde66498f2d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b32849903bba4ef81fe3795a7f1835694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd298ae46cc2acf3f7cf87bb7f249da6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebe8640bc20b38a1242009b9fab4b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6789cca128c36d23e3e3d2bb9b7e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80372b599d0b7ffcf2b68f7b8731f8ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4841e831b8c9a03dc303d3afa09d06699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad94079c9bb6a7655c1eb43ad0f2e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a20838b8948ba969ba0af550c56b99701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602297fee06864486b657b7033c2692702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4af684503ba47081ab9e40c7ff93e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8a4fd879da6e9517695cabfe81251704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08612a441f339d011235c643cc25e4f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb049eaae7d35af0e7b428415fe2e99b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168620734a4958b5b45f42bfa64a24c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2e6589a3107873c242f0db2dcec8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c964273c18af408a779bd28774203d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b8ac9064868f45e8ea84cf3e4a17d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d65d7f1e7025c01bbf25f09bece8c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87db491a9db604448a03b1acf04c09712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99e9c014e3d9997c97efd0db78f4c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48e15f82a1a0d9563a54e9df1eaebf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107353c1c68a62be7ee3cfbf8032657715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f96a0bbd747f1b6d2c1ea3c92b1bff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7673e9ebecd9bf26701e5ed401c09d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee208dafa6ce787d436e44beec8d7763718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33553b188e5ed67bea5f99b301ea717d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dde6047e8d51d43d79fe1f571e87ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3ad17f68f40aa3a5a0761f7c736e4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a56e8b79a1802ffa9a9b80a93bae0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54fcb2c76ac5f9d2180c81843ebb4b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96c32865f6c5e707b2fd726bf3abad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca7be2fb78d566bcf56fdde67ebfa2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da870d32583b89d6701305881d2d40726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492efb3dbd460869f582df1875c3a7d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663a03d7332cfd451f9d54555467e72728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51587688b34d34780eee3373aae751729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed5f63959c56267dfb83148bac8d95730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc152e04a59b5d4ae6905326e31ca10731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03732584f07e0d9d519d032f08f8a66732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f005e39bdc09bf59ba1d8f8b4743d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bab8d8c320d19ce0047fa5884e0b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342540108e8daa9f75dbeb76feb1f26735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef68e95a33dea93faf8bc04b53d5af7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fe52715a067904b438f7e57a69046737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b219bbce4a9e803693a92e0aa983ff9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49123c8c655715f0a6ba65d171f3fce3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed602705d47b0a0244da471cb48be94740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cbf122b5e6768923ed00642c8e79d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb7ae0b450089bf90db42d04608c62742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871269bf6f4c40a7a598dcf6f03f043b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b03df36a590bc620e341a57945d728744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be84831bf1bec4ab4474af4f6762da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b998e86e39f0039add5e5e57ba405e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10defbeb9e4724b873b1d02d5abc577747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889e4572120a67e8889100df19e54b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22693bf66081613714802d685f99b9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4afca9b1cc0ea511923024e6e3e9e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318187acc1900174a66899e579328e48751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba544ee7e1788672ef84e6e322fb46e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e095283b88b8a3514d0c181240ea5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc43d82f76c46c33a3ea08617b81da3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c7b48428b264bc8020472bd0eb63d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d575db29c1dc06ffccbeabac7e7db1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dd241b749e7a5cdfeed1015c833a0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2ec738ee2711ee452646c9b66e9ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c6a4f845f932b1969bf92552225da759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9f6f05c86e42f20aef16270235c97760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c517e9fc338d251c9f40c6f0c36d228761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d55e143484bb26097d143544fe9c40762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f54e7d23f65d2777caf6b583e204d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861229ae43194d58a6d6ebc8441cb5b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d41d08b1954f9acd36d402c83c0f0c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9b9d3a2876fa2a59c85529608c817766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3acbf613b1dda9a4d5290403d93b2767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>