--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacf5efcff70da8128dff430ab85f911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f352771ce032786273998bc082febb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998a6d7dd4e48407996e0a34c135aa13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6f3ca164d791d7e683fa92dc0118d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc144d0cb85050082d04c7f8235634785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936c20d8fa3185507dbbbf607d0e7ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ec0145c92d3520509c54341e3c45a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db020dc950e062dd9e5986f4c30026e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d201291001f4719a4f5bf06e83726b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f627de5e67b973b9c47aadf5ec6e0f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525822e67c65a279f3503a170af20bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8321bca4f5241325f0bd24274ee2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbaa4ebe84b170c8f5683e3c00bbc5413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1c439d34c7cecab75b81324a9f70a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bc24fc90839b9c906b8606a07888115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5bbb2fff513ff55984c4b1494b5e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d8d47741e0633742d6d8ba3949b5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d644309d225ad26f66ab95b4016cdd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705a19a7d956cf10b68901de1668bf219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1ad245bbf79726d0f3478146184c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf337004fd6cb3166dd0fe1c03bb7a0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07849d2ae6e7708fbbb55f267503b5ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d938a4612ec4bc7e996d146d15e09a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05e0cc116ae64bc80bc9eb608fda3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c3a30070df982d0decf731484245125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d089f88a3fd8e98158a4d1dc9dc2f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959560084cfd3bfad20805461bd831427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd06fe5a5c97ede4e0d10b67299282828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4741031ba3b4401d167ea206ac037129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd5cecf0147b2434bf9d2d33146ed330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450364457a421e37b5b83bffd737c23331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14448e5df75f56152566c553df15891a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4b2a309d1027813d095c25ac7700433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e4abd6dbaa1463f8c33377368af4034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b5d6b9769fe7356106130c69b592e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa4c85ff67c68784a02477e05a5c5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d08b50ffe43194a5325b55509fc7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec58b469db928c08e4533f9f780af4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed11edc3a3e4f2180d026ec372810c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b14f5ddbf503f4046c3426eb2b9f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4fa9d4da95d6691771af80fe78f2e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56116f06ea543ff1998e056eab4206da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9071e9fa85692468ee18c2f3cabf1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2baff4957b885de56570d1c7f126344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316a197e625ae9f15277d07f4ddd15145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcace41012afb60d7df48228d93792146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975445d756f8227a7b723eebf99b27347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64be04f66299b84418b0e2423124fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e594eb64f9cdabe33066734688d6bf849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafb93420b0708514800b6ba99b489f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388a75fb7d115a2f41917d9749e211351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e64c9ea33ac4c6c5bb8475b69d34fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccabbd5fbe4797b12825ae3adee02053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401c89d3850205d394514f8d390e82e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dd7857c5d4f9c1a4eec2888c8b23455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4c9dd3386d71a382f678c9a88e0b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2129046f499c90e6daa70ca98ed682957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc17cfb2804b55a940bd1544d43fa058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ab099c5c9c8b64bf0622893ba465859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6167b44116f81ce1fe750308f0ef84160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ccc4363eb68e643f6ee3cf60d511f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808027322f237dc8c59a0bbdc090d90262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a08fa0837b9c27b1bca140a033fee563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c13ddd2446868489606cff7af564564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177f988f6b80caed3305065f2e7ad6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e7fe15eb97d5df8522d9e29e7110e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56049a4af8f392a402a29bc37deda2b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a548b9fb4dc730d6695943792beff7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7f147cce19c1ba9a738a89042919e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba70de3976e84fa3dba08bc7125c9ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463fcf2a54b6c57cdd4f186b0e04e9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dcd79ed56ee5a2637b4bd572e95d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36c7bd6f992bfc716c21585a52326073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a686794712ca7c9b67e33d5c52cb1a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc16cadb81a1493ccb5c842e85e0c6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210ee1d5d9543685a875a2f65d0ecc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713304e285ba6d195168cd83b4afd5677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63aa2ca79e984d8865a423364097dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c6e0a53c36a5e2756d9ae89a9882979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dc6cc81064c95636acedb8c2785b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419da2c19b3355169da58c3ee2cdd7481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9d26e361043102ecefc9a56ab62c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea93eac293c825684c7a4d04c716f1b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065d8f4b22be925f809e304b96ad2ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b15977c42b451a35a2e37eac844da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97b4df207fb06683d7b92368d7a1cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416556cf3d87933415b1ff0e21639f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7df4bee78fc22ebd70241a78efba5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7e08c0b05c5e6cc17a821d003499589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2433c3e2e18f9ec86a49e235bb0d6aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fc1e748b16ad5fd123292d5b353cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74283b002754ca4543f389c2aa8c34c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d44c40b264f276e91bea592f34498a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19654ea1e65a57e5eabcb075d18dbc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93accfb3fab58dcaf0e5c05bd160556495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79a9889b17bacf70b5c29c75ad88c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321273ada22b293d52d1e28829541d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd182b1181d14a2f059f6eddef999398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492879185cdd7dcf981788f2ffe5436e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d142ddf3c7df6d57625e8c230f5f57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19509dfdc6dc32752aac69248a9eb95101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc9b9369bc4a61187baba016e0a0e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a8b914229f70281d1122462b35bac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33626c4adb2cfcf3bd7cd1549f581d64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f236c2aa04b5aee6cab2d893abecf3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460230dde854e6027288c4e7b033f516106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09f3f141b515d07483beef0edb0c10107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20205609af4bcf736e813bcb0841dfd5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98d76605fd2c60a27a6b8431bedf41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2aa51d8313f8962f19061fb3ad2599110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b456aa1aa540371adaf3db5246f960e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5a28870657d642fa491f881454d26112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f248dc1a2e00913be1592a369274141113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f861450150b703c396883aac06b63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b27a18e2673d0e99e9ee6ac7c367a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ead5d762d13f1f190caef1e8627bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ed919b6d1fedff08be0603d6f2104117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e1ef14f36473d5881a75af851e1ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21c24049c45f8ea83f01f1acf463ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f571f0bf7327c98d373b4a556eaa92e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9e026f00591c9226d6da7b5a9a2d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc16438151031356fecf4d46f4c5a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c764b4474765ea87adb404278640f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74797d587694870791fb4e588676d2b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb7faa50328437802bd210e782f088125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eec4105f5723a4d906ce4e61a6c513126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13495293cc8c733be130f24441ba65ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db62b5db19a744fc57eab122a3c035128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590b037886ccab5d37511bd0c1ffbad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ad2d77ecdb851113f573e7abdc4cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a1d668ebbce0d8f2939b083bb000c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977154e2ffeb990f03385eecdd88f9b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7a68ab26f4cf0c598318d1d14d55a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049df9dcd7210f0adaca4e0357187591134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369305928f4781e892451f55edaf2273135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a23c31f16ceb3d10be235e27ab9d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caea4190bbbcd3f5a711dc1686d077137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9633159afeedd336817856b05c885138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2c4560b1eacced0846713c3af943d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948954350faed93d6dcaf67534dfa13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48f74d915babc643cb2045c77cd2ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455146e8c475b3bc25f31b0fa025a882142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ea3ee57892a1b7c160d5f9847d8b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e76a9f3456c3fddc68c0f3dcbd4d1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685580efa6888c5c9f636f764cffb982145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b553cff1217161577ef5e26889300f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65089768b3bd2c8edf8dc6f8bd197d13147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a710827b97a7879844be67634a8320148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b742453ecc8cfb52fa551eefc700dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bb5d5056eefc7cfbf6cd03685d07c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096cda3572c72b9ff4768f50eb58244151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443593a46842edd4477fd489fd508f00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be266bbbbb49189c6086e0a516d4036f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9c4377a315f88875bc96c3ce1c80b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17617df349411aa5f16474f99dd5f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791a2cd78018332dea19c40e11f53df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35827d6ad09c65e121df26f74d904efc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9d9c5d9467e452aa3c5c067ae78f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47373db846e9118b6fb93d8735eb214f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf760243214a703dee3bedd09444f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45fff3bd3f6b2aec604adbafef1cd5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95080ec17062c2650f2b7741d0055d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98119db6a9546ba5df16c7adf574b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216e3f484ce50553cfef7c841daae0e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac81407c82d193023b771f1c99015a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc64fb37f800a27d442d7c33a87f3c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009b2665e6edfccd70f5fc771b2d21d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dcbab3fa46c086d7489afa8fc78a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a382747a44b3fc3ee31c8066a4dd8ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b02fb8f612f59bb859f6e4b621c0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92f7a6e81f8edd0abd417c1dce8eb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2d146039c88bf901b8d84fba842e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488c902194166a9d9687ecc142ce898173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f60d9cd924e617155d4897fba9c86174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e950d356d28e117fd02fa0242bc959175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b8a4db3fa5585b96f1244c53f9cef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b026059564528f8d699971fd9ea68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6372393285f547dff98b5759b1cddd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0f4c5af2f65dbb7724e1f503fd58c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b8fd1b711290b6ff8d6de89478758180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f4fb96e28a50237c2e3a4d15f05f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7f843d7e1417017999ccbb02ecb9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc651cf5612ecfc3da184bb1f79ece183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bc8a712ab09c3b033847ecc734b83184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f196030303e9c5f0a442306cdd9070d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644aaa47dc42e9a91175bcd5f269154186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596e850452fa259954151c586f94554187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde27ed7ac474ca924ef68dc5a277c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c8a4589a3d6914b0c881bf5d906c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e963756d9a6049f01b06ad1a847e44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c014550920adaa9610aee9d63f85726191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef463fc195a7b8e3a2638830c67c40192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd16d280e9e9ecc97a66f62811c7615193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2d1759bca96ff737ca5f7e57fc7b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7277ee16b7c0e06ab08e08df220a3f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8f685a6627d0bba215b85c897ae35196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddb0478a364f4721dffbfceae4192c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c0f8c17c24df59453c1628a1e9adc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb56ce6c081dc3a7f7a84272e79928199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc1093227824f3c1a8ec5db768374d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5274ef29d8c8893eafbd20fd5cfca3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d4503467d7f328b9dec422d0c9c65202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38d5edffeb9ee3126e64eb8c1e0eed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c6bd8b2fc450845c3e2402613ee9f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9c1ee51a1b2b3a2a48ecbb58822e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f738c9843f7fd95ab7f0a30d80036206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a7fd007d09b29561d455e6df59d97207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b2dd966db19acf6fc708eab2d3db8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ab3f2578d7d339593274cdc540e2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9199fc6109c03e6aea621a3209b70a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935de2d2bdb020fa2b41aefdee1658b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349645f1b0845e73ab6cb1860d1cd47212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a7859d5ef54013f41877662790c8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1c3d2d818a092ec19a9355ab4eb01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589727cc2ea9345579b873b08b6310d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbc7e06632029265897d5a66daeecc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56924a4cb350fb2fa56c3c53ffa15d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cb721a217774a37dcaf4cbe15d2f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f5df9504d38b3338ad625d4b258c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edd2094ee92e97f8c80d4cc541274b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8595390585f4427f78347f2cf7291221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5793c611e322c9cefb956ad359175a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab9f9508e1bb35051b17a54deb0547223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c0748babee4465fa786e1b448bd52224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc343efbadcbbf870589451c87d7aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c0faa4cb0f477bc4e683e31dfcd6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeca7bdfa707d979fe9af12ea4cbb20227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634448906fd81149a5c6759711d3d6ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64e2afbd1f7436b39c36e0a3b6ecd8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef9e6dc68c07b20822ad4817207549230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9328b81cf61554a582b47f04805e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8260c2a40e4c350f11dca61950a51f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dd38b796c53bab3a57744d0e8e2fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8e488bd0adfe646717d8b4893f475234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fdbff38ef66c74e3371c30a695ee6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51919f8377de5807afe74e80c7519e00236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbb3f9d3174729b091b03477f36639237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00711375565903a1ed8a7e13aeb31a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf61bfa9c544d4c82832a9054ac3db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964caf528e6c2e4e7c25bc833e610de3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9280d4e14179cba851c48df58ab8a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f0f03443dabad7d9cd85ee7dff771242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78f710d1ada01ef49160685e838593243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798669cf97b4b6963cb5f1e3ef647a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcc049dbd67c9fb3f7e7a084d82256245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87f62a8ab240fddfaff8aa56caffa9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e651f44ac896a7c534e32394d78093247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4aa95535701f50283d12da0557f44e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0fd393433c1071c7b9864ad2a126d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868838da6e7def407f10c58a7576b7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b7fd9d4333a0ebf14479bba9b401f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a05faa96dec3d125c432f19432768a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3310cab9ac43dc978e91a47b21e86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e935bcc5faf67f5e8f60a4a1a672b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411817a33f618e75137b26ec4a43181255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a18a934e1abaf4a2eac41ec24b24e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad1d4613c6b6f8d755459c2fc6d6b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578edd5fa3dcc4d8827923a7b80f4e73258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d991d83134706f04d38fdf68a9087e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185dc60f0326002ac532eb2d5403962260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54730a267b4469d18b7d9e3a00a7f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768ef94bc786a21ecc4d14336a1737a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63c356827debc0546533e7911b3f9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbdd7032bd8b725d1057f51840cdb6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab0f520393dc2bf8ad52bef608dc41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf1c19a81383ef65a4d3143d015ddf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca419851c93f42d7823b95e1f65389267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ca6e8eb4078bfb72d1b57d8e5ea99268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61811618c6d7ca7ec30c43469525f71269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e69c7d6f105793fcdd16862672086a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe275e82f5a813263dd6cdf45fba80271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166b4bcf452eb357f85ded4595796ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68f38250097fdbbd5c9aa9641fc699273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f31252c3774333c3335e97f410902274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbade7a582bd77299cdb014bfbd7872275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f311e1c5c4cba3124bbf6db13cf991f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edaeb763da1e27bd7619f5e407998c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696b42d1d072076dafb59a0d0c5d493278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a35622bd11e62b970861a8b3e799d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ec1e2bac8954ad723f12ab1dd36af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8f5c123a69aee31b6b2609498d39a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3914c59868b218ffae5b4b83b34a0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07772f012c921dda43212a4703211206283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e4e6476ab029340f3814b722cd376284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bc5a4874994a52ecaad185064fa1b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1d62d278419668fa3ccb4aee9529a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ac68ea4814e15fc2136566bedeb5d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5926f0bda3f36f23e25e705dc7bbb25288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba42e8c62384d70a9511caabf40e3b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ad4e03f1a76447efbe64c49df231c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c6bcd61a0cd05604bb140ee5efe5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850726df232295e6e54d1b7314c98372292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d566297a69117086ac24f0c4b4020293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb7571c58006f3ad3829ffc88506a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5c82169d494dc6c15ee6d88403eb3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f1596648841df4d470933b4e85c6c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1b408691b252376432a2e00328415297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ef1deccef69f206b49bc687a10e23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e802a56d26e6511168b607b407d08f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847f7500c6c315d6136d9dfb65dd965300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fa9f2b91e717955cc8ba76b6f88e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63874bf300dcd25563f75ec15c1c84a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ddfe4948c45d836e22c9586ef11c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d080503ac471cc9b71c150f68236ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23c180ffa1f2375cc9a536f3cdd367305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1547325d2e23c55e86ef520c7014c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031227d323535ea0505a0509f64d4101307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3559144a992aa7b7bd4d4c82b2c16f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adde26083afc41aec202e2e1e57c9fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa316162009a5d6be9c21215e69f0aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99965d3d5ff75e3045cf944757f934d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30cb8a442243d6b85a4c9b62e822a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1e225ecc01e79d8b68b36291f4bc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b03cc58ac1669dc69efe5bded5506314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d3b05f10e1bffbd7d09a7e1f7c040315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26d58449acbb37c68c78eedae71cc9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1726b5d834e4ce3e06b64abe44d8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68d405df7036a8774fcb8a2024ae7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98029ce1876b20e046ecd4a5a4ef4220319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ce93fe7e36bb89f969c7e3855b37b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51f663665a7a456b61b28e26f9d1be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6ce661ece46cfb2e479cf2f9a82b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff9c33c4684b9b8c19be11874770ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10e0de69825def54da66298f7d202c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777b3fbb78effc623b70da9750f4037325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d662c987130276b9bb3bb6ad92f9c5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f69f5d4e463e5a6f8465ebc382169327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fedf4cb4a9e2b00c94b8030841323328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45962dcbdc58c58363e8c86bc2b13eb4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145c9da242564b5e021585092ef37ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536845b4c5b0d5a582054149ac8a9c08331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b94a4af347adc433d2d4f867343a4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800833a0e6ea856df6d48df62833059333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41c237aa4c1ec7fa0366e0349d9247334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266aff4fb41d0b6f4f682c2f7eb4c206335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da457b0fe02d4cff57ab5af61cbea03336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fcf1fcfa898983bbd52717ae0f066337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f44c4de6364f19538060f43bc59d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9de22d74c96b0baf2664a71ff8f3c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fa9380f2ce2150060cc43e5858c89340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f605d6f7761ef909e24dbb62dfed6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc096f328c9a4edc64f39dc46f783b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753aa7f598420c4f2e1ce87d8cc18a5b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf36ee07a8bbc945066a5258cabe53344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe2b5b842894d7a6d7d20950883662345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c46c2690fa0592fd5db98d4bae5f8f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b6b4f2476c80a7a90cbdd19151f8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56c6778eb94ba661f6f222ed95a903348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c3f43c4736da1cf0a732e9bb605c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7da5838a41d99d98cf51deda3f9be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed8a616f79478e25ab4b79b6b85b85351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098f545415e1a6a9cf86421c07c691c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d17a022e6b5cef4320ea599b654e45353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942216061cbe33ecf010c371f4c8255354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf401f3252e3e3d1eed957ef143ef9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8bca0bfaabb0b46bd9b058e1c5e77356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb057644a14fab71d7da4c5d69db778357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a45ec0452591cc0e99a5ceb8dd19e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57a2aa07004dbfab1497e5529330da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185101552fa73f1ab367c7de7a7285a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6dc393d317fbd8e58d59d512fb9a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b7f55aaf7a84ccd1d0c3078ad3bd7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206f27f865614da29d2f8a1772c668d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf05fd48bfa20915b7f55d7bc1f817a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02262e9eb014b5117e6569851d5f6b28365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612498530b3f66ee58916b533160bc3d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4529dd3bd03cfaacd1b6e2b0c6d6acd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830eb688b174a404a969c34a2acb166368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947af37bd0705d737f9446940a388c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd32ce489fdaa3c319db9e632879440370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2eaff7d9ba6dd4918912ffbb33e48371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce0585f0de5c3229347f6dcaf2fb95372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c42c1d58cda72cbd3c1422f79506c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71ad5f8668b1b51f9c2343b913781e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d04b013fa7c8f214e835f7935c43c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da5fcf23cf58edc66d1e429fb79c37376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29042e15974c887975fe041eff2acfef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb195c205de99aafe4d79d62daa3779d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0589a87080416d264325f07bd0e98379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636e32a7fdc7f559d3fb32f7d0c0d79380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9625ab0d36a9e8cb08d4e3154d736381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa68de15b3446f9841a623c5545d2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaf9b8bc8bc08f813b1c1a88cfa0f7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995e4ff2e2d467c821fedae230af54b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc73ce380dccf0e3fe472562985593385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ef48185b02a445996e98959096760386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafed7385b598550c39a954f31ee59fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c77e5a9e803334c801907e3101e07388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96360948fb616f6f6e3f4f80a8c976c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a522f14901590d807cb2d2127ca04c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a372dc0ece5eb7816791ec84e794eed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61349dbbbdd2e3003ee5c5a4fcab6b17392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f4aa7ec577bee0f92b88b1790174b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c58b5fa68d92459992e065c2d39ff2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea5627edb6581cc6a63768cb7e333d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588fb20f359a6ff10e136bca9048156396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414020487e9c38d2ee6bd601b00bc68f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f14188f3ba72bb3a235daff058fd8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5d3c319b7e9c3bf142ac273dab938399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255da65ee685a9c595c98f28c1d1202400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ee9205e077e6ee18499e8abc3e270401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57928d8dade9c62a94e687d6242ed40c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16726c9c2d7d542aedb06a46286e97ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776aa20756c05e12cfb691ed8e1af2cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2283d2f8d0a87e5578f87368656d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddaa5248a0b0006df74027b69b34df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1b527e2c00b9de9f3cb296853a41c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a549c1c8760a620cb49e261537750f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c475f6bfd56d420c3c974a7c477a9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fc46cff629090552147c7ad0ce934410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77325555ee1b571bb6ba3d935185ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a8c175cb593561305c72c763993b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659adeeb00497d4b6277db7211f83a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a55563db7241ec33b95129b636844414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad777c66d08f14cae3746712357365415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47386211a72b34d83800aecb4b546a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703464e64498efb87eb7a173420f1259417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab35a587f641c35ebad18f87ee81532418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d61b7f60383c7d665725a8b805b6ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8839894ced5fc415e2412bcfc6b75420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee36d47679590d7b985702a8d59b3ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7408badde0d8c6e19249e2e1b77a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78ba7a3c399333ff7dc9def0698a1b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6fd8151cb661786a802c393bf79cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e54860bda917c876d8f8a0bd33504425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402a3f7a07f4f2b1a0a3132d8b2f8cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6beea7e2b33a4ed41a25739c060669427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ebe8ec380bd2a68b6f551845f0b7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950d94a49686c2784528c23b472d085429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5b195da69dc0500af1d232b812bad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e662d721029399ed02ad5684dc9ba9e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e252edbdc950174659c8a1c394db1ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1546b09fc96b6929e5a2ab0bf3bd3d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6b94c44a02fe47c7f30aa71c686ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45219b375bac56ee38f516cb48c7e26f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8401227438d4f662f73ddf0441813436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7477d80c471bf2227ba5071f21f8062437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de0c2da63c1d21211bf8ce756adb68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69013aa35a26e170d0bbbab15cb23a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0790efa02cc7d05b1ea15cc8bbf3bfe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ee6ad46659dce245bc18ee06d2e8d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73333a74fea0b3e225cd7599082c00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4060cdec2be0b159ddd1331bc1abb2c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ec341dbfe6b871a4451589057a849444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405431a84ca25a8ed827b08402d1586d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e712512f6b063c5a824e0e1132a8888446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03532054c70364b2972d8df26f89b24a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f899733d47c5633fa83ea69395efaf4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692424b6af5cfe8a67927427ae38908449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c031313f512abc492e31f97c73397b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acf5cc9237dc25866640618c016037451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b9d20c6813385888284995f43c1dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a233704c56c96d30fabe824a046809453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf877a8c8ce72497bebbe11b31c3714454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607368e2dcebd8f33ede788ef8f8381455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092380f419a760bf27093132630e5ede456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a66e4ecb872b22ef724581dc9d89e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18163991c4ac516e63ffe00677548017458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152610dedb3dd2e7c55429399fb27b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffe36fd807eaeef900a12da0493195460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e83528fbcfa12f2e3335f16d1e19d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6f0ff18628885083b7d9e37ca9132462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0cd76f02331780ac3e1bd5447c961463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642dcbdedf3d492d66344fafce06132464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29a3e4a814ec5b2ccadbcdf786fac9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bec025a20b8d80390899fa6b28d52466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64b6a01a6328e0f96a0abf40c7a33b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0144349d0c1c18ca66203197490a49468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067eb94f96f303b713dce940826ba444469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a81d7f483798eb89ebe0302a53069470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e21767aa70660e43fa49472957db7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ddc5a3b9e8b34acbb16453f60a9ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b662443be318838072d9f017209a07c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7982155b0e853ab188edb026cc8d2e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76dd3f4a6c24c292c35e4af8fcf5d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e6354e1b48e9c00519ea0363582b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec99b7c27cde0c04fd74a3e1c50394477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52bc232241294b9eebae64a3ca6fb7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448ffd1baa324bbbbe2e3d30c6314dd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1c94396aa280d7fb4e1acdd4c9b75480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c017c1b00b3180fa5ccb4667372448a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e02afbc96b48df73290a20eb8365f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25fda1f6316945fe8e45449dc2d06c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232b4e29aa227a8605a56ba93e9d905484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639a1dfaea33a01fe8caa94a887f1c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d9dfe39b90e1a43f5516cdde4725e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d0db5fef882e827be7e529c2170b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee1ac8eac9c48cc3028c687ad17aea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d62d1c632ed11b0b3cde8ba4208ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c46a918539d6afde40d7ab465807e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fdd3af3b3cd626f9bfeb00667c542491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3dffe4cd0dd17437f39828bcdb015492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732d60481437a6b5951da91bd0a7561493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a838b28d0604ef810295f327fa2dde494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ba82ecd9a601b4a0e564474c5a5b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a097f94c344566c469ed7a4fd34a9e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481bc453dee6fcd708f9cc0c19ab7e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37017dfbb60ed2b9a1d9a4b33fb680a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5635e2770bb62ff86809b81e8a7ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec18c197f60f2ab4d050392fc806f5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd54c49360369c8ac6622e9eb6401f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327c7b6cf0aeab94666a2cca8a85ebb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb020bda26a300940225a2a16775ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fbc5db337e2504e51a340a8be7e9a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecac7fa39d8a927abfee48a52a7a9be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d9994c43563bb58b97377ac7fcdd0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffb430b60775dcfd5fc8b6d3cef6ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d402aec7128905d6bbe03fc9616c998508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe85ebe36b7909fa6b15077823235a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e1994cb6a5ace35ccc39c1261c846510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba6534b8cca6538139eaa2917b288a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bcf0ad6becb6fa9f173c314c7636d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f191a11a4da3b520a8b93d34c26c23513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25124bd3b53584343c25dd82fa653eb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4aff867f87e11a6599db6cae59889c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea350dee466b3cde485989268ccab66516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dba1e649872ee64a86aa03a6c6287517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06eaefd2cbea9b54f5c472c11de502f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3dbd74e6ba359ac7fee1306f98c93519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b0a653ab32e5dca700d05a9f41b3a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a67a1d47bb8cd74a18424c96b50e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277762aa39c57738a09f65a7fd746c49522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fe23128780de6f0f9a855f631388f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397da1e8cebef261c342b90078a7f84524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713977773a37708d001987581af51174525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37995848a0f66fa73da40082253022526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee1f231acbe095f5c6f79f3e2a8630527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244c2b7d13b55264efd37652b384d15528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e15c15a3f50df4ce950adc0f869fa0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899491140f616f0ded5d518a8cb43cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd120397e12de8f0a16af6092e6608531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0118d653666dea477473ef646b3df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c3170af4ac3d489f040557af2cc2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d67bd319ad68d8d3dc30f37f65b0d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a215b9cce7f5f4ec1df217241efc49535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a9697d8d60f16cb753caa4f8ab501536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30788715c91c1976297acf78b3ca3d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c38a0cb6a60da9745484755955ffe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a407f14b47ee96ab41d1ef20c3ed35539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d5e3ff205419496be3b23ac47175a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccf25829edc748a51527229ab309ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82909e6f01505ee188cf2ba0ca5c9829542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a930f0f603e3d36424db47eb6a938543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fa84546c5af0d729ce8ae49bb4efb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1a827e4a34b65ba5e42a2069c6d81545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ae5f08ab933a422436346ded00d9d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca5062d4a5176f4dcec45c4e053c71547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def9b8339ddc0f5a68c5844153546e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7400e3c4264b7f21cd4d090672dc0b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e4d3bbe6b085b9f7f727d6113e27f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacc6ec2664207ae638e3819ad9b1b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522c869d4e7da9d18dfd6815d3a5212552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02902b450ff8cb044f40bfe95b57b18553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7afea43ccbe34a87a8cfc56e91b14554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b32648b90600e5fb4ac55b2d8f8b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960abe9e88c42e8d43dafb84b978482556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28b1d7c5fc85d0a068f50a5ab9cf63557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c16351bc1b580b2a4976debd3d5ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05a3bbf850df2006856dd5259e363a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c403596d12c8ee39b056ead53fde5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b68d2023fa1fe952d08210b018fd10561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d2688d830e8a78f52bc4af960ddf4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d7cc5ceaa34910d8f2c86fb6aed81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce994f797221ed7ae4b6dee685be26564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b5c68ec099314b7c557b808c4270f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4f31f373708f477ac060227d5ece0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442f3f75b0b683364e26c013d1c1a32567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103c6667f47603c2b15635e4a9044ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77b087aec82bcf6ee86a95b9e361b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cf529846e35c63b5f47ef3dad36d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294ca7bb4b694de02b03136086483c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f8527deefc7670e65fce66abaf859572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a0313e0484438d48c69ea1284cf5f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf7bdb4f2f6ab0f6eb6848c8ec70d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a536f3006fa5523be0fce747bdac4c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd725dbb62cd2ecb7d83e6bc95fcaa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895eb57ec8d7541e5c0632308c36578577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e2e860ff4a4814d4d4eded21042aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df0a80318feb2b7edb99f3f46c839b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13135d1454ff0b28fac661be0b1ca5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0e3a13582cce78f5a358637c30ab8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef05d2449dcfdeeb7772e29d3cdbdf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9aaf4d02f32b71d0b8145879c5d99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97fb520ded627c4eb3dffac2a7b16e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35978c2583ff6f88b8aea089067aef3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494abb4314530cb9d4e8dad35958c30586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f796d56ad31307adfc546a8d2d60ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279552cc95c8ef29e6753529299ee557588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81959a4e4055dc9fbdd75bcd859d69589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f2b656feb64a8ba72876779ea6ef1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fd1350253c82f3f85066edf6b3e96591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243da689754d346c03062c8ba231533592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d9b5bd800be1437660cd33dbd0282593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14976d1a49eed312a43b0b68e5663d21594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc21827948edc820ac687eb539bc77595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3693f06513aa514113303866caa143e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974c3376309e8081f350e30d736c23b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae5618406c798750733b24974806a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d288187b0e08f2bc38205eefd4280b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f431c7789891a09d4524dfbc7731e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11315807f94b39881b5ba2ed3c059045601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2917a37098e17099ba80bf86ad26c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf61d98485e1185afcc1e856abc3e65603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c22a2424d8f2c34a9209ddf6773826604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b2c71ef524bd7bb76aa5e874c1b47605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4b933b7de7261804d2050cc8f84f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b33e98ad52525adbc98e6ad3793db1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9454558fccd49cfabaa1c6aae14db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ce8985a5f08630fc1062c5f9c0879609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca5802c751bd257d282b34dcf6f293610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd90f6d0bf911fd3c6e01904fcbaef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebcdbb7d2336bc16a2e05278c521ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375e50f47787c40203448663d32c403613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b9c042d2e9e03917fda269026de2b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d7a08e481a6355e02009ce987f706615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf67e50aba1a2da7dc4503ec460d42616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b33db2a6bbc23bfec3cc9797b4c1d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bce30f8532837e96bc604bdb2be9b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991185f3e5e72fa5e4127b02612ae4e7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec715813fa46f47496a70d0594f8e59f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3485cd8d80473b9bb5be26236aa3b85621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d36ddce01d85eb38061e0ed8513c89622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db32ee189bee0a2f8c20c0ac0f4fbb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf98753435044706b974f4891e3af2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7876ee8c6f6927d0f2767faace9d46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209093dfbe9f770bf96fd3faf9ee953f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dda849bfe23028b8706055956ed1b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509a70d4fb3aa9ce97582d3f18199a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8da32f39f4ff8136969698e19d970d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfedfdf5c1425a4e5938ebb0452c216630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5367d0faa8963f160ca99144e3ce3b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d904e0a499fc2b08a387078e7bb5d44632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb5d2f64384907135a5b728935eb13633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43820d239f8cabfa75945eda3c50f506634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662fe3782648fbcc7a600a15f9723cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33739689b61239741050592a07a3325636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04fc7bc4195a174b86a3c35deaea59637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da67fa533431f0e421016e7afe10fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6337db648379a5588f3f8e0a090671639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007788f3a49bf54463679014e7ec01e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db60c7e4aa6a0d669833ed25a1cee35641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9aac3d0567d285b41d7021edbcec37642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43571e0dfce2abddec9b9c92ec4df51643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d52a59858b78816dd1184e612bdfb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f311e6a191ceadfb0703bfd9206a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a968bcc0f35ad3858d34661a740be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50255fbc64e6a7f7fd31f98142098ed7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef037dcd90948f941050672ba199c0d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98a22283ed3d04742277f438111fee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa533b4c1adc5cf33e8cf7b17f81857650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115bada4c7cf36c7e613bc25ef7f7f9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144edd3f900297b6044dfeb8fd3c8d7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3c8ca72f21f005a29e0342115b4bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2325558fa7ff66a541ab540543e5ca9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec0dc2c28e46a073bdd994b4d6bbfc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a3f1a918cc5d6cf48cce12771e197656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a035dccbb56cb4332399ee1cf99b18657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea450f8064ce11b37b7acb18739c2d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adea07a2ed777d904443cc28a650fae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea08c826c8a3e25aaf299fe8072ccf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd2acb2ac8d0bf4c8b640d321747bb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aab9022c074ad35ae1a063375eb8e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c8714704878e8860e2c22de7efab5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2265007bc3bf4a06c7ccc4b40868c9d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0471ac6d8692021088f8d289638e26665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61982101fb8691307c58023e646efe1e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e17aa36c36569d91e096235f2884e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890308205d095776a4e597a505df6c53668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1906782604c842da5f1fad93b792c99669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4cb54f049972bed4b348134760199670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1dd3deac70f1c9c09b55355f10186671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d5d893c79f5a2566d084ec1638b93672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6d70dbb433702a8c5bb5c7c33bc73673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7659150c3f53b9c500bfdc223dcfec6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09070465cf5231b7a7c3a93e15ed5141675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e62972b588da9c03ce267e32ebe848676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5869d2cbc36e174aa5867a2c815c544677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc423b4da74c04b12fbd2fdf3b6d84c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cf6d1c73939ca6bde09a12dd04870679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23681f82e8fe17700be42197ea308285680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6176ffa05c16d38772b289102e1e0f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd61415effb25282d570407e31d1cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556639a9808334edbffd4e5884f0979683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887ba3eb17a69a5adb890bebdc967b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387a48a196ad5ff5b04a392ef0cf7af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a1279152b50a04a10a4415d37d22b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52706805b0db1c2ebee7d16233a5d5a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa389e9fcb6dc4270b481e8b3a8a5aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ac994200ee10807f7244ccc82fb3d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def99e9749f3c195e1b982fb54c25070690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59233b430b2bdf05df5db03a2f13ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b164c06390fbd7d0e3c4ccdc1d7d5e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6286c3e5a1e3bed285c0d82965c86d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badae81d10512c58c418c85ff08e040694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fde6ec54a23d9432381aefcfccba64695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717669fa07868de897a62bcfa3d3100696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c20a4e2ea0d0d3194c6d392ff52adb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cbb6034cf2b55a68d9d5a0783f68f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cbe0490dbf7f454bf9e14b4dfde68699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a467a05c7ee5b498e58b1f0afe4d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b059d9ebae41a585744464096abf1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936672a274bcb9ff68cc8cb5751645b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbd25e3c05074bb36939dc73cc15bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efcf28cf209d3754271e33ebc6c545704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda521d35de61e4bf834926879c5ad68705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e37f59599d1e199192cba870b41afa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a33fedabbf6bebfccff1eab3cd4a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd014c38427d354187220fbe2894ef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7a87ac5106df60476549e322fdaae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e4a9725e0164bd8185ed91469b9fb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2b21c74fcb538007f0732fcbffd47711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d926629b8cf6be9c0603f613c4a9b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469c3546fc36b4f94be24dcd256713c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e087102bd38228c28f4555389a4eed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ba062180b1179b1351731a9f854a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61104eca91295168c3071c9561c67191716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb547def73f8732d38eedfc85f0550717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1185d845a479601f1a89f570e757c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a742400d3589f63abdf78a1c9b189e0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2563841f5160f7e83ccb29c6906173720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a277d5beb51503cedb3885a04215620721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606018e1ebced0b27e7fb39954f88ad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edfd5841c943bc9b702c2fae79400f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231f8dc60b2066da52209a9d98576fa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03267f4a8892e76829c383c22cb86cda725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbce7d78458199648d3235a460848c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38510fb6b75b25ed51270b09d99ad9c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f4cf1008cef39a4722cf0763099ab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88084fe0dec242152cd9c402a80cae19729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b9a256cdd029922429189a2d166bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976dfb62c090c42a7f4ad271eb66089731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7888c5c25b35840852ee4b14b1719732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9481fc69e6741dbd42d5e97087528733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d88d544f996e532e29c77cd26e6a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d1482c05a9f01aedb888cedb5708c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5631eaf7e3c103e1a9e5d9392a1d146736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac558cbdd8f9c043282a664665f9003b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af38be53a36e09d095af4c4f709771e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a955f426eca27988d7705284bda1b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822a04a8762b3c67e2198f018c65768740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046cd16d0c7f54f9a3c4e0bfc96b1a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec52fcaa5b11eeabc252122192dc0a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea23fb33cc73e9b47228b552e885bca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161267609201209c9c8d81dc54cd34d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6331e64f9b590b36d38bea522ba17b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69580fd622ce0feefad90e7ab0318afe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a07cd56da8d67b739e297f9bb3b38c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513f5df6bc8048fb7eae7f7e1295fc3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50521e1bf15219cbd069a5d4ed114239749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a98c04dc62f70f0f2ede5648450f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76b024bd9adf0d7a74f93d9c915008751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94badd5d607a39794ac05213d8dbcd0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc1c1c5b9de015950c66a77f75066f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7518efcba3c60c5b80a20c1573c9a5e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa036d33b31ccb7da80cb248d3f3302e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d12abff243bbb91e4cd690c4ddb1f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278ccef2913d9490a1e23775b54a05d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687b8ffcadfb2c5adce4cf4bed51660758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c54095d836cdb80768ca1f793acc3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151ea7c791dc23faa37ce2ea1f5d922760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ef3f930415d29bf1a3cc3de69316f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f207d447187853903a275212cfe4258762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796889f2078cce46fbaafc3486e66c76763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea129b8f68eb90ed94e342f4478312b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1249209179f66b9987c6e1cf28f67c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7eb163c16c2784a263d8e9d7c12a6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c073e0d19c54faef654490f04c203767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1a9c0f25c8ea2ba88d683ca0ce238768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997126ca1070d61355a7316b9a9f922f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b697565760a47fafbedf62fe7c417770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def78e08a8a25043f7044e7e2c2116e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfd7b2d008106fbc73769a1ffbb0ca772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93d7d4213ab1bf956da00678f725e0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c51b56105223ec49731ba389f03112774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b569dfa2e743a5e0bd2b0b9c99379775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9411940bf7ef316d4e14bb046189f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb36e049e925f6b5542b0ab23d0d61b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953e20f6b8d23bbb0d83465a3600d6c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42598bd4477ec9f64500401c23ed2fdb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe700e83322c32611594a4ef12a466780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0bd7626ec873da32dbfb863be63db781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628fc7567417c6fb6fdb42ff4e3505c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6f4688517ae8eeb9aeae31b6dbbdf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe38a1c94b6d7a9fe35f568f7720b91784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535f79694022a5fdefd1407d3675f5e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e8a7ed378ab733c96f5c2ceb4dad8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd18ee5a5e506b205224f5dca931c4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4e6f40f6cdb55f459ef96e77670bc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b84fce4429d87aacbc5f8d11580336789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9deab2ea8dd0d69cc5df2879a82cca790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455a7d9d58cc3f4e0c37f7cccf04c6c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ebdfb1ca03a0d5549815bb33bc517792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0f7e3f190dcc160755af9e7ca039c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b748bc0551042a665e7717607dc4e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b7cc6f0514e96c3ee06a605decc22795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b60650c610dc6be01d3c93a797d38796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9aa77a908b523c0dc68cd6917104c4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e94ca32e9f0b5f1a4a7bc05193d8a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cf70f151c320dadd7aff273eb0fdd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b426c5d9223f77e260174317892a8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f805ffd08debb98ac8c32c706b119b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15db8f9e21f5fd1112d741875ef9215802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c861e1eef93b8e87c40741747bc212803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a29f52ec9d196f590fe7a0c8829297804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9a026c5b50da5ed05fbf77386322c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44cc4c66aef2208249a4303cea247f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d11b0f3bac97155e0fc9f6f0bf596807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd1ec19aae891fe466195180451d16808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccf5dbc380cd76d59de574489ee335809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efce8e27da25bba6de6d4ca401ae8d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef3d1932563f732497e4b5995381f1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eec5bff34551d1fe7d69ae7143616a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485007a4ea21ce2b7175b459fec65d5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac4239f2333a130e9a4f0d5385c53d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367310a6e90d827420dfff1356053ed815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bd98188f151c0c4c27986da91946e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca4ac2cb7d08a033c20e7efc582dae817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bd2a50e45e9dc1fe50803c415b4231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0041d4327dd558d73ee7a34ad5473b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316401376e54402d08ab8b58a96197143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555a40a6ac2c981f400dcb61cb6a5a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f601a85916255433e618cabb07a2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4884d5738f9df2a1ede18fe8f38ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695baf92507cd392f60b6f02aecd3287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f58e2dc53538385abaa9369306f358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cbe89c6202f7c871cab5c86aea82d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8ba96ec2e591dfd241476b1b1f20910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41a9e09905d2e40a0804145cff34f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11fe63e6badaefdb9849cd2b97eeba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c11343a98de3a42393445e3e2156913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1a9e7595449704cae0ec1c7cf39e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635542b8331714c3969ef14a2cb7b9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167b04da522b63b35a7cb4f943abb8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afee96a05b16fb898153fa5f387546917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f94be57c518f355b23e3964e253f9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22662a8d6684331560e12546fb03416c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e8ffca438d575827afef76a15b71920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e94ca23914f946925615c0681640021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f79033933b84af031567b99af47fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b7447fdd8b252260eb58c081b3dc223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11698e146a17403315d15ba1cd787f4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c99738e29fb3f690b4f114a1b834c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb19469c790308e123ffc3306d0d8c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f49f1da2377e12c5aa4fe626af9f3827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fc57a8b4814c63bc0559f9660c1fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b59636c7375795123cb148463cbdf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d51bef44d6714bacfe8d2f572bc1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b288f07bff8eb3656bf6effda99e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b2f8f3ce84ff1f4e7a5417185e46d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a480524b3aa540891ca2bffe7c1fa6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1d34659f4b967884bf80ff5a968b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043adb2d132f21e800fd5f2b4c06d1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7807fe9681475a676dc4e5e0799f4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a125f4c708b5dc9174ea3498b428cda37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35943db05f427ce2db897c4e7f902638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222bca7827476151d533c319f9f783c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472d869b0e6020136afbc0734ea11c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff224c195605661470fed9a7f1215fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c5811fb574f9c8e5365df10e084a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a859df77ac8058a8ddf7501628ab943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b112f9aca89b09455174386c0823244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e7fd270312bd4c9783da49694bb9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841395a799829373f81e08708f51ba9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8dbdf12d46125676eeee0a42a5f4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4bf64f6da94be67f0373192100db148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c7b1c2b083d153a68c055b48078c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f389ab8c3b1896881b2ba08870def0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3977cafa7fa2cedd93e1da767758be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530d2666287e04e7570ddad116e173452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62886f405a22f33c7c225cdf9ae7bfe853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b335c5f1d261692e3cbb95a99f48054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e63c1eb6f3238d759a8f8b91325bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052a8ffe49200950fd9b910bba6b90656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051066a183d2bf5d50b95b68581a178557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5f57375a6e2cbd735987737904ff458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a59f6d2f9e0cea3de83f078ee283659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d6fa6191a690a99235b33def0aa0860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf44497e891da1e2a3caa5c012bdad761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b72f398357cccf0d035b1ef18df2b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c267ee3619b15953cea5e4dc55d5163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e5fa5660fd0424d84ced113993efc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96d92ce86c4ec49050b73e0ebe0f5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92a8b1b17ae2880b54a819415be7a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbe2c44673aff58fad2c79e9e3091d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9615f7d9d272042386c971fbc8b42d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac607da19385bf2aa2e2262e9e2634569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161b5f3054e0c836a5fa308185aeb0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfa452fdda70b8201d1e93e21fdf5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7b89013879a2cd8b45212aac7c31572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd57402b1fd39a59e89291be07958a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adff2f52c5cf11067b9bf10a3bc54e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502885b292429db2e8460d06785aac975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfb6f1913e8265dd46c8844e69b71776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799dd7382bb69306b98851257b8d2cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd510a1707f95d5071a35062dbeaf078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54adec93b56b9e34a384ad01f93f8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ceab74a1ebd44982e2fffc0492939d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd6d9fd6cdd0da5c5150d77e6f38a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386190cd05d68673571e4c46bda752b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b412c4e07c556322fed60fd810742283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460149b0f803c2d1ca42d5fc49504ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fef65b6528441a362fa513d75047ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec199831e62b64acdb419cff89232786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dba1c66e5368d6a835c4fffb7a94287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e89946c34521cc80445a20defd35688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f974a9270a0cb660ffc375ffc65ed3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef858833e7173301bb6d48e8e9fe5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa997944e7e72bb336c667e69a859091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e0ac92235d267cc7e4be7eb6b539992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82331165e003b00b39563ca423668cd193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49791adf66ea3b14a6902a4d6fa80f7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75299a07c138e216e783d9ce42de3c7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79738ff7ce5980b242d2bd5f1e171696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bddcabbce38b510a413501290f1cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7ad27597deb2db1521caffcef188e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd98e46c7e09c96c249ee78af6cf09b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eced2d9170aea2422724527425b2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a3b0ea46656e124108ec9fe5301e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24173dd02b56a6372881aabf5b72d165102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f81b720e8ecc899864e70a027a22d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1180faf89f0cd420db12156b203b29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f78dbadb7df7fece984bfd45e43e0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0da0a55ef33c16c39152975c806de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7122f9803631426e69dc870d9f7cece107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87864bb8041e5deed48349b2215a2e64108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb394e26bf0b333fde3951a0c25f5b33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daebb5f7d0b8cb91f2ef38b0ce57e22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df17d41a274972a638e87286463948a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942710d7a4db282bbb3d1ea04cb66d07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeeffbe538581176eca6746ff2f8c44113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d77f7a9376243ed7de8d8149f249f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff01768ae3bb0805fa7382f4e55a4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19181cb595900549f19c61f8ec60f1e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017f9203e86d058c6f213b1e5bfe3d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30f06493bbba179f73ebdbeaa47565118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b758b0a0d0bb9193d4bd126104e100119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647426c50a92c255ec55e71ca8f3d228120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100efc92221ada7a45e89fdce4acd3d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ae2ac4c919049b302b901270b8bfb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71a61ec6c8b5131a8bd38d3bf793b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e712dc1303e4078b50659f7266723c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57a098143b637f3df5649d06b728b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013e0b794de9c99fb2f502e84fc356b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a800e3507873dd3cdae978b1373b5b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db885de748dc8bf8076581b419245d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e738fb73d0f47d9dccfef6040378c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55962a99bd1a1cd736d664afa722af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335231205620e6683ce4f42fe07ccf5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce294981970e0de296b414db6a8dedf9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83b298138482e324e9da47bd7054e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a759482e8da830ca42eb66feb27366134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70cfca03dde9553cc69bf7a5e128ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072e0e541553b77ee66dc5c45024a11136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04449e97af06fb032cfc31ac7f6e2efa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd269e3b56ec6f0996b161cecd7637138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a682c533685c3ed70c81619cc7b9c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de86d08e6faa0b6d94af4069060e31e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ae7de5c914c23ff99a9adf106fafb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0457d35caa316e3ff0263b32edad6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77629b2011d27186f16adb188247775143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e931f4fc8a0a8c511bb4d49c38aa9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8325d8bf60a5025d7c9cc91dfa4451b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8185906ef0c56e86a0cebe298c27b6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbcf8ba2c68b513c3a87b6762cb212147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a830279baa69f727c41666b556495148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71efe2c04ce7958a2c46e132f2a3b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b738712b8b6eab0c98ecbc5d029f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214134e6f1233e7e5fe2b11ffcd605a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90729f80bc481ce8549968f11258db4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985276c6f2e216658af77ad9fb34359153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e2722447e2c34d65a961dc9c1d48a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ea31231105a6d0592181b697604b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd14fa7ab57170ab1adfff20c1e7c30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b2789548efaf5f5f2495645f6813e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318e1d709f9399bdb1858f1da44c2ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1eb61edf06c5e24c2a57f03f59960159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12d4583574b43ee7bd32be23d3faad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba298c6a5139059e6a5a2fe67a7373f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5ded1b8b83857b0fd25cdf5bd637f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906644d3cba34d71c7ab5c1c475c584163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b46cce7f93e00b04e363a514793a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dd948cebfe20751fb6f2bc25d7aeb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a53d2f20603087b35f11c9030936e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4516e02a911ba84624233ed6d0b4e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb3e89b6b85ec7bbce9d6ab4d1c566168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78af9f3390a207b18226e3276342710169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b7f43746974f71884ad5de6106cc5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189572d2f283e8352e885b61ee071cc4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a839956cbb8cc332c3d8831821a3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11f8ac9a2f4811f7ce76f6a555d716173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffec5112343f1d70dbaf9ee9997cfcd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907ce620cf48b70aeb68fdeb821a33b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacaef441daabcbdd1c14148e85c42d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80398a1bbed047e783ec2122185f853177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d778e14023195d43a00d6b597a6717e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74a367ae42576fb9202991cda9f5fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f37b99f1ccea23321abbeac279a50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a8f6b6d1e87df416890eade66213c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5321b3ae195ab5d3b3f6864056d6a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3177ac70c9a7e8fc95c8689073b19a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9b3308277eb46687df461a1f49851184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccda80489b105cb1e7b5ed3432046c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a9c2ac47cc90cce1832b42a56933b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfe40fef1c7d296d64ff8bc9487b2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f4bb6cbb7630d45cf429e77f1455c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e78ebae6123f6f6ee24431fa2aed8d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddd8dcdb16b4e4d4cd45338ed13506190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448f6781ea16d5fccbce0b8447656ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c819f99f71edbedfe5b66aa1a6fbf99192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462af1bb3ef12fe73657479f02858898193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbd4238eae69d96afabe66fa06c476194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb2c22232b489f928606fecb4ed93d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec0154ac4f0d33c00cc2dd642b25b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4731b798169093239ecc420f8f874c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533239355c930a0c1da567bd0f166ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd8c52e333614c044f72a5955a5c9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad43316fc86f236505f27379788cd66200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756f6fc370dc9a6cc783d7533546794201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1835a7da3dace0fd3319c2d2d6bf19c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f49f142d3f1bea7f7389487fd025d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61b4be0fbf839aa169c57d8c37f00d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c87f7e5dbe8a77f1da378231645b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31c6e462c7e7bb2698b17b8cd5a60e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e869bffffe690efd120442d4eb7d9d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8f9461e41a059b70a60700eec702f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b105a0ff315fe54909b09e5a014786209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e56f686487ef9bfee36d8d92bbb04210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d332da797119c128677df19a8b46962211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57a4029e180bd6d7a3431dbdc46171212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff4286b96597203815cdad0e28a8e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a43fd3d3c4203a653caf59867a0eb7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fbae176f9363c7e571c40ea578275215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfff0573b49bfcb92017fd1df3472d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c974825939a067d133227d945a225a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aed13600df90d75c8673e1d43ec0cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3da23547c16880c79eaa2b161414c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fe591a652b4570ba836227d306d8a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceabaff0f47cf671fe554647eb84cfe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44276dc85681549217c57e1d7a15dc8e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f10ed4ac26e88e0a011e6b15d12982223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f6ac1b71ff854e89e549d8c86c13c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f891ae69467193c85e6fd30235245e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06680c7661f30544858a4a3e2193e16c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce824d279dd4b88901efda02b117ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e2623e944d82df091e941eb23de8a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac9dd45d56df3160f141119c482533229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236af85ed159213e783bff8f34ba136230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e5654b6b4e84d773e18f0658761e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1694afc9c5cd9022cd29776f954a0a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31507e4664e0934a612ada945b0ad0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b641fa48b17976dda62d7ca485cc1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ee8835e9d164ddbd18894986af7b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b51fee55431cb4a630ee5ad84f893236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fadbfbc7b7b7310fe4f014fba6f78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2ff840292497c8950a5cc6e4c507b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3b9b89d5688e70a7df8d75ea06391239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196a2a08fa22c6a520cc66b916be189240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdfb72dbd86e4a3edf5ff601602c2b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069138ee883e32760fd7d99c1fe7701242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb331a6d71c14bc14774fde5ed5e0e98243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524bb8a2a8da815fdfcd2288228be55244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc76fd63bbe7b04c0d384454244394245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517942d90b4b08343399f06d01ed422246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f7e09af9ae59251ee941aab468a7a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caebab66cdd62366c3f87d57bdc1d8a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382406ef64bff330547402d9d400b7d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ae89577d513fdb3aa3ea92f7deb69250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9dc3cf703e90b837da19899fb2817251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a459572b38e1bf1e0d37e9936c54283252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b442a908f38505bdf63b1b40e0bb9e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c93616c2c19d5e15919bcb90a85bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fcd0c97e80d68cf53c7cc666a45ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d5d1e2955a39d148c3c8a3f9027a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8ecb069899014ed974324272a2960257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f977412a338221f3ff6edf8cb54de3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6fac72644b1561a573e64f46b6e12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c26bb055aa14cc178c709050c18ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26f34b33ff8731f67a6ac09bbb4b79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1830480ea9b491c03d50f37a7a0bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844c1c0314f507a62d4b1113f0c2c18263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4435c9ee0c08988dec42198b85401264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63663bf4f10845a7e1df8c4e6c0a06f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fd40c12672fa31504c815b645cba4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b338c470094c7ac60b8ac1c03eb8c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dbdf585ebdd6828a6e4efc11f7ce6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcee575c0bd1bfec871aafcd10d0be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018bfe34b79f221e658dba98b726a06270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965cab38d3ae6c907a9c62be81cff74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987e3e9a3f8a12d1cf91fc9517d41e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c2dfcc9da39c289ee14d9f89cf783273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726691a8786a4b71bd26f08862f4b01c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921c9c8309e2aa5e6f15a3a876b4328275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6942ffbdc1ed95e06db943c5b3416d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bb57f435f366f8303a7e476c8ce54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7fe7ea5a2d893ce64b651f16411d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2576e0348d8747ef03cc100557b55e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4b607e0a86c397236c374fff11565280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa19e04140fe605d41bad926bde862281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92326a504451f494206663785d22c718282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dab94b29b245109ebeff26e1a060c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fedc81df9713e37b2d664c4f1be05d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ed16611c25fe2b68c7f8e623c2d85285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9be785766a9007715eb9a4f829b6b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6756360d73902417ff951d22ff865287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad7adf0b5c03774c1e78cb4eaa8c93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e69718f23e15bdb21bcabd7d250c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77102d4e596c5dba0db95fa9f5ecc65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d39f8ef4e597150640d643a74afc09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf099e330a2df259b45837dc44c74d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb80f5453beaab51977b7ea2737411293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8fe23615931841bd4fa4f75b6d36b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e84e69491ae26a340eb36fd964c9b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedda1c6431d2801acd49c1355861252296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3855f2eea6ce860f487b3164790b67e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88326155630e9be779bb2af5192ac02a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34880a449d0499f4ba348228035f866299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdc23ac9f596bc20b7912db3f43a43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c27d3c6a170eb944fa016630653ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ac93d42ce723f249c265234f74753302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9013cd73fc69349114f8d3682e2037303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ea381da2fc5bcc0fa2bc38b1e5c49304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c03d1422e2faa345ed8be2390c4c5d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f2b452067cf429102f08eb1d30c42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e7af3acdb98b0166a006afc711b13307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85806a1e37b3d122db65e53103d40b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3c789bea09cb0e3b470d98792490d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f659d7721cdaaabaaf249cc2d77b7c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480f319427abad733bce49157fc7b45311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7822d36d45f9c3062d6ff7e16d4d5c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4bc11aa8898ca5ded6715a8cbac96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f301d55a4f9b19e32b15ce6af5e96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d29b83778b5073767b056d260f656315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f9053913def86d544d6b8d2127fd7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c68c3628650b998e49377306260c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f1a4a1d7fd107e205e1f85b1cdc60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609626a8097e896d41b4e3e45958d1ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdd42d4dbe312f34c0a9b9c16d5e4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919cc875fc6ad3f761d8b1ea3f48ec8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e44fd877138923f9e775e112d95029322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d759d9244658ed5674fc61fbe5db2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc0cd497c38dd70b583ff52bdb011f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507020ba0c5a4150e9ed9b3b1b9d4b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b155d2de68427db4fe7154e43912b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f336b1f31fa07dce98929063f13591327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b2ef0b5c7b819b831b800bc7ba8f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64bdbf278a6654d71b492bf1cb88f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10586b7d14aeb1bc10ac03635b821d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337da75e0e8ffe8ce54f8ab6963a9c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79113075232b6aff1321c167d07c3eb7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6adb2d464b915940a4540f96b49382333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dab3a13369d2dceb8e76df3d30921b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a8bcde01d63df23a6547608be305f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963920b91b056baff41064a133b79cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddade6e5ff7f47ade4cf83a90de737337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe89b3616ffe6b0b4db1e15164ae0f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e088e2b2d8e1806f81e97cc4b05484339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299aee57aca7685794c84887e3885f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eff4e8a4cab7ebcc0ca546447bd48f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0b6618a37208a39c0662a60781873342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d87d2243610c6b62c4f8de129ee3bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497da01bf02e046c7e981c6462c6932e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7b49e2116416f550d9f14df52a9e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d4337f285767c665f79a2f41c705c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286768a947e218776452e2ae2556c9d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e0ba394284054a87dba5627a77f74348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71958c15420919e7e1053c971a21992f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44173b3b27511622267f2d9b3664cbb3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444f9f0754d2bf7080d7eae7a64e995351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b9f54cd6f162b2ec335ff270a677f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc31b3ababcc6d6caf4633f02fe982d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11042e52ead67dc563479515285f0768354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cdf435c9686515b106624e1e1aa18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed093a726fcd465f81a17f8123294d9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331b1e355b7579b0674a2eb513b71fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514ba878a3701ffc4c130be1efbefcc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bfc066da70f9a8c88647af5b0efeb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79904a08aff56513d6cc0464a291d597360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f79a6f1fe8b7a4b749a14697ecd228361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12cc2da6ab096bf0c56529a5187a8f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327394a875045ad2f22e267e9aa20a20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541d4dcb7bfeac3d568306ad4b32f95364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b0de17d5f3c2abded88fb6de5d9f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1df4b7439dc374843b1ff2745c87d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80846765190a40ade4b1440481338ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4301ecb90700aa145928017d37e16c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a6230a78b610531de3dc5d852f90b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae2b846e6759e03948022c0bac1209370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfd4fbe64acf73a01226b253bccc82371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c61bf72b785f7417b5e5ebdd8c6adc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c096ef487dc5df454629281a703267f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb32a8c295001b00bead2a581d6115374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543d6a7e2c2274d834e63c74d73b9dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb2a4bc29a52841873d9c00a25a342376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e177ecb86a464241d5af2a81288527377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf9fffbd186a4c5cba7a78f7060cb8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cd5db0933faee525a429d4622518c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7648750e002393d4702e0f0c1beea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb6b0f6187e3a6a4377f6aeb2d784c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9aa6600a88b273bbc6b045bcdac7e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f9402eb38c602ce95ae2b156c7aeb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613faa084cf69583a1fec65a950e34d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c0d2d7ed1e86d93934f84d4e3ae4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae64e8948c86a6c81829e93b6c1befc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3aa429c1c7f11411ac162a3ae6b8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5d83d4b8758e0608743524e05b876388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e801185de1ca9b7824c2de2fdba0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d387b300b25f1fd937cb19342cd84fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922508a2ef15d07664fcfce0da448a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc04fa0f612e1c7f1cc03614e8b06fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c8560e1f4b0b79a27a6253cc484fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4f14ae9c22ce714b4928273e2dfc1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5699ae38b44dde4b9d874d9cfe90b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3febd8fed9d39194ecfd7a391b6a121396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c0c684c7930f437c6b5b46ed1e92a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594f229d203f83e32ada4f800f44a70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836782e3f7a82f60ef2434a2ae484f1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ea9eaf76f256b2ec727ba996a20d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c804a3732a394547f1c70c4f6d87ef6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6755b490eea66876fb17d7caf9d92402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d44bf2a1abdcf6c18011d7e840a77403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581dc70e0bd1fefee59982d03f363b7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e480ff462f52130cf254ba4fd14da4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac40d599b4428a032a706f403528313406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365d0e6d611466fe4ac09769760e965407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb628f5b6ab7b0571fec046c432f18408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f406a0f442f834f3d0f5dd74f63819409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a090bac643a0df5530d3f9db3a57c77410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494447e20f9bb2ae682a3a17a2f800d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53819c818aa7c8ff992e5974bf9dc3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888037cd6cca7d02264edca4b36c684413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb82323a996d0489c13533bcf004ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb35211f757fe0f7eb31bfb4256d2ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea912fb73f55093663e66224dbf106a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bee9ca196b1b9b38d41277bcd72f7a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591a768373c2f134efdb822a9c78700418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754df184271a40b5bc6979458c0d225419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1172f3f2d80303aa80e197f3873a965420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e34fe2382500dccf2137c6d978496421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4e5bbb45130c661ae02ded5a923c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261be9f3f1fda2f45636ba0cac6ad432423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88762bc7e28676fc204adf89641ff589424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c76c2ce1993d70e097ffe82edb183c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265023824241ab97d22393fe0251aea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f338b67a79b6556faecd04f5aef75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76caa0d103b3deb7b2b972d1bf28123428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104891711cb758b36358af9f1882809b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d95bdfe76f44e5e840f8d9f4e6900b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fe73aa20ce843d4bd2715551c3ac8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae30665efe2cd93ae43b1d66939201432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbda5d2703d48245efbc7a97416582433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c12bd2fffae531eda5c58e8d71e7c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ccd477dc4891636d6a1ec933ab0e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a416da6fade62a90abc10a25296c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be306f4efcccb64ba88fd537584356fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cd26807c01a11a5b67652237e5ff8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d538d0f13809ea43a35d93351a493439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1a23c58bf7b4823da6ee1631fdc12440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375787dea747fda3d4e2061e7f51311441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8379c388c1571f9846c01c93b07748442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f7b4c318ba60e8bb8da604aabb37f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cbda16f8ea61dc1692c4bad203813444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6791eaee6342761a63f07aa88891b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ececbc389866b60ee8498ac9c263646446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76d871e7595bab3798265308e4a148447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9746a5b7d55691cbbacf9b13569cd91448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b57f4c255e921f14d8a91eee46df1a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dd7d12cc07d8f200a8af41531bc26450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5f5965eb2719e6dbff5700da31476451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882d87280ea84b0fbd3b75988341d29452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79033eaf994d66d48dcb7309bf77d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723562d43257b0e90a2ba5a234bcb85b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40403f9bada2331f2bbebd3386f4ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b62817485cc0b9768e3cd8630af6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337cfbdd530cd799c34199cac9f8ce7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9730399feabcc09f06a652625af6341458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb6a9fef51332f4147c7b4641d1bba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0846dfa8697d1f1b64afc44db91b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3905a481e93be5d9b29656c4d5017461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aef22d9bbac6efdc0108f088c00931462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27cb0c2b6b344a646bd54dc2d299d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2775c5694a39f536872f701404cca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc21f36bb2537d0a2c074a409099cb5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08751bd66eb8ddaf8de58769bfb4a084466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42720333c081395e675712ab3a2330b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec73c57f89658b63dbd543e85171452468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da64ae41a2b124277313f580ffd3ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3511a80af49b440d54c51b8814d94470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740ecf35a3df6035800d1c90f1b0d74471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bd3ebcbd4bc8d04e8c3703a7bae49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddab627fb9fcc5129f3d7230640a3f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9f2a8eb52d851310e6fee1a16a6c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b494fae504bd7dee8833e0a3b1d6ae0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5720338106be5572d5851230aa3339476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981dea084c01b3d09677f6bc2ca8f21477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7483b45e5b98709fba0ac888ee41efe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3500cb68ca3543585394e01fb9143e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225fd1786acc9952b289c789970910d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c3a4c41d9b19f0d917083a15a0ace481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e2269d80712a41981859ca97880a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d8ccc977199a5241711288c617d75483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f695151b1614fd59aec66dac848ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787a28965636c4c211c585b61188757485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6aaaacaf00a1edbc1004db0437721486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba187c203d7c5371d09964598093b14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b7ce1d8042b445f7913387e2223fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328a8d9fcb91584de2e8c2602c77c81489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da050241b28468519c1f87d6c117e044490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f79480d948a30e31bdb0c385416e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162d19cc0f63a9283741980dd58f958492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52f9fe517610d5b2f9bf758b63d472493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f33934992736fa3f4038bc39712653494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c926c84875bedc4ea4bd3751b0ae1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f39871955e3c770818c55b1e58540f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a4f172f52ce4d9c75ca48e4dd9238497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a57e04cd5a6c06b3bf66f6ed30d7b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32d72ad4c729a8d7dcdebc0028d5cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a6736a7f535df5912db300a338cd2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a62a35c311f966bd21895a7b69cafa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce0bccf202f4e659691891e5ce5da2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522f91a7bdf1eaea787cb569bb5e3d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357c4625ceef06b3a9b8abf25c4d5dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4133d53bc9f649caed4c9af1903828505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2771e7b1f6d493d761cc062a5e9cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667a6d0778be18dc8ef31242bbd065f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72421627a6233bf5b34cd3e113d8328c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f849b756615249c919889ea770bfe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe21b584e21adcfba0443c602a43b71510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b558e88e1aab2204bf4614e52f117511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d14e3266bea7dc9baddebcc0811122512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ca492b0cfd41bc00ed37851e67c78513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053e8a5b40738ef0d3a3bbe89e59dbd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dd044faaaef436a1df132c5a9c8e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd16ed7187464560bd02d2ecc28d838516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002722a997981af6f172b7858bdee2fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae47a3fbac371a369b0749b751c119518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2979b0e41b82c42bca63bf319073aab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56a14e5dd2bb1c87180db7db6f01fa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc616641b8728033980180c675f8a9b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f921179bad2f8c4102da45e09863052522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d68708d09c46edc611fbb3fa95472523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a812379c688175bfd1b72af795e88f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f035ed19d6ea2884cd329df94c40a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a088760913e8fef1330c813e771589526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcbe4abd7da90b418065ce55614d91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae4712c8bbe74516993a56935dd863528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596f671a189b1dea935a9eae5ee8724529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722fb2cc70530b46b090c33bb5ad82b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64038db9bfe2376bc0554a29309e9e98531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac762610079cf5e932dc10a8e7bc7125532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed62d66c8a7eaa821b0bdf45c29967533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38bb2b3719acb7f3a3dbea0bc0bc60534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d809e743022e51ceaa0443497329ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa182ba770393b05a7c8da861b0fa0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3816ce3d5e267457e971ce60916467537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bf12cdaea009bb8384e22ccddf7dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d113720a477a205d98a0f984fedbed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c2ee00a9cf4607df3083cf0fe8675540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a153df52bac29e46e9d2fc2425f72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed974580bac1c2876538c7907942d9ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0006774d391f91285a347d89ff2d87543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350c5f7f40a5cb92692c16defc22d29544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e678e6879a6f9c5741a4534b248e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432f0144a5e84e8d9ca6479fa39eb8a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e314723c2648f20f5943e9483a29f8e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e581cf493bff3e3e9311906b56cf37548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb182d0350ab5828815fe42e017d4cb1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3655e64d5991865fb5dde02ef90fe8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0542a63616bb2f3d3055e86e533187551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646e8ebf786bbe07f28da12e6af195b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365455062cdbc1e7da77421671ef1880553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff942d7bcdb47c9cc096a39e0422e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983854b3d7516ac341e6673efbe95aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b2f90c2a299d3b7791fd6cc2fa6ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d82e5ddd5b6847a6ee0243564d98d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadabdeea7e201e248ac134deed4478558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8bf945dab42c50eae38494191f666559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290e353765093eda57d933b8f627679560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c807e2a7c9fc2d99bd2bada6ea616561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa238c8731001454995702f300b80d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc00f595ac6771f0dbec1ef3108414c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6024b9a2427c58ac6d24f6d916ddc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed41245693a5b9498cdf6ab79b2c50565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d639ed5e0d1dcf0e6d7affef97c5b12566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa0013ee038db79fd8d7618e193a5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7884c2d7c6eecb678c851f7260e8a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311af63a7ece6d29180bd11fa31be945569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4229a2f1166e5960e266a8cb95404a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510a4847ad89689d109944d25910878571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaf07700bbb487fd1c3076a216f5cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc9674f387e0098fba3a01c2787def573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a0b190a36e93996ea4e6774f9ffeb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bbec63ce9ae341632fa9400f6ffe7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e310e495783c52afcf0f4bb235376576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b255ef53c5316d776cc32e0d16d4ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a97bbaa65acf862c901a0167aba287578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f56edadda80f13914caf145d8a255579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf17700b1ca786b9671a96a6266d90e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab231c5ee4770dfcfb6ca8712ad752b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ad36e79de0032692be8798f36ca15582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00957fa60e7f678a81d4497172ccc653583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc1b8be766775687a86848144564b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5afdcda6527aa3603874d74468022585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31d83fc5cbe820db6147f37a01eb5d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013c9f66a61d68e69d8942a0584775b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f67d7a3721dc19d0a85a53d6494b1a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a290081c697ac3521ea6b3425647035589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c7c281e04a9b31d4479c1bf7f85d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873461b3680b0be77ba3ddb059942926591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb7b299060ced67d7658d4dcff7952592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaace4089f1f4b807119f33b27ec317593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571f744b8f3e77595df4baa3361579d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02295316d7fb131cb4bb07b40e9e9240595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f0b113c68306b7b255fd27d7af71b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144857d052d8f16338fd430483195a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea5073d94017228b0bdf0ae57b2cef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa23a7860b95ad7d7c229decb10d73599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee483841d3c44510131b4935120bf0ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007c1afb2eb9a84d2610f856fd7f665601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78baf1382f3db7df219b139428fb7e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479868cb16b92193044e21094ed2e900603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e263608d89f6845a238b5fc19947921604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f0a58ef58a3e8bed17e939a6d3c1e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6babf46d5e998a3ace2d9f62cb3b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239523d44f0d29ad42c147f5a57dfc3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8084790d9776725c81a5f26ad2c92f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0038e3d3078e3a4e7edda24afbd5989609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60979b368a5b794728ce71aa602e8b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13529597fa4e8a522d1a668c767f3ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c56e770fff6c35623402738003442b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def910705ab34caa1d27c313548df850613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212135afb95b670b1b4999e9745406a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b5933e4ca45dbba54b6239d3f18ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec559c141dea38618e58e2073f16a144616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c581ad24cf6970e7e2cf212938d9674617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8401a080e4bced2bff72dc1a2c7028618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fa0f2e7b173885e6371e6092bd456619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b9fcef79215305331e21ff28472f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9819bbd7ad916b1ff29f96a37bba9d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e317332faf6a6b652bb57e422c86cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b75088a9096896310bc4a9e32cad44623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391de26c12c7edf885efb07d8b64ea29624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c2b5dc41b02de37f7a4f4dcaad77d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431fa295d934ac35c334567bd5cac76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735671367642fa7214f1d32af3dbd0f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d384dcc45fb5d695699fc0c62102a81628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addf63dee5b1bc43edadeffacba66ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbfc875dac1f998b865372e6b2c71a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d371dcaed102b6b50ef729f6199d8a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e25350497e104a208d74ac7b89c00632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338e86b0e186b5d02792b4bd4de7010633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ab48414b5697613cd11a252bebfe4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28bd072447bf4508af527057beaadd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2f2583df35b01dc1c4a85762a3981636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d24c63dbd601528bbda61a6b05520637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195cbea4991158f456b60f27e0a4b7f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c554b0fc4e543fafc846ef396fb1dac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e3c776d3143352622a25012dc8590640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34937fb4fcd13fb00697d4fb292e9085641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be3a1824dc4538f10bd30afe73efdc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bda48bd2dd3e31abdfde8f0576e24b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaed0e056622f13b1e2d758995212ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c04b95a085c89dd1ebcdb573c6bb9f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80cfab42bfc78f2e023edffafb56a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c101fa17535182a155782399a2fcbc2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d731e23fb065038fc7b605bc7db4226648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b1c29b6eade759e52a3fcb02df533649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a05755077afd3611f293d703dbc9b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdba108c2d84f685d3dda4c61bb491651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bdf6daf03b3c20485914b12f73cf5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba176ddfe554bfa8be15ad88df8bd5fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34d4e3dd0b96cad745ada1106a3082654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476c023b519cdf2f53ee53e09ceb551655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d69b018214defa2f35d2009a5b740d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fce15a0a1abd0b44bb63413d4531d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba9c15cd5d044d5da4123661cede84658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3f2fa934573f7dce29a273a7900be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11030dbeb12c8a22ce30b27043f70057660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9514ade2b75a58e508513699db6c9ed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b332000826bcb8dee71097c754a3d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d57e85d01e4a1bd768359b1907db92663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21116d1f136fddac5685cd38e4c0bdae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2180508c11b188b255d41143d9f98665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aafe33ff92c18a663085da9c150958666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e9e1a36eb30b911a3fdc295f2cccc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c3ede7fecd2ae1d8cc0b7a2135c75668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb44c0099d2abe049aa40cb8e6bcb22669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352f47843e68d4e147583362e544df5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4f365766a473705456f60d89c7a44671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c4bae255f2b6a0bb926ab92682478672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b187dbcb7b9a2289f3ef1f8f6de7f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203544df84ae57d8b1a5db3b0194bb6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41e142f3969ab4414ba9b14613ea40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0241c0ffbfb37ea088d73c5551d48676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a359e6dd41124d0d92ac7e881adf9dd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a3546393ea0105bddbb0d08b58247678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55534a287454b54da53c7c4daaece5ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb0ec8d2fc0ce77a4309d09fe0dc03680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595bff65ec5e4b42e5b6c3f38d5ecb9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b01f457475514a492fb2551dce346682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd90128d4178df9972dd086451d238683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f71c51e20664f2e06077e380101a23684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34141ca4f31e8506cfb2245d09194f7b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b9c1bf25929702a34ff86e7c77192686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca6783e8cdc7930f5bc5aa54d1a5a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e832da068a4258452585eebb08d2ccc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c16d93fc59c59fb000441c0a9c88e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19694659fb2b537b83dd29dcb34fe5a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828840509eb1fe587905af8f3a8fd5f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e9f852966c99a7d0fa9943e0f0940692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2e60212308da8244a912eb75b8316693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98254a5646a06abd2affb5e3a16a04a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7798188cbc5eb9d2b7071c39b29548695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9151b314d643187394939f7f2bcfc5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81035119c912fac1cf736a1d6632a1af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354771e47bbc00b70a8be0defd3d1f4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4fac28091ab3ca8bd03668dff6cb0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a09e50042642ffcf92e14124302fd6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde7bf3c2b702db30d2af547cdec5fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af67cbd943d6c3f087050a7ee0c5c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7ba214eafb6badc7fa9e5afd4be78703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5777dda8448d9a6d8539fa75fa3fe97704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ece01b3ba5acf3eff9ef4208023728705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91459022303ae32b11b354cb2ad068706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97453441d3b038ba4fa669f129842574707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f09f950bac036f2388a05d217a9f0d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badb12ab3933597bddb0f88f29b7b40709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5a0ecfe8535ca566c1f42832a4ea5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29784d1b9648014892d26967f253e24711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5b0a6e5a587e098585cea37d8e2a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5f23eea67b3eb98bcb08e01621d95713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97406fe9b0c69261f05c398710f4e79b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587162476b37b03be2cb2bb084fe93e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ea09967797a29fdb806d3be43883c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5264d2a47c8e0a41d215c550d8ed5ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b4af2e4d07c5ddd08c419e260c438718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013051a4223e2ff029d42b9348ac156719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9c067c388ed24396f0dade3e96a72720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f6f0fb8379aeb298dbad8443d50f1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc3862933916fc771aa41020aad9bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f14ac68f4d6936d865425a63ba560d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1cc3664c45cd4867bfa226a5d0e83724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280e198676129cfd27b9159165d12c5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7144a39c56f06a250f591743e71fa84726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be256c4d9d42692259baa54d469fc591727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aeeb9b95c056511c393016284e0401728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df6087076cbe328c2dced8dfa5b61a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4835efe067b76c0db7e11524fbb71730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761aef7bd387164fe82468eca20af251731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfaf590183efe924ded9196424fa821732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1266ee697ec8f0ec68de268fcb424eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aaf9d9b26fe2cda9338beaf2cdaa70734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12835fbb129cd530d4bfd266f82d10d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314c7344eff285e0f208abc08edce25736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68774ce67d6ecf9501fb4eaf998f701737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f5b39a86d30e4b995216e2a36f118738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b189c2590aa1f96cb5398d5824a1c25739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1e8d1058e5afaf7fb72e13c1817b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb71d6644cff2539af8b246eaa785d1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c2e735bf4f7ce2c43fef3c786b6d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e91bb24206359e6755aa57779625d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ac503242c1da5cfb5e494d3db0fce744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017c446ab43792aa350a37254b0670c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bc7fc1a35d6d19f52a60680ac3eb8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a2c0ae0db0024b435bb928cbca8f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df8de2fa7a8270186d622d81e1274f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954166bd5406a81352b9a8613f1620a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7441426a5a5cd7aac8c47443833b288750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7b74a958380e76af61d7431a2ff42751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902a3fd5fd17b63d42a8da50e547439752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da5ba76d161c3a81697426c1d0dbba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743c80a7f44febc5b6c88c30f7d7637754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f3c27bccbd4e037df949e1beb7ee1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ee57e5c971cdfdd7c625e1ceeb30f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcc77a251def166c64821d8dd0bc0e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957634a66f0618640d157e85753a3f08758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ab69fb3b7b2d3685a49e90c15d21b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b63dd6271f9219470beb43885ab22760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bda48492911212cc5342b3b1c2dee761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c86678f2b951602e716eedf6bcd2d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60c8469abf80c58324b978eacff99d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92d28be025aa25c8f9ac394ff1fbc9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dd8f2a8106e758ad94275aa848510765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57eaf74546eb62f2b0d941ce655f7cc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b51ffd9ff2f231bf99dbd4e6adf018767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>