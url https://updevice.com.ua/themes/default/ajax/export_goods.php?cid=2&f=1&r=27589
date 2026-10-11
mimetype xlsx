--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73223facae2d2db0ca79204ad6288cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e104f214214ddbb741dbc4ff2a70262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7db0af8a3b7b201d1ecd562ea8f93d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad013396204426a2528f0c8f6645664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a318949272f8e1f6709ecc27ab137195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e51ec2d75a1d9ee476179718bb6b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886dd3b8349713831b3dcba5b1a976a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d778629cc441ff318f937e43c93f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ce09aeaf541adcd644d4414e7fdd09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875b0a1dba762d8cee69297de48379510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba349f5e0102cece8968a0fca568fce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b65fbcd06be510f8b954bf6c35c02b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fa9ea311a88ace26ea1471bb6ec5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31b47c945446acea556e69764cfbc814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecde0aa45c11315a038f5fcda926a3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f862b4418e13ff67ede6e7f5f56eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045fa21bd21a98d8951262fd3240c5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddb519a8393cec2f338cbaa1a76bdc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef9f34b7d31bb98e179bb14301618719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c187ce85f07726da604c55c39e69020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8b8aaad9c824e98b64fca06b4342621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda615af4014cf834605efc69d82cb3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40fe20d629e040b65f94a9c1645b4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe7b3390aad4dbed9aa7851c87baab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf0e9cc6d8207d7ca635e0a8a937ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb40c036d01de56f6f04cc087a4d96f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a235af8db535b64296d64d0a2221f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9853e42e310811b6b6ef78fa2ca26328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0105c9a0b60ebd9f550de941c24cd829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7338c6243a6e5f3d3e3b5ce3e3d0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57056538636ed57a7e00483e2d7891d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7460ba719a53d85e5bf3a164f29bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384a9cba5a4d381f11bc4c152094fef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72252097e6a463ad2ca7bbe644bc914934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac64762a82c8d379e946cc9f5b5a9f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29c55769d1f35337ec8cbe3c41e4c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943867aa2267f457a92e085356a6a7f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c37ee8a2b839d6b47f097e3dbf455438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef1e7ae55c5f8ae76dc8b033705f8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79476afb187e1525812ec1970278a3d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7b14e6d7cec998f3affcf9336fa5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2edff61ac1442965c53f2ed26de4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09b085d71267118af0c9497bc43aa343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdeecbfaddf3f583ae4491d18ddaa2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1984f534ced80132c27a74a4df50fe645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff1d428abba58857f9b5ce11fb75de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77b82c84b67740d73587e38472f92d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bf613c294d4587046bc55537535f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fea1dc46e498dc29b36b50bc1557e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26db787d22902c55743bee344cbe8850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4deda0133a618bef1c4be5f7b1588f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7f40ba54698cd56dc85e24229469952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8d49b4837f23cd8b802bad1a6e74f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395eca11ed35af7a2e406802a02e26fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fe17458a0d0ac7c8090dc7be150f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c316a95ac513e1d41a0a16d0856e39e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560431e0a26c6d7f83b1f6fb28b81d1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4955867e04c1ae1189658a9f74b3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542ef0118ac53f42edc67ffaa0c728d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc302d46ddea421a7010f3f99abbd31460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d48a9c9234e94292c4da0eede0dcc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93561b934769beead3a56e5da2af7dc462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4412465654a024e3f8bb1ec0e7fee063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9959aab5f62aa8ba871b7c2b4d167d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8bb9e26500fd1990a9e9844e1d81965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becee9b77020942a9c25d9563b43a7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48197001febd29bff390cdf05daffe4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f18c3725cf21824bc55ccdf4dca5868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca927e69eed02470f3d285cec91036b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8a185282830a234538ec19e8f400b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac48ece66442c4f1025c1467f7873f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2407ce209d35ea672d49dd8a905a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd91d8e725539d7cb1f9165a3cb8eab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8344cdf2c771b171e72b31a16af70074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e87f304a861373a64c6ed8d9b32d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3671f49f91b8b193c96e5d5e68e6af276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8b544c5622738e38545c0c34a501377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ddef36728c0d1a19f10bedab5be6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95337e4f3682bd2e0d26d8baf35b4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f7489c5ec0979d9e7c0e4b488d2bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcdf7c7adedc91794d333e499fd4ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4dc067ab43392284c9c01b5548de182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8730b2f8cc88106bde3cb9ee73317ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a4855d956dacf94836fc9acefd0fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ddebf26519d03e12cae6e21a1105085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccbc1e29c0d09d00d0e650887a856086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f302cd3ec4f3785c44224d25ece9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc655283b6b4629133e936ab69ed9988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cf648e0f557c07c6195007676537f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838276eadefd956be4a341099990686c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb54ffbd485bd1096b97fea1365262b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a87ee978c65862a31c766e7b86ab9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c63bcefbdc1cdb9ed6fcf996d6fbe293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1528103e49b2c9deba7157a9061b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f959bb61a0ddfe43dd8ad72a879571995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc761c38cd0a7f08e9b867a6a933ef8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad3077a3091a20dd23590f7184564f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a1f73b829a42cb102da76c08bc19898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bc4e50138cf862e236e7350923e0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623618b6e4e81875fd9d73322a99f62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a97622a7fcf01e6cb27bb00360cda101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cab541cdcfff0d56252de6a2aff642102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7a39c29e1f4efd7ce841503a67336103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b581c2fec6d9ca076ffff50ecc6801d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9400ea3c7cd53d3bd3b168ffc5738105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa1491d6b718ee215217022e00f7d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1f35ca309f67e0cbfa7d72bbffcbb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af244fa2794ee5bbf297bb65ebdf65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8d4b35ded7fea2b9d54292588e512109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853fc6e16bb4d4453ade7d90635c50e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6f3672176506e4c68b9b15325b408111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff607cae60a5a2c9718fc915204328e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6284099402efe7ce7739d424ae4f97113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca59c2b2f77356afcecf23f79a28e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d568e17f00adfd428917005312eb9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce093769fb2234c7051537911e44f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3ca2e5d629bbd678e2521cbda9d03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd187a14b8f441b9dd61c0d859b64a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad28bd82e4a0b2162c92b51667fe119119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587f4fb5116eea00536a7dbd77b1907120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998195d0ba49df4a96c8ce3ac9b7f0b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ba26d4a9a7329fff38ad4d833a1fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c5f5b3c46d8261342b35d65289c5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636fb1ab615297e608feb78cf96290c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9386303a4568146e116509dbacfc486125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea999e3e47fc0555fe8158774f4702a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db061aef4741dbefb75b8e86ecc713ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4cbb0e83c8ec85b639b28ebcbbb0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5a1b08e5ddd69a8c0601771637a9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fb943754f864784a9f2e68767368f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db861432d047fb5280750135a7fe07131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0be82a2684557cce13253aec81c7dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc8f8ca2e9774f19ce3e422b1f9f83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff4a186f2022e4cf6f4c03b63df16c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643773c69b6013fd5301664f011cc664135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb11fcd0c9323f2e012a74bfe98c2f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4ce44f2e4f731d072f3677603cbe4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78cfb36dafa0d83cf29fd4f70817d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483fedf549ef9ce9115694569d496db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032a6a705295a885e60eaeead399ee1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9487037d1c2d3105d4f6f84ed4a330141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7620bdac6c5c71834414464f2bcc09142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1395a056fe2375e24869fc0063f887143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a02f6346706c3f10619770e7f2fa4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7069b14240190b8f777e9dbf15e59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2e127eb743e03cf01dfdf49a5d640146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe73574844abed9ef29b9ce17916e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1be750ebf41ed35cc1b3ff1826541148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba1051be4377f04ad9b04390de2353149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021d4b17c165778a25f234e30766736150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251069d31dfebc35e0ea0f9e4684975151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59aeb600b50b2bf4a667cbf5f2c501152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbebdcb718553ed5c8aa7b49e2a57c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1ef52b8804a4b2fc0d41f6a9929f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c793686e9b50b9a04f33b5faf3acaac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f37f2c2932b4c3a24ce3cc17450d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51795466210885c9efe5a32779651d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f34d29d970ed4c9455744e654e1b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be136f838234199e767633380a50261159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6562fffbb70a3e22a1089f6d1bd0d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4a69fca1e6e068da208f9de683e3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4cca5d77fc8e7cd87f98b4b4f2dfa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d68c3e805300a675ff61819607c88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968205c1000e31b4bf16564e1fc5f1dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738865088599cd76b8cc1984f000a6c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54936b359e06d74be6f7e8dc3b432018166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22219c0c15f61f452907d5c805e00b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da2ba038caccefc3f95a5b192e333c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b62f14bc71da09c4baabc86c94b410169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4c68a1f7be7f40a4b105f8cee4892170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78644401f74c10d722036456da4ebf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ffc41080156a9094667b072e4a459172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbbbc520b75e8695edc65fcd87f25e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5fca7e47f3b2e62922903b75e73af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28c1cc0c3f516017b614df56e2c381175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c802e4cb19d3b34779a957f2746d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd60ad00fd42d7c357a0479852bf7c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43501b64646a45edd1a67da0ad17d00178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416b37cfcdd0493b71041adaecfc1ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdcae72d41f49a9a2c118b1bcd4e98180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b4b123a62ae5ec8bffda44f1f7f5f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c692a08b2b97875c4c01c3c6d85708182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546ff705427cfea8a5c695915e83254183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699976b71971d26fc0292d1f17f626a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497418407ac889707973a57ff03afa75185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66784c71f3cf8ad5262d0770d98011b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88216a81a2d71ba2725f2e05aa0504c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98af258240b7830a76ee3b0972c9c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb65881473ef525e505404173464cfb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46fcda307c9103c2fc7e84f571a355190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8888db54c9c17377a76a61dc6be65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a41f9173c0d4a27c465fab5430ebf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653525b22a412bd1718ee11c63a64f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ed452b8fd0897d7924018d201eb0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770f12f1ab5b496a2b325d5a2edd131195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a226ee76e8d6d7d747d307892dbf01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ce31491a3951e688d24967539d21a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8c1b6045e874e9550c582b9d237d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e15e8972a1e5593dd95a637c8571a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610d310e93f6a61ae860251ec6bb2c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a9599c413a066a222fff612f5c8a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6e6397e2a4c4ab49e067948af4e5d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9ab158745ee7ca25c98ac07b71fde203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7329d0ebef06b8e4f1054124879d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1b12a6f6b4fdcafc3c7da5b02ce58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a04bb8a243ce1388080cc9a22550a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fb085acb41df02ff1dbd02bff20e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70310159f3eb60924d5fe298a17afaee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927de0edabbf1c0dd9551e150ffdc75209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d650426f16089773c37b2e3a489e90210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2d5e555d71d0c304c10b93fe4a681211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4345355dff7c640035b63be62c8a28212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2767140c575b5c330cba969089bfa59213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4828bb01745c2dbccc748decd0399214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83e3d0bb10432d51b6f6d2565a470d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638d611c25162ed839e93f2554b60f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35858351323d07722b8650655dc97c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484930c15b69216e0f3e27a64faad8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220c79e18674d5b28d179da6c3f2564219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c61ce811125c3cb3ada3a0bf0978b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9802621d20eaa8104cfbbaf57ddc20221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d983277ef0bd8cfb934d4fb820ea118222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7dd834a9bb0b3ed99832f2a5a11a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba976f92197cce402e3448239033ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1f8975802c65570e16355ecc043d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe069b437bd1a7d8b7c5c1e47180117226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cde33af20bdf3b9f960dc5858d4ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b69d1b0b976bc2a5e5b6e1433429cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fce4be815351793629952e68b33dd0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b509a51040953d59c9e83b58c59847a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba87784c611920605ae9067e03268f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b02a45a1e39d916e84f4c711ca898232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f345fc5124df12ec2562378dccda1ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe886e7bedb718bc058765e966ad816234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc7990eb889bd6262f75b6b2d198e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2333455327faa25ff8d39f887ba37fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b106727333aa406af9828b8360f80237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e12bba414880f9c4f5da276a51b76238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632ee65088b1d1f8ca2cc8f08c82683239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc0e212adff57fda206cc783b28715240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26d878e075118700d150c1b4430e37241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb190c75d676033b3149ba73206b62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63832687b9b4a380803875c13c0f06243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fdae97c8ec6aed1ef017053993879244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0edb100808880353f6053d18da631245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511c687790bf24a31f78570cfb640c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c8bee8d91f79b3273ad8d3529f1e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ace289e5f65ab9c9ac2512d89f529d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3d14e49341fd924bfbe3b696b80f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da74dd14fc6b647b6aff1c22f50b1f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee645793676ea86bd705cefc5bb11d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a6e61bbab0e2655ef6760eaf489d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584da757f405f68f82b3fb37c9eb20ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd663505f6fd1542d21468db3e831d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a0c64e887bdf22204bee5ef62bb02255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374b1d267f9bbc88203830c90036b9e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8ac46c9ac244ca6dddfb5b4dbb653257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d404cf9bc0a620a1d46e5b9c11b02b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127f302c936a149c6e692089dc08ef3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733da7f3fb6185a74a2dccbc446a349260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353d04977ec9cb3f2d1c3d743977fb9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584c4548797d28f154e7e19eb19295e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfd1ddbb9fd59d5ff78721560b573c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e458a4940fdce1b827dd04087d78b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb773e1aff836e0d4a628a124e45c76265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7360ca46f481f8336e8b857b0612f68266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01531426c49fc7237661ce3327befe3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42930fb6e6ba8b474711a0ce4ae5d65e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add325534a4d01cb6a50ba4af591834269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b35b31138d17b6c07f364c269f982270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805e03ad3cf49bbe1bd1ee62dab120d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b2b63961dcaed9992a2717752b5b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f1b5343bc5a471c04e6d3fa40efa7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d59aad2a579b5b5193bb5e9d57f8e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dbedf14de2b21fc0e6ba8e444f5c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6fc74314a313c99723036e751c5ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768ae5b01afd0d28255c690875c9a5e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79deb89f8f5f5caf0681f5a5c0c0704f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc5937924b8b338bdab865a7a31988279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e9bcb50be1c69ebaab5f30688036a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e6117d04b9bd47f908f7aa8498e3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e87ca33a4df33eb121319f0344e6cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d13f8460032ed6a2f03342b20da616283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468feb995c827a162ebf698fbbc481d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a41f601ea101e66f3717037266ba56285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42645a154f917dddd9a430f6416a62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7d6e3f62b4bf6d7f3844dea0e2aaa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc688763977a6fccd38f7025ca59804288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c9d6c532cd414aba1b135efaae6ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3b72becedba554f26a1218379b096290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e60003077ffccaca272e92f26f1171291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5643d43b822ce64375283fb77566449292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47ba1239bf2a2bc70fe1e8bce52442293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac6df900871f809c40439a5ecb330d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93143e0c0dac2c225315a78bf499a3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5f0f55c9e572ba54adea3f3862c87296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9491fb468fabde38fb208eca90e3c23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31880a139302499881e1bab6486cfe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bf7848887349b77f60ef1a8da97c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa3ce1ac315a3ed4cefc9e91aa00c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e5713d15e34bc479fd5295fcc5c76301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bc5ef9a8b01280b4d98ee270f380b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b693ad037001241a366401d745f94303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b104dd6c5d5d1c947dce0c4b13be6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49501b3f58f9cc35d4f8ff32519c01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed5718ef8c9f21e84afa1fa2703278306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cddfc2b8a9395dd430b4595ccc2da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7a17cf9abf4301f6df08a966ce283308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453a34f0b712b74b1318e93e534a4e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725c367c2b472626232baa9c5cbb125310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f2278c6f7bf5d0c88a5f974e52ffa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf361a992c0632f6bc2becdd6441175312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1700b356b0e40e3a0d07689cd92a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979761f16979adb07df0e63443e8f708314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80aef08f4d7e085b3db10c202e6819315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cac1b72cc55c1a49a9d6499d24abe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe287c9d5d258fa7d7498b9b8f0c17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0110407de0347aa9d16c02662fa6a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d12484ac72f303b4a7e3cedd7553e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13949e52a3003f1b251791d02511fff4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99e7dac8b352dc494057054cfd39e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494caf841447fb960d6244fe168d0a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde70ab26c34d0543ec75f70dfc9d364323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be63ab1f649c20a8e60c1285b770b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5cc03b353a9fc9eb0af1448bf1481325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d485c6593e8cd06cd22f53a66b79de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6c1456df2deb3a85d40ff0b2af1d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8dd53f6fae63b4da5d9a247c4d8d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74454c1e60ac24d6ec497de0c3853cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9203f5f0a15207483ead19e293ff47f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27c56845775d560639be9e06b4b2b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f513a796574fb0bec0f26e494efb2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1a316a2e103babaa93410abb3fe36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023e0c8abcb5d8f360b8293c0b4b966334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909122be7ecd104a30f45878f9a8b7d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb3d67afbfd6e9abb9dd9c8fcd8135336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012b8e9d11460068413bd21ec8058c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d8304808d4adfcb3a8609bb19b4dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86830b85d0ca6887fd180b3f597ac899339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279708dc6689ade76d188a27ef0717fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886719f29cc91f4e6b52522dd46d457b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365c368c68f2b0f8b45f924e0427cf4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e52482774d5b04d330ada6dc90059d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27810c5fab6b2e0f262b8934bbf58d4c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b2ce590231026dffb9ea097a025e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1048ff54497f5aa054c7551936384346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c1b4524723f4d10c8e1cde5992a05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5e9c19441d9bb57dedc41e3abb0c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3a175839a90b5d1fb82b110391b86349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61eb5c8d4758c89428241eda7cd0c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1014c12c39c07422f3b912080c9d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2705f6e747a3779700f64c4eaae03352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c3bb06065a159db96c95d5c3319c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f30b58f757f76e187d8ca988350447354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dacf59c40cfbfc0bfba1dea6cd022355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d643311b2327b4174fe3905912fa1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef65a683c5c3195e64d6c4a6ba50ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d50e0dc5aa58dcb835530801bf46dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f293be3d3ca64f71561427a2d99affc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59765521108ee3b014f74ffb6878154360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddde026ba10b23ace9c881cb4d6196361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b2a583f54cdf5f802003711495d33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e818ce9542443322af6f7c69a4332363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132376a4edd44e064ee4c5c590b45c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1ea9699a80eaa15c83fa3854c9cbc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e18952fb96838cfd508b358279562366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43bfeb120390ff3aa169a4ca4cf784367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d2a6e3da607ae3d7d92db842d4a11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bfc0767ce0b977b93119ddc642142369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc54d15cf5310df9bf921f71eec51a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376d1cbb01b00bcda3debc8181c3882371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e9f7b6306eee9ed5f1bf0c3a69b65372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e4202c195b86a3876eba7f1a42928373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a739da111990921b1b11f62a90e8cba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c1741a49d10e6c73e27dbac3b2ef7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc175b248f5528444b2071533d1ad2f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4b0226ef2119b9f8b81ac4ac2a01b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a57fad743e8dd04fe197c9ec9e35a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91deebe74448a0576a671f9503e335379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a7fb21026d1545df808ebf8d1aab2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5f58cb1763c91b51ae305be25aa4e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f72a3f391188a953e9322e6658af8c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ce19fd241917b7055b24c81c8c8d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7965abd640acbe69c5033f75af21c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51192453ad88fe63c7968304f4e0b30e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5be84e47cc974883acc446bbe1ae02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51beae045b0efb93aba3d9dcea3cc5a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027738d4038f550532e05d45ed06bf73388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb94bd1c7219a865bd7de6921ed9b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861b37afd8608524752fec2139c27c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc54522f01496c22ccfef00630f7782391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009936eee29c8cf2990dbb7059be8e22392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb59e60b2ca8281522fec5e8249c665393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa98e3ba67cb434636dd335624d160394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49c7fa98adf92510bf12212084cd2b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510111ff1f02722a6fa1f44fbe9cd3d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763dd71509d97fba0051418ebb218b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9272c6e0927de39792746a0d84d663398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e79187b0d69b8d310f2f34e0ff826399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3230664b29cb1b91db0256b9c2bf3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255ef6e502415d396f5e60eb2040506401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c3108e67a29fcb35d0c3c53ef9e73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9beb2f5581520a0bb6f70d06319e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f366c0a4a73718708153679b23520cf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5ccc39e312dbaa15cc22c6478516e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b74182310366784cfd5eff707b3f65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7986723f86f4c679aba51789f5de6b3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e454b03daa00336ceb00902b2516d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c8b593705bfe6f3013e1b15d1be71409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9609d344c11cead87560e6e1e8d12c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881276d5703d91b2525c6ada283b5733411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b010a5b2cf076ad2e0e1cba408686412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea000026839f2656537eef6d12f7e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd825e51889e25a1fbe7ef3936ae96414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d70a19a56bdfeb37ce137c4d5e1c4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df7a0e0867634337aa74cda897268d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81310a7c3e30ff6dbca04c30bf112e87417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed11cc2b1a2c57319713593ddb7ded418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f7d092a326807638ba157d0f89d09419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877dbe5d01101892eedefa60034747d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cf457824f4958e33c8299eea9dd0d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49cef53220e3b9daca31a29a24017c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0832eff67279cebfa166aad26741487423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e66e7dc35966cdc6b4697cfab1232b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25295dd23e0099a8eb6722079fc40ead425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dcc39998f1a11a12e27f8f961a15b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e97da68a3272cd7d0997557edc93ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0f332121125b1e67e758ba82d45d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5db27052f8c82bdb32c7adcff3b73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36146d00bdaffec4caaa15a070ae52430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9537dad8fcf20f80aac5e90c5c0455431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46566e4553c9b17b9b86d122e3e4a55a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6d59af76824e316d02118538b6174433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef70a2620807eb97ebddbf4db48d87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cba074db8df61ee749450db4ba2d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87944148915614a7b448d101010a5854436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89959b65f5e9dcd6d620944f48e2ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b7ff150936f2617d3215edcab7560438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64325e29b8206c116c53a30c780c5558439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167af290cfa8d6d0b806c70a98e2bd6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bd564ddf93b53738b42de358cc050441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1eb9638eba63821fb88049a5d1324442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f945ffc3d19a63d700990dee411a9dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa33a74fad1d22034d2ec2158784f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7844f402ab863da7a935cef2c9804e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b823b0132e50120e954d4ceac00c59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221dc001643b6fae81935f3b778330f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39989926b29795275c68f1a04cbe0941448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36648470928dafb1501f828db6dcc873449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689e7c9f3a04a0418e00bb94b133d14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095d63f31f11dc53495d45a499fb896451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2236042ad57efd66a3b0bb3c2b899452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaf07e874ab6d09fdbf9b449b2f2b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101be64fab038c4ead377e52fe57e5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f0619ed9c2a4a268378e0765bc8cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d253da63d9ec8ee718629a02f4b00456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5deeb0ed3d1c48f1973e2f7fa8ef2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020fc5994db6581f4409c7dc1198ce7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533cd73efca656d225e5ba427cc8c34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da144d66ca4e16b75b4a6c1e6410e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0b72fa99fab2b19d62a8df54d75fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363b222b2d50a9152789132efb92c3e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166d60945375bd523e9dca061f4cecc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d73a53be473cf4654d11785a94208464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5115041820857bb9452770dd07993465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a5313f903934e38309d071d0268c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db17a79cd50e710a462d7dc3161aed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21280f043aca8ba94788c04cb79794468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61def6d527f816cb923a856338fde8fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3c5c2365797533caa08ca0b981345470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6a6461c7956465f7952693725d5d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987d1cef966f65b148067f6382b47e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecb356afdafbb60b74fe72513ddf45473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afa29ebab402d41b92f9230ae6d468474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071eea85cdb39b7aba790eddb146778475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06430cb1995df042d803c7b19229c40476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3179ec29cb9e4dbe078a233d8235d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f41c462b71c45c27a5981dd6711b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7821295687c136e6fb2b57182758ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2c5ebb04b851ff1e0117087505d22480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c713583ad23d2f8cee84b8529eea7b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94b0609bea2f1562f922b030abd12d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29431e35ff9319e65242de16f38b994483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4377a059dc8724d046381e5bb5e13a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7d16606d48fc5d5ff0b21da2e38b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a454f46161b7a5acb9031f5cecfc0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b47dc5e2c3462ff0b20548db2ede7d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a37a701bc2ea3e3437b40104a70ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff6f2d8754d8d444a4275f778ac2ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8aa30de1fbe266526aa63d095d587c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb207fdf8cb655d334b7774bf10dc2ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197dd1467cf527ab3a8bff11ad84dab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52701d547957a6a42d59255ff363537493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9275eee10578d869610216be5e14e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71762751eee704d9cbe65d2687b14e43495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac474cd9415b3dc8919f2de80ea282496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917983dca71939f0637732b4ba6ef826497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f1cb36c9633a2b5dbabd559199595498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aed7c62b401cd9d98681981dff8e55499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46829ddaf11a97377f6de3412c316f83500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f483a39b3434bc379793fa050156083501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea98a961244463c598726abcd246d6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab4005224af73ab218cd11f5524146503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3b53ce7d8db05315b5fd35a4b90e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c478214030246f7f6ab877e65000a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3def541e4d62a8030148819dba589bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4258e7d554ed6625f06ee9f110441507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879f88b1536354a7ba7544ebea48138508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c0f2e846919cb04a1a85f7021e96e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f572aea33fb97d9a61eada7904395510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bf0c0c78c8708f8248f7da400d358511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b49950874b74d20d114be1b03cdc76512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1a71b25348990cac1e8ac86bea214513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6116b44a5ad6faa7fdeaee1d4bbdd66514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ebc3c73109a58d61c15a3ad8ee400515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03588f1111572a7b18ce85965080c684516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ca054918e7d5480f1f1ec3308f10a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf0b5ea1327af3243b2394d2dbba66518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cda15df1aa26dad7350a5a7b03cb69519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be6d4ad542e78c416072200958a8ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc49abc630c8a9b04063f3ef165a111521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96fa309a6efac948bc6dc0d6187a7e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0f3f2b9f503fb5a14454239b1349b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844072af75d34de3b84d8f45d5eb2583524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d33a9b6cebb9cc4b36a0719a627dd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34003d1e0993adda7d5b4debab326679526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048e6bd051885dbd4c3bf195e6d3ae1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786687d66e2c109429e24bf18481a28f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41246c4dfb2fb892b5ec963f66a7fd50529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8a425de022fbe6d152f9512d5c1af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0d3de96c779a869e51cf658359030531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1abb31daa674fd3d4971b74c6302d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbebc506261d215928c9b252183831533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799ba70b1062edb22adb1c217049fbf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53714935d58428b7518864dd637af3d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20da9c6145e39d1f71537a4d762aadd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb61ec4ba8e669b6276c29d148918ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf4983508f9385e9d32e38d9d6015a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98d8e0775a3f649ea7addc6253fde8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd9dd39f95c1961992578bca3b3de3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2e3c85d8b6bae63bcd25aeabdcb94541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c276bb1cd4e7058c4d69e8cb7ec0b83542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb191d4493f327790a86a0f9c42e69543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfde0a93156a1303fb680464aca0623544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5bf4037e33bb507f00de16e666dc0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423709e9aa10966d2e361db743edb795546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957717beecea24ffd0f0ef2f9406a297547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe54f575bd35963da02c9c9da30082548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7f33db676b73abee9cddbd23965ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ded933734105410c92aee38b7c8aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfa26b4216b4f08c07f143300118a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49000c9abbfc8d7e1e9ba44160fdd304552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a180cc690d60aea29c3a75769845668553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864fd8cba353880a0ed1c6fe58a6d6b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaf3287e5a92ec1e69d567e921f226555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521a4d81667df47855fbf9d82757400556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ae2c662652103ae7c9599ae08dcc6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888dadfe66d95f4b9d30b98b2533d0b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea7ef8913f16cf70862808d7e8d326559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490654087329edc87030dbffc5b661c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bea4de52679cee9470223da9d38a9e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc8016ae39f50c92c43b4a712f758a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e91be6ef3d7bd442582956637b433563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0251d7e472be6a1ff34918f25ac50564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94733ecdd2efe0f9b9f144f06e6bc1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07063cb191667731f24d5e0b4c328c6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfea32a15ee4d27d4887d3d410544d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c30e5ead83f35a08d83174ca7471e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153324fe0d53866921d68a722fb7103569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9c7f7ab9a9b1e214af339daaae684570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8722c38b2e7f63c8fe7b7e5442b691a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488841574fd1b689dcc7dd1b90e586f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d6d134ca1e7449650d3ed3a6f4f29573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63303c15c81aceb4526fe9743c9980b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f005e0077d89f1e92ef2ce33bcb2e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c294cae2b7ebcf703dfa1065f4d1035576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a532022f1713d72362e5ff0a6efc0f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b20b5d25597c262f46ebd1bdb95eed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11f6606fa172be030ac8a15ee4d45b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f923798b7aed401d39f4109231bbfc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9ee2d20a84ff5ecf0c0bd31fe1b22581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7986646da144bd74d2a8b6480268f3a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd20b80b16ff7e33cebcda6826ea2f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a37464efeda07b19254c125ce60d4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1734346c312b7e0b2dd95fbf93e737585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36871d0a2fd46d9caef3730cf29432586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7700f6edb6220123d5daf287da8b45587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23b1d46b24ab58c759ce1822d83891588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73bc9ecce00da452701b574330e3ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0813bb9e5e7d1a6840d30751d6b66590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f7f1b4f0f0039579c72059e319ca8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd937012f0b6786318d1d65f35379f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02efc507e5a7ae04ff10b98a78b700b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ab831e8efbd2d6ab9ccdb70f75d66594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7a6ebfb3cd7984a741299d0103cc3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036630aff876fc3bf4cfb317fbf7309e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ad797899a834f03e5d235d2672b9a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30f0fd5df1f2d99dc4dcaa2c10cc5f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214488f1725066ab674a2c122e6e57a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586638140292b71b2ba269ebed526a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc37397831c9f810af9e32e9a23c8b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c9d90f03190d044069758d8da92e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117681f5b267e172fd2d07d9dc8cc70603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8f0ee8f4f99b5f9f01b64f6dad166604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bbcdc83a2e9fe2d13e6f4e95e9ce3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57461f136e348516c7c024b69e765dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d461d34b2522fff0c4f0b0a0cac55a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1118a06d1ea21c431a0e588fc928de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566424017a57ce5c9d0d0f0660dc7e6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853d9b6a4ee80d8a890332061670c05610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53975241499a540d654bd25ac250bb10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71559677d7fe298a209b29123df6f7eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885901b887c3fde6e7e81e33aeb8325d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b86b3bae612910aceeb672d9b96c16614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f161f3a04a9e3f732c7df9ad99be7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc3679d2acf3f9938a2e348d27d0ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c3fee22ad80d4b9d107dbf88b107a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc8931b2ca0b543580691cdd56fdbc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fa28ea7c1b386799d8b19d1e06edb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0739ef72ea04ad3cb801b858457bab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c4fe93a7e4191647fab0f5605f4e2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8371ace4f171919f6c76ead9ec5077622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e410d91f6fa6ec3fe87f3b4636a59ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e18c330857893700f647fcf4530b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd257650806f6c9b1a09ccf690daf1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf0c5832fcf4a62191c9663026aa27626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6ff8754247d85aacf06b30b9d4a4a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1c326edc98686c59af3459e75c65a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3aa3f68dd4e2d36d99ac003bfcac96629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a5222af6d351e5601c84982cda759630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc006865721db5813ca02674e249b8f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41461fe33d77deb3dc6e2d83736e789632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500a6a576853a82ab3d810eb1d331ef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6f13062933e6fb27d8f89868cd2d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4efad163ed94dc6232d4a5adfc434a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5aa05d8287c20e3f3dd04660e0f96636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7c6f295c4f702c2c4c85d90108213637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cf736a047b628b84195609f897010638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34836cc6344be47d3e7200090cd470a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4cc2d1428fa74c6257a0b278e84d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dd66f6c57d4b42231555be0a9707f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735276290bc2eaf85d3680a029839872642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536779c894348133b06fb6b0d7369353643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba7e4ad366e1e573718957d810dbb6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac395b0874f033acf2b93b85a805de70645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288550aa969cf95d80737ba00d922eb8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157585a3e600fec0bf49c02016f2a116647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba62756c94d6159262e81e957bfde33648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e5748eb4d87ed3382158ddcaf673b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4328e0cc96d5c197a64be19708a4ab4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2287fa7911ddecca663dacdb089c77651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cadb0b18ec1a4be09ed12ffbdcd36c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b73c4e0333ccb3e236a23fc2160b1a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcf7d49eceea55db182cf5e2dbddfe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03297be3929181d5f8f6076fea5b57655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802919f7e4c6da7c409e339d801e7eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39a955f22136d12bc79097ac41ad5f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1beaaa27fa70cd7da30e7c540b5420d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e315781239930914e0d247a46fdb06659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2c7e1cc43b89485322db264570282660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65bfae6e9c5ef1873891c83032f07b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c242792a203aee12ccb3069cd2adc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d773bde46b056ba0928b8f76a371c8d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7f49e8e7d8cdcadd0cb3c44d36af5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dddabcb48fa8db3727bb422dde202665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0258ca66b8c14ee4bc4ff32069d4ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461a5ca616b82efcc53ff0ae35fb2c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097fd492c8512f5b0b764edd0b02226668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680a7c63b5194c171de5930f2ceb1bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc231b3da3471fa12addbb3bc5ffe7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb20d7e480a6c52d60c82c7efd719d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59af61ac9baed4cf998cb381886e1d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ddcb3e74a20d406aa6d28af473dd9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c51e7596088c072252ace628a2235f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1edf35d0f243c1f2e97d2ec8303fb4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeda95fcfcc69cd83d471ae3acfe37f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6282e5524057921bbf17074ea88fdb6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12289f4f80f91cec3d5a725270e512678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484939b0c7841f1b4da8d97b6b914983679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc759808241a8faada2955de913a438a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a9b99ec3e7f3acf1e3c13f01d8e15681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9df5d634a25b95ad9fffcdd2c849b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5210c9cbdbf1da6e7291d07086ac54683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954a4484de986d0f9f01b1cf3b47816684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50554624df43f8fa0fdbbd5e249f97f9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba977ca07aeca024e67f0c218b631a19686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaf9771d1ad91dea8694497de9c6fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba72f592942c69c395b9de3ba6ea9c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c3d0de025c1d2ffc904a21d16b26f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57ed2d57c57ec9593df2e85c69038f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8aecc2c8834edf47c693aab388874691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d5a54dceb66bb0ea0255accb41739692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7350b1738378144172a834f1159b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3883e2d16b64de9568bda779ed42017694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7704f6b00574836d99d0682c498e4f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a025cad725c45ada29e0d3ba2ccf05696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdc407e8c9c85886d0bc0005558e1a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf21c426aadd6e60981db5e699f0331698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c4ed2c055349a2edac720aaa8248c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4aceee77fcd5c6c6bd472d79aaea22700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9eeb72d6c80de3270cdfecf1876b03701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960a8f23b11857d546bedf8a8923a2a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ac93953869da4522cc9fe0f495c8f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7766295c104906533391d03eee42f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcc30bfa3afbf3598fb1d8183fe5cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca20514e0d6a1f5df0ee230d9ca87ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675dc9bb5cf31fe970147834aef5232707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447354096023801dd2dd95c73f89e675708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac23c02aec232c6c381913ef4a2a6d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2aeee611be6a5363ec4b89f80a9b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3721fbbcb04770746fe2841a45e0ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32511521f7b4fd28df3c54c8bbf1674b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcbeee65c973be53e829ab5f1af114713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89f0beba70b2c0239bb81ee109bca7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37284fc190c1fdfb7221af6a19ceafd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9034e340b32c6dd62fdf0267c91fbbb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187d63497483791f42ff54d60ad6966717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523db4bb3ec49085cfa909f775ab467718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06890619ef6d6a6f9dae37653e491993719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffc37c1a8e0f6a01504a16b9e889e6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925a201b9e6aeab87236e53657bebad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e70118f7799ac9f06e01095329c9f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058dace9cf85b600b3d184419e15819723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5d486f59b36275fb5e7a02bdd5ce4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecaf66dd1f4d1b42c8ff55cd11cad1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454ead3e6141c94931443f23f95bb17726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6444c4e73b355cb3020137c2623a81727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c004288e17e4f7c3963beca7af4d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae589044fabf65a33838092ab00638729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f5723bc7862e705b0ba8d2d014ebe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08b9598bbace714905ea41264ed9b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6bd4e35c57da47fbb9ad401881bd9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ae3be778ff395d8cd7c93cbae9367733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3589c35e62b07b37511fd8cc20722734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e8f7243e92730691f03a3523011d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e343899e80ad9f2968578e2208d502736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d2b76e7be41c10d1036965d49ef5a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed2fbdc5d5ae354b4efcc75d97333a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b793bfaa334ae20d3598d1f4c35cb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bda96b152fbcd2f82e81fb85602db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b1d22463881fc7c6ae7edd2289ac0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a29e2861a4463d1435d54ab0bf82c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f05ed9ea34da27e18ab90172c1c7d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec9b83a9fb773b3bdd61459a190b5d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bd1b81edf9b9df4cc5963d7d4485e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1accf7e18e010938f64f744bcab2d80746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52311bb150b2ee9c86139a4e059c4020747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aac736f3eeea3d910dbdec7669407b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1267459894634efd54de11dc57bec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9c63ee79c48699c348888c447a3a4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd50cbffbde483a2441f97070311536751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473f61be94eeffdef1125d6349a06eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03452d9209fa7dd08221337df1b379753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2152a7d9e6ce4a49a33629562261f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616ff7402dfb094603051b89e7bf9f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e39707d84eaa877729e96c8762370b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7851840989241d4755d5356d4cea68b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5a9eaf379f9d70b1f258a3d6636cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b17d52bccda370840e7fcb72a6875759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3fe6947420049ed0be025d90c1022760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203592c131e0b789bf86ff75206d7047761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79330aa4abbfb1cc402bd2c73a50d49762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33e85741978ee4142ac9d7f33aa4eb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335a586b625a362ce835bce4c52e9f4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf916015a1a9cb8596748dc48962b9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0545b212692478040156a57f5243d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c97bc4623f7d5e734b303f175b5d7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d65dfeeeaa5ecc8c47efa1cb99009768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ac70ff775730c097898d2847d49bf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086336f689d27ee9197463c2c84efec770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca74e3e0566a4f97369475eda9adb0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb48b5fab159c27a98015909fc6922c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadbbc2f55ab219dfb986c9cfc95b11773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28320ed1473ccf513eaaaa91e0c64cf3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c541ff72c5b1154e179545e23ffadac775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5506831c06eaf78ef5822e887e0893776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a07afc4bb39c874b21551a00f3d50777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf4465da677b3a06c28ec7fb5d7543778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27069f79647418d53135d8e6bc5fb385779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9b1c76e74e10df199a225ee748a29780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed114a675a9148b58f95014e2264568781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b779052fcface9e31ab81f08962dbd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac68f7da4e6bbbf9cf9ba2d8fd7528783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2b0b9e663ad7a348e2abbeaedf366784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf646682439f3927a89d06c0135ece84785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587e5e5c959648f7dffd0fc1e230306786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be638745d20e1423c1dcdd77e3b9b877787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc70e60e87e8bc0a42d2fd04e7f6280788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016234dec987098e741050ccd967d3a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0901c66b68220236896bf075459f13790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5806829245fa12e9e54c978e9015402791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2b6677e5df6f41b4669799eadde6a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e246abc9c1a6595fd7ad59740147488793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76704efc30a97445db9d0baf0ebf2af3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b3e9b95dcefdac1ebd3dd3be97964795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8f5426df94a16943d3e96c98eb312796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbd74f41f04eb9faabb5c9d081187b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e7736f14230fa1e334bcd8520c94d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c777c8e387af328077d6e1145d7561799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c06a8487260f022f4d347e0dfc8a89800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f7aee43c50197b1991f3f72c94c21801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7fe8a8d318afea0288270aa3e9b02802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d386ca4d79cc2932df9b22a6495cd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706e410726687bc128617bc5b02474a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a096e6f962e792474400f68a26129805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c951f6f31bce65db826827f74a11a0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae01e7df7d0b8055595edcded1eaf9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b3ee12ce0b74fac5ceb31b2bdde66808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27febd44cc86925a7caf5a79efb9615809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fbf05179d9d8e06cdc8053bfd5a10810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec5a186e96311546d9a2750c9f9420811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71c8dc86da6763097bc642faa19b64812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3078aca07f3bd254610b4c1197f8d5e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3c966d9f43cd2fb4f1c28542e8970814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e3f89098d1e5dca7979c0e8adf209815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea08f650652a77a95bbc073019172a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e876e0adb5b4f04a83eb7bbad55e4d5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1e8e2551b0883dc062c11c975f727818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc43fa8aca6a35644650149ba76b23819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af0e4ceeea07aca21c10dea3cfc523820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad9847ce9da70eacf20cd4c7ff543f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099b191a6b5fda5108f5f77d7ab1dbf822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ff972ccca78075e71308982aee8bb823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fab6bf12fcaaa33eab106068c9ef6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42923e89782bb0be8e645e6b43db449825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f6927a2340e900540d1e1f201575e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fb9ec5f3ad96272b9b3cbce050c5d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7b6a3c594c268c434eabbc23d0827828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6039ee8b8e65ad53332b63f4f657a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388b5f84005079b50f0ddd25601d647830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc0a813068270219dfc4ceca77c21c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11b2cf9750834b03e66518342b394a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc4a18b488758ed70f5d6b7321a772833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fef159a6d5d40273d0d976f8b0353834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bb6cf7fd225b523da8bde28de1c82835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e538d73787cd8d0342658f08229f53a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c350233211c231e42501258b6fec9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca0390ee3b8f407f17f08ce7dc89db838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2339c10284d6b199809b0e4f712c3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee45052c9b244c973299da5776de39840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e3eb131182f13cd0317e03c4987ae841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e6a9f5b2c4c5aa9c55850bc1b9bed842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b569aac6ae5370c00749f3f6e79df5843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14dc65838ed0f6842d757f1dd9b0f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdf3f455b58417bdc5f25c1c9c6dff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e9304d3bf47f1f8f682c593c5dff33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319d699c981f78d5346049ab3b6a3b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a73fd8f47fb5251d01043a5b37ba765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa27c4b961066576046b622135adc2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649d20aceeda6825e35896a1cfa6a2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fec812749f7888aa3711c4f935a7118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f91c013cc6b59ce5e6441323e783799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecbedec966bc6f5beb0456dfd2b0bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059e222ef7f1f6a5a72a90bfb3b252511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824ab22fadc83c76d55da65dccf03b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d4bfc15ac41d0a9d002538ecb362a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cf129a2065bb425781ce55a26ba1014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed3da70e3d462534e9caab83b6d59615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dfee57ec87991ed5d4d536c9b931716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465eec31e0e008fb248d1a57c35206d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d551b6206fe863f5710824c0edb42c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fe06197f9fdc41eea39f7404dd5c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efeab2034787d499d58fe0c4b722c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0a98ca87e0b2f4a8ee4cc9050faed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcdad1711b637aa89255a02d47796d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0aa4a7576e0ec364a9249bf85467823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5af80b6efa6850ed6c5023426c88fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3622f0d0bc0b9b6a153c0897358e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8545d430d4308f3f5dec1007467b7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b27db158212a76a6d691f356ec8e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a38ae78383e36f883e6e6b7b4664028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85542f4d528826c69fe4f24deec19829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea72a1ac36df4c506e3598edfe2ba3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0a4e7484129d4dc3b9d75e1d44f8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6ae0ac74a4bb96186d8fcebfbd28732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7268c044754433fba3d170d1bc156a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455e0adfdda674dbf3724bd22543eff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd574a390c3a6fd26d8515b68edcf9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1af73d53507dfee793ffffc3ef92e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b498a5a22c8fe6f9cd69b4466a1cf137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a21c9d6947b5e1684c46c283f2125538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49c28afc58c18b1b9d0833f788398339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bc2793cf1bdbfa1c291ffbdb584e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abccc76ad58a7a6347b835dd17641341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffcdb6865b76d8252a05a6a24feb1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf5ce2c75bdf9285684c22fd41ce5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d58c90ee700061303ea2d00eb84e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147a4661f402f045202e96ad87fbe9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ad312c791f859370408042760a2bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a256081fc401ce4a8b718fcdc50e1f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d4d7ac2a5236aeefd8ffbbf7f4a1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045279ca8b550f83bf865e3959d6cae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751c3a58c777186bded44eed32de8cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1f088d46d4150a4865a8d668dad2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd248c3f158c4b7c3e9e493eec00631552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b010d85ce203e04369b4247f74c6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683a43382dfc8bb886454f3f52fd25154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2978fb7da91726857f1e7d36da7565355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7730e748e9cdc415acef6fdba6a18c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb76d471c68fa2e1c5a56397fad57d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03eab15de75adc7a5c1af83965c5c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6c0f9d2679e47d9eabc0e500e949859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c4f4065adf715a99a8e542af41a3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99004a1146721e334ed149985edf1e3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85678fc690f460e86a9872aadea1778a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47f4531b2923f1e8d1d05dcf5a05ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8733d6ececb0c93ff46e93e357d7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a586c2f13dd50e5e72ee64cdf17a1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c4dd19b5a0bcaa79e8533c03e70c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247cc033bbc7130aa8b128c92ecdb1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b9af7a79b06578daf15ba548eb74e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d9360bd24ba4047f1975e4a87481b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40550690dc20ac65589033d67b3e182d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7e4f6a405a73f72c190884e69819671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbdc2e6933d5ecac1bb7bc618addad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a177e97f248c360e47588cf4de3ce373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2aeac22a58a3dcdb04bed5146f3ee374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5e1deafb3eee740bb9742696ed6f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2eee95c30236c145d3a7bdccc31d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5724716530418642e7ba03542274ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3ae9c6d3f9c7a593359ff997e611a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c1492433ae885105b75d50e6eea5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46eb65b03854a283cc7be0889797e1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4512d2e4b7114667878d7c2c8db1ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40397fa7a859deba2b23b4bb46ac3ef682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df34a92c777d46964043044e840b14383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db488dfaa2c883e771c12ac3b42779784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30baf6c3bc5fc0f817f67cc51b4de4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23fa1f164c98565fbcd2268783417586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c8f1ee4bf271a48048f233aef908687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d03393a126498d9dbc265465391dd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b92f259e2476f4851a866506b7af589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e2c17d7cb142eda9457486d07488890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3692ae5d84a40880efc2fd927551a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21acfc8e66be9df0979461259837cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86602a5925f8f1ce9c48422de2b2e80193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accff0b9b8b42522e9d63d61f7851b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b14523ad9767fe907eef006881f4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e3be8686fe3a57bd667219cc6646896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a52c9f72d566bb118986a9682cc8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac359eda35d2930b98e46e6c4cf6d1b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcf321571c4d893bc5a0f4bc0d824799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fece45e5f465f9baa4d3c0637e3173d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323beb0a27ab9100beece82df1e81d76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ca0de972b17ee87c8b34370bc0560102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cadee1e9b9ab1446d76e210586b177103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35706805c5763cf2066883eff1a78319104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c8d298f22a271080cbd497dd92737105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5329a0dec0426ffa727c0ea6739579c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d611e31b3a9cdb3ed867e86edee0b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a74a4ca0acfb07a28012e6123caee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6940986c94dc225e12a043bbacd72109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a6e4b42f16ef264861eb7975234f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5291c2c621c45633b5caf1c68b548a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaea7ba8e3ebeba949108e7b2a74e2d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a1275b24fa88cc9088ad56b120e00113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1aca6bebe282dd9e484b04b2487e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5e29e5bce236368f0c0e08a01e148115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c908dc363143c8fa48af60ce10fd80b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b8d706892da475c729c5618218096117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6425b5df240d55d66db5dc06cb360118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d6c6671e8d23c67ef63c38ad0b64f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664761eb552482be09dc79d72c5d9c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238b5b766f5b8a99b9320797f2e0baf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9adfd4f2c44adb53c9a21b9197d7f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10942083829ca6e435d10949daf63ebd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74cda0e063c2d5bb9a78b3234c00c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0f5ba0614804fd4fbd42ec8dbffa6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ed1fa03db440ddc724b33d6a11791126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89881945496925fbd34ecbcc1832a09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e6e560a481311e501c0d7fa6f7aef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3fbb1816289b5b228de7668936923129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d730c932c680b54783af742042a79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186cea29e7c8c7ff59a3374639f60ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e7e2f7c0e26464bc23d27648de3fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9371ec67319c0e5aa41bdf8ace0e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb7688b54a7a1379a209b1dae7eec9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd36eb6106de4113e87b63a34f1bfd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636515bfe72488f52b5f0186e2ddc49136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efd4fb99e886c5229b54a491eb8e99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6132c780480fbb0ead5fb95d489b4b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a2d080dfa4528ae7b14aaf3fbb303139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8219d469ea5343df33e0c178c07a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6164204325b8b003068c0fa381b6392141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c9e9da0714e5d3a20d59f2c0c3868142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c10d1eb3ea6aaacd1229419662137143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6915b0fa8d5549a3859ffec9f4058144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9208c4aed2fa74db200f8ec0170d65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f24c5a0336d2b5ee3f7480efdd6df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b859a5fe68e126ec3569c81cf69eed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961ba00a27a9d5dd082de54be112036148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1764f2782e50951b5de9fe8eabade149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266c4fd8257be9c3f50efce07739f32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773e1c6317f76bc24824ad1ac0a66df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8706df64882e136fc63cb2cf8da1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015f66ac39be36552bf297ba3858301153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870968c7b3f9d20858d2dc63984db40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4fccfc3c0592701680789814fa03c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95afac4436b5a6d3afda6a5138a9c04156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d74dcf5a4e1a2206200eb194e7e57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325cd76dd0b633a2de83c86efb64da3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff80914ef460ea3ee210a09c8554c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f4d3f4d233f1953949a5b8e3d20bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1a49d4e0c9c7e1608bfbad781e309161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7993aecc570f6ca427e1711a9358419162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8911c72a6b32a7ec4fda8f0770b72ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99b27128c2868dd3b2833db8be408f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d52247982415ff091d37b1f3bd9f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1317bef93fd1f6131b4a54cc6f4e958166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436baa611e474615d569e597a716f63167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ec715bd750821c696422357b6c157168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbc8050d15264090acdd2475a4b2dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb61cd5796c3585e95fa74c15b7b962170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5109b3036f5552406f01ba553e0269171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913547d236388314fa27f79035000032172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acc59f619ac12da6005286ef46d4bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea99c70fbcf361dedcd6ade2478ad12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce80c15ae56ed3c51eccea70c10639175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148c5dbd2427b446da32afab68660db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e71b16e282f4727829d66373d51b11177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94556258b4c68b6ba7b0f3ca8532f699178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555547345b0df50c5140884b94d62ca2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15f304df4274ae79176a1e3812f4ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5558e108165521c68fc42a6edf61b94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6afda789177333f8ed6526a29b894182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a1d89e7910b815f130ff03a5fc5e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d44042b742454e27649300cf6c83f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57096503cc7c4e8acd6ca05fbf137f25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c630a1ea3d8ffeeea1742448196fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bae86e48fa6f99ef680545313d5842187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf13346b2b09286315f682f7fd29c4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042178bbc922f83fd5a2102507f981c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a8acaa4f106217bdcfc71de5961dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf929196cb7050559ddc0f919a558c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf4fcc197ab6e24c1d850b061b6056192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc06c3d9b6e71c7fd53f22162165b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba79c7afe121a18e1e26b98eada1e3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef5da7db3aea8b50bea50456fe5a34195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2ac41784811b35a8e9d3572e7bf10196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1ae41fb1724d4db86a733549e025b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c367249caf91477152bb51b4f676dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41da0bb47008c73a6a5f2f4a1713acd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18ffa57a748b50857d5277030706cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e847e60de5fe9733e2a1ac39d54dda2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57b5725db4471412d82b3bb1f8305e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647eed1b0d9c516083506f5e13a599ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308e868a17a7a6711c0703e519f47d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f076aab3819d8e6348ec9226e9965fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68c9d13af6689b1e3079c51bc71914206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e75a05428d2b2d2c4cc21b33d99d02207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff240fd5ea16c0b80a7b6af20b5bc0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe49f36aafa2036f9f77a3cffba415209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72788089c50beef5d772f52fee20329210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b505b44e66ee39019fde768da0253b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d08540f2bc6cefdaf109263f918196212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c55bc1909cb3f8a06466275849134213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffc637e84db1190d480f0ab21a5bf6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb8fc69ecae53919e332b194496703215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0870e7acebc6b75d3dcca47505d645b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328ed58c9627f701ee069e96683eddb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6b8691a70668d8985ec031b92c803218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8cafbc898df48fe33bbddeac6b201219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa730166d36081c41bd4df6c251545220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5059d703a4771e542fab3214fcda593221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193efc3ca12b31fcb840f17a360c8c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dea0c960d7e6f921fa3458c35fb078223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6555813de3b7bc0d93011e443ea6c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d7edf5ae37f771ece6d4a5ccb8067225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c6844b8d25e7f193022d5abee866c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4ffd074f41933370213d20c8a680f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559bd93792a9f70749acf303adf4cd5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a8945cde1f9cd22ac66eaa7cce578229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413e9b0b7cf0ff268b499edba9a27b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc41d0c3d39b8b0b02c67fd30a3733231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612330eb7cc09335b42bfdee1e09579f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dd97ecacba841f72b3833d6e99f17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6231ecd4c7f0e59b5598d69a0e921a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa692b8b458bf77e80fffde794622e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbf53d7bb0d6b609e27535a8d1311d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ede09e7cc75f718142827c40ad7972237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99699b5a4b790b7fa81de1a1053219c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fa486ee55cbe87640af43b108511a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04904f53d23947efd0c5cf585b479a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f5838a1dcee843244054bab6c42ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb1662dd2a0ab9209e421031ff921a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260070efe09d30959190d76a7943140c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c2a339560f9b452b209dd55e53fb0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb4797173711415ba00aace39c8308245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968035216fd17f06a0e7da579bf98b0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d61196c4be48dd0c5456ce0ceafb16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec576b5c41b8ecd00c746a3cbe3a059248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c39e782c8bcdc7fab2b13bc636ca20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f48d9e9256b86fc0e605e8cd5daf9b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87b8867d9b2e78d49963c72aa929e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921b5d8b3794108a13e0d04dbe431d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b63a6ed852af562e398eee9c37897253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ab2371a32c9cabae781d6d5e359d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e949f6ddd1c4231f4e450f5c02db8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb462b9a6bb5220477a7c038253bc5f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bd9ec9d942ab6274d8eae018cb534257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e623bf8dc03d03622775e082143722a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7dc29c07a082bedfd1de42f97c62f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dc013092678b7c03180d36012fad6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d13a6ebfb3124d85aab5949c3aa68261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d757feddce854b58bdca3dd4e256b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81848179d8579619eeb5fe7039b50dc8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae3e5c78eeb8cff1fc3ca7cee6834b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c037fc817597c8b89b7473e22ac8ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff70e77339b72197a8469dc9c4e5dec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52f2c134f12134e1cd483f3b3c69cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664d2ed88b6d29036d036b1c130f23b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58754e860ff502191ef4138b16e427bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5f23fb1747be094b5289a989dca02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bf60940f5202803202b90b10803d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d9db0b427ba99ac8befb0e2e0454f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e382cfaea57203f5cc2a21a4dec841273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef334f2bba90e615ba56bb5c7438ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b993034a0864df3e1bd7481a45d0809275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e46037f198b94dd1f4624baef219d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082b9e48c4850e2b2206109eabbd40f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e16db3d36d097b402ed860c5405ff8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9d04ecdc53ea8904f45f1342fc625279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22281338f365fbb91d11bd8695fca921280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33f268cad5cf33a97c8c8b17c265cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3479bc553d22f16a25b04b872f96c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc51792ed855c5641be5056dccaff9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2e0571f69d7c84d7bec5aeac9732f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2815f45db93b424769d86711a40286285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68946aa1e64bf726e343b4a2a6e773cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dbc66afe8d5829155c1b228ebef7d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13b69d2e1a4fc7754117db118fecc0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1727f70b005b70d11038b6b11b7ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3b9df99aa06f692cce09cea2f4985290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d178ec400f29c845fe101f6d3ec6b8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155350f123d6732133a85d385de02b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a445ac87e1dba252c9ebf91d5cf75293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaf00c86c92c122ce6fe184500f78f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782c694fd7e72c0873b512e4bafadd6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368b8631134ec85f5f45345044cbf5a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2fb3ef39039202c5e51567d0b35da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468ab861d4f0fc779be88aaf5e4d00a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169ae805104412e038bdf69eeddd5ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52abe9ae25541868b1dae400c6247d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eff931ebb9428397dc40d19ccaea82301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f79206f5a95897ddd685acf949990302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c31bd6e6cc2afca71c2de77472564303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5cf236e7c27df18e6e1eaba86037f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c980bafa6d03c1068757bd1099d7ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541485ecc5f8652fc6bb403415c124f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc6e855509de2c2cf0a53ce9e9eaf5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b786e0a35545a36b6d0cb1822c0568d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cb0c88a83acffc50c7a1c2d87bae3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab05966dd87aab11a6ffa04b9b4a49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c725083b51396d0ad266b9621e5bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c98bb778ffe0c861fadb32005d3da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be14facf2e42c12efe6776362674c97313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381249c648dcd6076eb1213e806a496a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1848de732c08ce720543fabe50013315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ba20dec53a8c4673351b6b2e2d84b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002de474b997e03e3523bb279056d564317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c339314ddd5bb4a0d5269dda8f65a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcce2f667c14066b22ad2d6a351aba4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db897b470bbd005797d18d18ae1d5067320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827991e8daea4c24b23944ac1d9733be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1404ac64231a82de13ef22036dce574322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06b92f78bff27d1ccb2eb5ec5e7bae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b782b1f368619d026528afc6dcc3fd0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4e6deaf226628a9345b4ffb1625ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe309f47d0ae74834a92f4757cdc87e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c255f0913f0b5cfb3e538fcb80129327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24972567d7382eacc9f022d7a3d3d96328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187aecd58a71323b7e6511b4ff2769bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ebf895a2cce7d20b1eed6e085e822330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614ad6ac67f5f3a951c554e7d4b39f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bc8c55db36239ac402da7c8366e1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde950434c4c849c3749a28619cf35c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dff4415d8869a9968b85b5c2ba257334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211c77abddb00178773010df762aa79335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c472bc699f0b8c960e469bc9e23bf33336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba55ab9ac7efea646c07bb423a2a642337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2d933b20d0ee10a32bb25f3559108338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd95f670144eaffa7e08757e7c7ab2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b68421a113b3bd25d90fd3ab27268340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060a981b60170710b609483a75eb30d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dd70b67b928b8710efc66948147b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e35466609deeaf8224def1e4ff3ae0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9f389c7d58170ec75a21023af44cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c256242fb17cf4d999aaa6143a65a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4bcf6eebe153078d79846d3e13fc2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a548e9fb068c6ecdfb5012686e381347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09aee90947a042446891b0712fdede348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442ffa5b3322d470cb53ed2acb591e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a9a532ffc005495b7a7e5a4435f7f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178948f52f49af1d2f23bf6607ebcce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c52605372aea90a6d1075aa26612ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08000c46caee29d16294973bfb6f02ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3467d6ea035a6514cbefb2b3609b88b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b308cb0718cd9a1afbe631fa6895c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f28b7a4ccb6aec0bf0efce7193df5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23965770dbe82accd3a6e80c4b30c94a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e71bf62743a24bd297365b98859cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978a9892284604d4a8b02a813727a22359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5992f8e9325916749f693eebfd2194360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ddebba10c27287da4f5f51663271b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76400de35e1127c297bbac9ba09ee2a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bd63c9c3f5ad0c2b53458bb8076f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05d3d7f2e14ce924bf07f2b81344e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6a548d634055797647a80d62e3427365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97926bce66233c54643c3b11aa59af76366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3573ab6847e40875597c5b4c5302b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9af94271965b7a610bcf358f2d0df0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ce2bf508b01f0c06f7807f35886fd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4585b8ea2271cc843f4dbcdbd439929370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c69bd825f3a8f28d113bea6c95c458371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479f6e16fefeedf8e18a56f848060c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139368a765993e5b134e8a0c88ba255373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468523d74167a2bff1c80b8122bd02e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af66a0b7fb5d5093f86689c51e74f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470839fa3b235084e9c1d72ac7a8d5a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a034471f8cb31db465eeef232bfaa8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab51c43411510813d7496c3fbe8882378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b055e3c5c8e4ef937e284a3a555560379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2c72d973caa632d618cf9d41f2dbf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd003ba8c0ad4b1f71afaedfaa6cf65381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b091242c252472325ea73fecb20c864382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645ec95463c856bcfd9d56dd20f3d36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78058dd773f3569bbc619ef3109b54be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9f30752de9f57ddd227caf18fd9bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db8662f208147d4768536d67487988386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102c29dcb9d3cb57fadf773e5f9edae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c65c59520f9fdb5ede18ebe084097388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296daca79fd45e760c03f06b7ee0a6f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80042028a9eac5222b4408db147eef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f929bbf4639f1b0d5b5f90172e0c3a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8caec7e4ab395c494217c05176176392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242867df4ae380a5dd09cf457bd908a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b7b0d4d4b4cff8e47ad8e4d0be239394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9804c45a8dc87495b9bfd248a6d6e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526577105d17340648de96b375746f5d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea605af6f6c8e88d4ea14315f6e182ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee767aebde778306f0aeb6db8bf5ea0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865026954089a5f068098acdf73d81cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42d4ba0e66dd5d793bf6a48c8f2dc8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae81a6e69c17b66bb2cd091fb74969401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18617ff43ee4623dcba7c9f813010691402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc00fa05171b8a319fdc4cf53708d81403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ded8a616aa8e93e264d6a2f45dc67404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e39ca33152e96bef2dc0a414ce8633405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c421e4cb6441da15102389349274c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521090e267c5cdd5f6ff553110acfe0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab95d39f3033b6316a8fd19f2a1ed0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4afb9646282a80ebc500f035c5b578409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111900077d92138cfd360d702480b437410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7fb4b14e5aad13a0f82a68a4ef4ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664951b60f5ce074d1291d0febba5ca9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c831daef6ad2ce7fb05b72489a82f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c75e456a78809116e7b1db55413ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aed62e6b1aea7c0e0a33635b7f432f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e273ca27c248365808853ea985a57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55034c621f5359ec9e6262b8c6562a16417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b65a9c9c86e5d0c9d9aa0938f71a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97123259f5164bca8f9debb62f4cf6e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481eea4ff9ae8b77803010219e69b8ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb298f0c59a6489e133f633b77aa8d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28eb613d81f76c4e7ab46a84ff69a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ee1ce48d698b729df4bf37ab1eb78423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c37aa8b696f0e0ead7077c7d138de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003e788ac867d8f1d6241d45e15d6b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818461a08a190a00714a0f6236cb14e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763746119920b02c36f26248cccb8b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d336bd05f88657aad58f5d6246014a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6716f9e2b64c10d296705cb769102dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8248c91c122346fd1ec7d5bc68e5cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7d1ed26ab61e60806942b54598b3c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc138d081790fb385c656a918b4208432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728a173e9b3e66cbd5643c7cdf3bfd3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659d334f423d864a0a1957058065961434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2196376cf19669e13343da6ac93ca87435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280d5b62c6a50aca2f9f47d7d43c19a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0a6438200a68f1dc4124c8ac6aa74437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf84f39839dca312670eb8fe8e962b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b0665728d932109212e446174c38b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534edda1b8abe625c3e78e4b9adc4a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fe314169dbf03b53967ba34033d32441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0d30d70cf907abef51e0f935717d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3377941151e27d09153ddd8945132c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931d1a2de72f08d7977cb8fc738374a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627b73485402eb6076e9a4fec009a3b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74858e91a941b75b4d62cad491fa3f9e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaaa4c5418a49e49f213071d1c87f2f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfc9bbbb72ba8ef20d2ebfedf6d09b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c4e4ca52171f57e7c3a1f37b0e518449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bf99e4e1774a39f5375c30aea5a8b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6881740aa8626e9e5e91d6fe34bad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f79e6e0d2ab08ced2412f68233c39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4176012649bcc03b89c742b6eb4af0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cf4d21f584e3e1e45c5f257a63257454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e1ad4ae81dcdf75ef11769353962d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e07adbfc418ecf2403321f70b3f2b7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35ad2da8055402e26035728820e621457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4c9167a628a65febc58b945142648458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacef4c2292c674818c7f3468218b159459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dec7b9d9a1cb8c444fe95a20d7859460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373af8be9c9fb70c59e5d777a4502511461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84728d739c58d3c729f3c6b771cf6605462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f424da0e5c3464656d6ecc29be6e6c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e248ec899f78e556189e9fa4d9037464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fdfcce3337abd2ac58a0550d3be81465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d8e1cdf171ce60b0ff5b533353c23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2784814d59eb6bd041b6cb746186c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be1921d3ab6fe20c52d7e08bc02f6f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95481bc6be3abc78387f4bccbb7e6bf9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1fdec73cd868244c41a2a4af30e55470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13d90367e8153f95b34be10b1fea61471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf25c7d7c8c7e030d287d73c38bf2b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d34c5cf247bb9f65830f95454dcf5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d0cca3aa7232e34410d84812f5054474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13149a658cb25291ebad6c92f2edbfc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b3e0c8f229fcb3094b26f52743dce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f5b0885a82f3d838b873a7c34371c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c484b4a5b041615630b6afcbffdd87478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137636a0fe99cca3a4a10f3d9d479fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a93914db52cc79d0e7f1e6dc98c6b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab369afe1d18739f94a075b97c218ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966179e506c1310d1248cc691a715a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff1004db65c1424e793d24674d5504483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f34384126258c444377b0c64f28fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10dacf9485f11db5d5b8758d1fd7de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896145b4eb1bbde299a979cb1f4e3ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc7ea8353f0cc6ea74e047deff0a34487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487f9c435695ba050f7e844e4413c75488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6d337a2bf9f9e6f7145b3bec2d582489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63aade2a922a01b0853570e09f742b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f981cb72082aaf5a722ca07697254491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f3e777e09b373bc04bfd7b4d35769492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da5be694e9a8a62808fd6a8d1e3ae1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539e44614b8258cb2c8348cd943d6b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2bd46b2c26dce75b1a5b042a69a7b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7468f85d8ee0701a386246119cc4a88496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5053811fecd762adb1832bd48ed7b3c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8f1883b963f1d600e40444822e7f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121feba043c5633fde9ebcd30c6f8831499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec117654c84f4e05f6c17cc11c9bf08e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0f71e76964d929ea114647eb99f85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b5cb805d941b2031522409099ad06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b0e0c15d1d8d8bdfd5f3b1394c361503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241ff449485c04999c4f77c461caae2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02ab8a61559213ae3bd7b56d85eee2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e9f0ec18ffe20546ee29a1644f81f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9686d315c31792e81ead2a35860ed26507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cc309d0a3e5e6f53fabe1650cbfea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe1d745ab853d6d6bab7b5f4c531ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15832afa663cf80fad9b996747a8594a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c24c885c33783e3c3d25678517cc48511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31908ee705b0e777407596d6d96ae50f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfba97a3ac2f706a318df4019454c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac1e59cc551475242745de4da92da7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77721f060f2529e0c072c042477eb9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5de3ac7f818bfa9d8cdc679be766e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aca21095166fba3804f79b8b6974c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3eccb53c9fcf65c4fff7e301851a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e720a80606b0e7ddaf041311488a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a55b569cfc17b9ea5c823da0a7b4f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643a11424c2b7db985b329eb75cb2d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e103cc844bb1b68c002c31d2ebf711522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cfca5f60e0af85283c2eba3f88a13523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48136cbb38a34325dcfd1a44641dfde9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e702fbc177d430ccfc7461bc36d3e53525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db46c094e57acb55c6cff4d2df9a58c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cd8753c4cb30c38cb806ce4fb49ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29e66b1e608097d0022a06fd6b1778528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c79164d94f7f0f7c868dffbe7034e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2615dc3e18f6669765c1e309be9e8dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf055aeb49b8ead764e5f80f81bbb877531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a47e8a494433522b9f97aecced142532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884ebc2a2a6cd992a7a9534b77f5fbe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8669be2eac7fe40438c5d67aabc559534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54d901d0ee50da0ad9229d88b0197b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3520acd2d970eda1fc149ff26843a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f64976fa63d4373365768b6a0f570537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74af8f01eb56b857690a5cb24bdecf2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3592812f07c7febcbfb0f2c44544eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403bc90eaa6e0025d44d6fca53b5cf3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ffca74b2cd578e8835f5eb18a0d13541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9267dcfeea459e573b079ae3acf4c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac6f4a3702b1a5fd0fb811c1989b0d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ff42e9926d1e87c7e8ddc90e866fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad34d04e27a57336d1eeaa2c43c6e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f2ca2e9bad9c5c2f2bd51ec74059a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ad911d0a1600ceabc709f21be015a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfd5a4b423d9692dc64692adaa394c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdf7b6e06357209b3a908edd1146a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b968e804c0047266b0b81abbf641bba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dd6b75e34698b42dc44b8dbb1fbdc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342202df421a6e9551717a6e16b6ec94552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80883abdff1cc5b65a6cad26c0e03fbc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102686a54a44afdb29c0e5e6955754f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5bf115fdbc539c8404a4a443e8a1a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df29016f582025b90a467d78c887dc1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946a62ab97a1dce2c707ebdd0479169557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfc09375049f532124a35c0cdad538558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb5a308425e30c544b9be09f015b74559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86709fc1b4f5250589928c3f1fd35c16560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a1e9a00cc7247de6d228837a4b392561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7980f3f2459d74a7c90c81ef1db0040562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17a39e454bbdb576921b85ce192a7b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8051d1986eac0d0aec4a74c9d0042564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc5e6ed052a3466384da23d4007c74565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8dca547548a9780dd0c52332016c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e61fa8a00ff1e22b0a985476e0fc05567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8feae8417fed1f10c1103e4d4f974568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598449ed5b5033f8f7ea549f6527c48569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f6fc840b38e2b75424782aabbe144570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a6f484ebb3a6e9c0db0607bf310c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0759b5a04088b9df3d29a190c7b56a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699f5f7f6a993b529807f9eb7acf56a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae888531285169e7c212e2fdae3b2e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a21a901250cca48cb31284075db09575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed817ff63676c81a70459dcc01f3e351576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59516d234d1dfbb5b07f47bb8606dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34a78bce9611186452683261c9158c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40391842bd6ef3999a840cec66b3d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93679e818123a4c3877071f0684a6b49580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de592c1e80f3ccd1d7f3044c035909581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2db38262f8051ddec7383260b81f1d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698e3d0f1e2b9c446c167a3bca4345e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366117d5d1772792b2822db8354f977584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cb25252d43997a3f0af041e7a3bb9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cdecbd79e91f092f84f46175d4599586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43334a5b8c561b31e3bf34da4b68909c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1d0be274928dbbc93a77f40265c2a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72ae9798a5c40966db66b4c3d3376c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865210a2f33a48af0853086d6d14c90590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1b77826c5dc25fda083909ad5eb4f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40706f5a05122a0128c32b6e0312c29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1a47530efcc1b7df2401702025deb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa8bf4f15bee7de30c43281430d5d0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd85d702509f992f34543ec4e764b02595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6259e51a915886857f004d3846627596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b675c6e5e5aeef2cc3e0b13179e31f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ba969c4ec38cd0533d039defc2a66598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee898524dfe5498c89240ddf48fd3ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c12a1bbf26a19b57caba2340b665a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5908ff2c2c03c64454cf3deb4efea0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98aa1bba83aaccbf24b60548c094b06602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056dac2b7c1a10d15409a7c8a1561b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d60a1578d7b12fd11a061b1b679d3c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ece2fc9f2b1bac934a3dcd55df7e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824f905c232bfa3545c80b20b646038606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72778e5855b35f1cc0b0ed5e590691607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7517fa9ed86cbf434c264717d24756f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cfee5b33540c4123318df663f6918609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6f7b8c64589a8cdde1ba475e09f42610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e1c48d2ebb1a67dc0e6ec36a63dbb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae0599380858e85a49e6f16c60cff8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60328619c59a8eba0f275b8ad266765613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1389ce15e6b7948ce5d0d3f41a678614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bae6d531f2f39855075c862b04399615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61aa254f5777b81f3007d2a2eb7058c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad6bde2b809ac45950dbf7090abd0f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200c7a03175871f4d3db6979b1a8d53618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bef233c3cb99331acd02155fdce4f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671b493b5139326a5fdf1a6a8d85507620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93877ffd66a3e0063a5e3d1c0c4b353c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05892b52af76e58ec9690f40817873622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20168328feca1cf7cb229073a0b9a68623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b612d67d6b8f1ec410589c8586a97f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdedef8fd2412fbd63ae6048adc05f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7402be8c61add7575eb24dfff106a2f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e0a95ea915e8a9f87fb405c46f15b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6e24b32b218225d6cff3e966fba30628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adbe2bd7d66fb20c3dd013e2a139eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c7517a05f5682dadab99160e5a145630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eaa6de5ee8a55e713d93b6acf2b158631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8b7945b858dbd07adf756550530bb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237e0744804d8e36dba6d586ae9fba7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f3a6113c7324959a28dc9ce9abbb8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd94e0ae2e44da16604d9cfaefaace635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06603e15a73a101a486a2f14043041f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a16393b48992bbac3bb70229aa35c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931e205d8cf12250c0ba4130f30bcad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f0e09af585dfa609d99186002eac0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70c11d22e08a9c686deb75d0fca7ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e318efe6cbbeb53c741cf93413a5d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ffc415f9f5137ea75ee2f2b2fed55642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120041003c478e2805c7f8ee31876e8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f35312f4d2a5c2880892cb872b0016644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33f6e0f924adefb76e711f5287c9af645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235ea99583c2742b62b4c2897734333646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9a58442b6721f166e771c6792bdd3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d9564c76ba3cae362e00beefc504a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c04aa809dd12432b66a5df084b376d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f35cc293365c60d2d2a0c4a99209f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265116b3a8312a9ffd87148df8025a31651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50996957bafe250defdcca7224314311652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c99f8e0fea1ea4be52a778db8bf68653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a487e0cb760a9d1752a2b7a686f03654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dabd0ae2e73391274a6533162623d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67508bd4701d89c4f6e8d5c3173759656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43cd14ae9c82986e06cd74b8f0a0da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d6092e8208ae57dffb84b2c9ee896658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c693e79cf558b13884721d406933fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c2f766700b6e3b9e94d35c5b303b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdec0fd107b4e91ce2f3f2280f9d2d3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf1b513961999f4b96603ea6955292662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2636dbf83dfa885466ead065d736f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c2f3bf24fc3f031894c9c5ed8bdcf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fba0c0739b1d2e362a7827ca4ad2e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebe5be4d9166c74b734cb0ad08ae72666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690315e7f66daf980a243462d3e0ea9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56cb3d1d80ba6f7e333efc5154c542668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8db551f1f8b42f86712921f30b4e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e1b68eae727a5c7fa296b99a3563f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c330a216a08229f2828798419c5e2d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e182a209de04a0474f283b064ccfe83672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcb6dc2adb237cd8bf8778bd3ff2c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b107e5edd767b3507fc3987af2d86674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec417b038dc4fcc3c0bd61379aa043a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030f91a690d4044b57961f913ca03e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d77169c9230aeeb40a319b2c6bb666677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359eeeaf6869d4a03423f56a263da67678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328576754f0fb8706d26c7283c06550679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bc28797d7a38905b8964d9afa3eb7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081520e4c3fd82f60cd8ad7c651f769f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c85b3d8718fa095145e60541c7a45e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ae7c44d7a45430c52742c4265d170683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5615097a1507979b20d137750e574684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370a2640e811e3d9e051786d81e2369685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84058e72e036b0249ac8ca53a641ad0f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0336fbae8e17bbe79b98c716d870e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eeca4ec114ec6eed0e6cf80f39a508688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e4643b98b54ec2e128975788c4c86689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16651463c5497ec0cdf55a0422ca272c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491df31ecb19ea5e8f2a810f35509e49691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d83c7c8fa02f819df5bfa65b44cdf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f353e35948120c26c72a2ae0429b24693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63913d51a25d0cf099a1a13cecba8228694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662a3636289ad4c269a308041809f83695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf0f41db63f073db6c5a02678f01c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968bddc6acad7ea4e80bdea57ff518b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd1eb1f393db46aec7726ee3526ee0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e5945ef22bee29073e230c81c2df0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51278ca7b5fd7b1c7dc13676f65459700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e5b3ac6712e1e8dddf0b8e72bd87e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3cf13a6ff80ea5b039a28a3e239f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc649baa4e54d941fd21b91c0d1dd2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7ed422447242140f81ad716e2dfd9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681b36fdc07b4007422e709b2056d5f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1043fe8a8d2f2c0c2b218bebfe2e2b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fc57390063d12a68829f9def14e7a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954ee5055a9359d585306638112978c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f71b028c9a0995773c6298d3c7d54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a686e78135f289ea85ec418541644c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732f765cb672009a709a2d8b36c74b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7096b01113bca17884cba8574e967712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955911bf1511cbc5196b3e3e99eb49f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed875bf12eb09cf7625eca0c2eb85c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0263f90cf1f17506db5de87161ce782715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66963a189eb324c799847d35850d7d54716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3981b867b27808e80e4c86b81ccef61717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b045268ac21e2eb4297b40e66e0d52a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5089a52ccee4d36d0619a00e937c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3958edd7faf84c5fcba4f4232d69d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88760033a2d27b66aaa5cf536e254c0e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c73684b1aceb54f907eeee60f1865d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201afc4086605c038a112829435a84b6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf096291b316aed08fa3c17191dd634a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9c93a06c1af10994235ad5d4cee11725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f804304e53654cba43b8c4f6f041cd2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52439da5c3e0fc9afb5cfb7f113ab412727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a14ee80394a81fedb3e42c82b9667e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b86b7059db51e7dd8711e35e7aad2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcf3b9f71adac397c5b649d633c643730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd48c135e4d216ae4cff5b707711fc0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42b2968049f914b86a64de69d48cdf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474eccf6e04f2b11540e192c5264414733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b0f8a4bd9e6ce0ff991bde2cf933f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c25f69f90bca023d7ce2d7de1e591735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d551373a055e45420f07716b101df69736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bbeb77c3dea10792d6ccd15cf946e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7439ee72b8904876a788668880159738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1355c9eb00136f8a1cb28af9c3dc4f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31730f7d32d365eaf3e2ef1b7d5c5a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d217b9c724a23367b8ffb8d295b932d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404b045d1398214c1d1d4e0cee3b717742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f50951832eb9977a893648fac63aec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd656436c887d00b32d4c71a8ad4d3e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fede79fe4acf5f6076c0fe796bbcb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8e95c33427cf281723bf8dac976ea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bac73fd2555ab77d28b07fc06ec0c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bb9fe10aaa3c4c42160a3d4284186748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb92c69be50111adef5edf2f1d9713749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d25b4ff6ff796d1bd2392e3961571750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ceb15a5545051242c97d3421cb7744751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc8f765476eff949cd36f885cb1ba2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd653d9ab001b880665e48342d6a6c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6c2da0a75ed5bb3fc58e4b4f5d477754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004712792e4824b0b45ece781a58938755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdc08fccbfdc6869932067856d4869756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f66f4a9a87a8de38f5fbfc5de4876757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9750d7afa4fab86a4fb6390592e17fb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2453a8c759790ee6905525ee011ac759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da8896257075c00e24a10492403bcb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58d20bba49f49dc7a6de1d81217bc8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637552ec9b3c01f5ef251e8e7cadb871762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cf291f0b8edf35ea969dc29380f26763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077beac37c66607a978949c515d7d43b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83669edd3edcc8fe1e9e41108724c9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b38267ed930e49a551cd4b898778d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea144982897e408df42fdc53dd3d5b2767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>