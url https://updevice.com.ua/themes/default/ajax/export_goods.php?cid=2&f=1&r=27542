--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e16058521464f60a3cf6a1605c26e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7acd13c428772279c4b26634523762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962d61940baf4ac6fcecb7b468d929d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e128c50bbaf37b948471aa5a10c2ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd85b38037de156ddbbc5657fab94f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ba443e42ec7015b820aa8925ef93d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9532560e02f5dc82d4e65155753614c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80baa9f2b0dd9677223e2d4c3e9efa18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66c1618e31d052cbe46d7c32d801ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32985dc35daa57870b8fe48c01c4fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a426334301b29846aab1078d23ec01c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde9da0c5fadfba8fde8818282ce6d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bc831657ad691894adf73a2d0a0aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63f03ef8d090643a57bd1732499b2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd88822a11faa9f9dd94980a857966e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1d1e84f92885e09d1c5c38c562a5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0480133b8be9c192ad08c82e0f30c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec304f5c7c0d602a34a32eebbd08ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f301426c175d515973e144a7ebe89519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0b8f1f23d1b21623c4a22abcb297f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001ab3e378ff31981f0f8a5c4798b4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e203d2c1c59e16fdf399dd91cc97622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d145be2a907bf13ecd9c55534dbf01a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b7882e6a763235bab3bfc4e4a2f1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e195dc98ff28ddfbf61371fa049067f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ada2a80a62110ac15b05aaaa8120a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177908eea649ae63b41730af771dbee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475a534fdc32785a7c5dabfd5c1d24128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4115248f4e5e8c10f4db94ccf4396d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e36e733a6b6e020f9941df0be7c2130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9ca757e316da27e028d3cedec56d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346f1edcb92751ef275fe8b5520108c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5251a65fce3dcd754ce5a9a53df8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7f6f14ec1b44bc28281e21af48a4e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5053b77a882b98821d92636f6a0e9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6311d6cfbe59b187cf9ca30ee50a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c39e25ae0efcab49b5df49f9c45d2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6841f9caa8a68ec836cc32c19244138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d33228efb13180c1c5b7a6d62e8d0839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dda8e1cb5077764c72ec365bacec2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b937e9e44fd64aa625f3794ddf8cbe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98e742dd54fc1ead39ee6bbf23975d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa53cb1335ef39d2d0c29e354c9ec243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b71ac6b1dcaa18db4c6012bca22f3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8b74681ff0ecda73997157795cd2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9d93ba29197bb4cd3ebd00b0a6a6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacde8a9a98a62b9218b9223b0cfe8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5093266ed34179353c7ad4f39ddc448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bab01520baf62d2c5970cc0df6ded49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735f7ce6d4052547f64ac94dbc8ba2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa66892658f731c11f045e5218793451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2898a4b3e42f597ad62023d55610f9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c2f824ff90a66aef81aa6d798e8f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b07f02ad1d812cec51835f814fb2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b24f590a8485e9639a2c8a8dfff6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8cb9e28102dbbf0ddd599d77f1cb456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc02ec8b8b52754c185de4aa4c863957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd434228fa8588c65ab80fbfb8244f6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b5f9e84d30dc9767c916f5214aae559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03c7f2e7cd5a5b8c3ae1ca18688e6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3130dfff2e8fe4c6a7df9c8c077f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe679b7884c4159683b5528f2d490df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a4bba431c7f90a5a99ce336ca51df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf5e3a79d4527106c4a5d87811390b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2349ccf9eee536859ccd2b6a61ee2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c192b976e11f71770b73ce70eac1dbc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ca2412666c87e8cd6193e7beb324b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72de3dbac1823a58bb4c363c79dde7768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fbee6d3f5ca9a252402b2ed24bea869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256a9bbf3b44adb1291ce37bf41b43e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afe7c26ba72fb39d36d36d38063d4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1090cee37ee8a54a6fb36282191c5ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebc607474365752d4699a45e4c7e2773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fee29cc5006273c928f84fe2c09ab274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cbe78ac7143c09ee3240b56dd12a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247a316e6a80a50a6e39c4326b799ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70b0870d56253fedbff97a328d300477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17697a5cedd5f096ed4ebf8868ca9d7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9987b21c3737d4ca60790ec27351479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb55f0242cda766d881c3414c7ee29380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9792f059d523c4faa8f128b49204f4e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37445d33ed3b15d45e2b021a1124fc0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11c48e788cb9ee15e71a39702eee3883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972ff52d9f8b2b85d52e73b42c9827784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eda644359e9d17edc0102e0b2004a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90918d1c8880c7dbb7b5952067394e7f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1950d49ae5f58865cd44e134c3b5c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f1b031b982c36370c498d1036ce4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae906344aeec127b9c5e3643e7305789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3e30015ca012fcb7f7bc3874a7b3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499788b8bb5ba6a74ef7f82631894b3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efef5c2162f6abd8162c247d2d379f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a9b373ff303e68905622d335da27c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a2004bfd05b5216d006ba8d782d5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f68c3a563d1fe19dfa112c3a7681f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d327ee6c8e530d54843210848124b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0a15edaf2917c869d085bdbd47f9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9114ed431f9dd9b293f866ea88f63198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38763fd605f500c1e7eef9240d2a2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc80ce76ddcae4be85b4d27b614b7d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d850ad62661511eb45baba324ff7c42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b08948837152891e6e307b69bafaf1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345ed58ba899a7427141ff48b4565b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1090bbb84c97d5dc6aeacf1a8a7b31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebe6ebbfdbfe55903b2adfd6b67cff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c05ad8ea2bd8c7e0e3f07ed4e01c8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da3cd1761f9a2ab1fb72941fca04f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7efc1204454b7030561f3eab6d139f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8037c2dccb0cd6777fdc11195b3933109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835845924c3104383f6e2012e3ab250110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfff3b768c0f972a0fed021f038e253111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7481c938f5bc317a16c0091bb89fff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a1942f7751f04ec761cea3178e35f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a030278db5f5ad860aaed1874d31f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35eb4f8b54df400f379ca5c363f9476115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bb96325101c69616d51f31a4d2363116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baac385c3f44a28e1478ef65ed44c9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe97b612e6fd1a4c79f8aeae09c26a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395138abeb1e726c04693fc6d02cbbf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e48ce48a6a324f1f9f1038d0ca566a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7521a5ef8646337b630294d7ca7b9c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456c49c9d0271344ce3cf361a4d94c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a493e33073f554c01456b3f4c74e543123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8f84f27d07390fd93b1b03a4fb9af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748d2af59cc8edf6c30eb06af0a4cff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5265697046c0284f92803d7baf30dda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b529554e0725d37259874f7dc9483cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c311ce72b6c927d93ddbcd3f17c956a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ef2899337991c2788a74a4779d687129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5bdadd55c8a1ee74541d4a57552af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a559ca5a3e9278b170cb787ca3740d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754673b8853dd0e3761b62b87e02f607132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96ad9451c07658bab62a174e0eb9a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddc49fe0b211578ca1fe3edc8d8cc7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bf161a0f4c13830ae549a3393a809135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938eb7e2ca5c05d5b54cd0abac9c585136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68924c1462026d39f717b726e5adfe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8601388725765b6c8a04e8559cf765138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4008dcc1f29b07f5d30100af99d75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce189d25dc425fcbf22c7b1461b592be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c5cbfffda6a88f0d4a4bd89ab288d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd010848db7b92cafc20acca573b6c1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069347c7dedbc8040e45045e6de2f457143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63e71cb71511c7061f3e6ab65ed8f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08580e9a9ba32b346e467cf74388284f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0b8f314c55b50c7caf43aafb86a76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6068d781f7d246b51bbd84068f35f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acf3fa7d9d9367569d06a590678eee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcf078586131fc9108b8f975cc9eae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e84055c96f012d73a0ec6e2f28dce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90568c80ecb8917c7b01a7e23e076ad8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b5d1a2c95e4e1e2d9fa6d302e8a04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8953210126e213d9896e14eaf8040153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba0ed2cc0417c0d054bc75b1e505b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8c7a7f0ce6f5912c2bdd484f69e5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6cc37f04b61405ac055a2d6a22ddc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd8e75dc862ec49b1ed4d9b31d8747157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402adbf08a6d95c1298cd92d9987de11158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aa95660fab723fa6f06ac3d51a713159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b97d6e481b8a9671f130bbbd0c6ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cccb70f6c88054cc9a020fb33b694161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d461d78d07b4ed726da3b38df8aac0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e71b4dfd2f2662edb7bbb67ec6ebeb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e316e48eb01db9f224c2382ff39a519164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d5c3ee8d2fd58fc099dd5110e52d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e06239ee39db56353c58713b0b5036166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d36e52c4ab70af98d3cabc9a60260f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb3eab5ec7b0fd689ee5ec23f5164d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d29f00dafd781423cf913cae168c6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90d7d3e858500e90a123c2cb19b291170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322288873c2466d4db6f433062ce8fea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108df89d4c2adc4bf6687664d4489997172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd863b29f0287cee281d6fe67e276f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f3c33eb249d27c745bc6039408824174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac47a619340b3ba43abddc4e7c520e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae2e9fe288ea1df2eef4a237986701176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843671323b1dbcaf343aa0e5b4527cec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2086e326043a410dc718b0b38534b7f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895be813967bec894f73f23871064d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d9e0b789661088ff6aa42e30287ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccb993732d49689299bbe4ae437e80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa675d44ef3cb7b4937e061fe82b8974182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61afa7c5164fd1cb3cc7f8a66439948183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730fbc4ed97b0ab7df0d9ef9d45b202184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33498d3c6f0edbae15429ec455fb918185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac7a63266bf699493235336d32df53186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cab75476b16639132ab8cb2513c0c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9f2d2a5557ece4117154308a81d40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1a6facfb836d5171cd6a001ec3f4f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed3bd3055a9da8a2e9b0c322b40e45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30afb95c0655c139dff3ea9065cdca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6146f9a7ff39d6f059bb5f8394eb8c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51412fe1f4a2ba0c6df7f2f4577068193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3795eeeb12822af2d3d05cb662a887194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39851479d7ced7586ec974911f1ac7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854f4a0d9af7fd64d68708ec9d054ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee9e4ee150f8f71cebf1b0095bb4df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7a7e4bbdeda62a428afe5bbc47bfc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad8282652350549fc11c2576020308199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66199942ee6c2608e1a281220b076654200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600d2397fbb336b3fb026a9f4dd50b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d18bebc153ee8bbf23b796b4fd7e83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2baaf5a15553b828cb64626cc5b12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8343ec85cfac163ea555410d2d4c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477e7e6a804f9643f9e4beec8a43ba0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f3682feaaf1dc66c7973a797e8a61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f905733a7130e4d5fc50f5ceb9a4f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3500c71e973fc6c4d59b94d7bf0b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1eeb58075a3533782dc9d9d0a27d78209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9070992d2ee2c400e4a3d6a45496eb0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df962328c3235d5721144336f11aaf0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea05464f00be48d5582ec35d8ad0cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68d3c8234c1f3f3712339de85c3837213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030ac08cd7a96f78fa66e9d93d74c6e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655639a4c6dde43237dd7bc847487332215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be771fbf05c3c7f6255650fd892ba837216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ce7e49773ec3cbb0dd7b1cf411d6a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2e700d7fe7b5b4fd7e5676dcce83a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c889c824aee1acc46ea6ea0831001219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8eaef6af4838649911a00322922cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc51a423c2137c52a294558347f558d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e997395f5b548d4c49643cfdefd96222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e1204eb1d234b9ddb8a35831e7895223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766fbacb7871e3dac7a714d81a7b933224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e40b39f54fd72a043ec5ba3aa535b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cacc5f6d8a58686b4c1819fd9da62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce6223866edf136bee3b1037156863227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7cf90e4dc832e9b2e56192464524f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1da9891f6860669cbeba04ba5ddd08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297695519667e4aca36b66841c24d289230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34a688e50c3746921ecbff21c091df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d709eb499c4293cee414155334fafaf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa518f00e9728a1ee0f2bab02528e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deae7e9328fab0cc814682d61c9c1f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aaaed72b1195af1caf3876f3ffa876235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485167cafe5212101ecfd9292eccf71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b00e0fa9436dfdd2e764191bc428c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1f6e549a6c89a26475772816f3e66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c62dda8ecb93d3293476a21a2aec3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd151829a404d34a2f2a0c3c0d22c35c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac3b4d08e2dcf97228517a1786704d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211e0b6ed2289c2747ffc2284db5fa6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d33954f3da6040191019a73e9cbc29243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816c3fbbf576e0115ee94ff5eeaa11b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62253f11fee6781e6e32e83663fbb4fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3a2f8f16dddd0c9369aa98b1d8791246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8aaadaa3df3ebc99f63c3d4d4a6cc6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc2b2f6c87ac6fcd9482003970ce52248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269c947310cefc2ba4afc7e312fee94249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd30cefa95a2dbf6b769ac474a6850a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74b8da9de50256a860f06a4719f697251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3334a114160bff8237ec4c8d5f72d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b90f175560ff1e3bb32a21ee12044c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe649a5021a0caafca444ea5099dffce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d9130bef29948e1146ce74af03969255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e871bf06359bc70cbd1d0abffcf97256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1240066ced97d2b8c6ef06f76188061257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e363bd4dd859e8fe34dca09f96267b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b30ea19088904e8c906e9db54c6609259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f7227d278375568ff81605da70d5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34cfcc8417868caa788bd7a332f532261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580e4004380589e84a2e4a18456c69b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ff4499451c74f623be198fcd97b6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e119c8d881c02fc75abf5643b9fbd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12eadca85f8ac7a70f44799ee6db0a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eb9f0a5bac01cc4ebb7305b704f51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59102bd36f59036755aef19c164ff6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572b79bcea7636e6d1adde34da2db9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfa58387b2b3d94f01465658f63c35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f7b4e0929d66abaf995fb5caba309270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63761e22cab083ad30858b0de1ca01f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5d9e9998d8deed19108d277675d3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ed4a7ef621159f0ae3c71bfc2a908273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53eeb0c895b362f8b288aaafe2110a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5e552b5630a31899ca9ea1b9eb484275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4781a555886f7c26e075d0185dfc7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86d482729e6db00954a70740ff8cac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028d3dd56a81d66421bb79c70f21041278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fec0a03877b91234f7c81fb30f6ab0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946b70716a3ecbf81352b54a15be101280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c7c139697d8fe2218eac966c70d57281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8edf05e6a78c2b8a2b6605fe8595dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747988b980ccf744d7debe855320fd0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bafdee69c5f297badf1ad9905845d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e45aa2fe5a499324f183ae4aac14f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b5688e3feb92c6d1b0aa5509710f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08758b510f4f3b73f2d0961bde2587287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016d43200955633537a4d041cc6c10a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2852b42a2bc8f47edbe986776d86f89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662ea9757c924e574366714035d7ae6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63759fe35703c78a10a20e2eb845eba5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94268edb983eee4c9fb074b9565b04292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1a1c33262e670afca3ef1e5a48e0a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7e210ecc0894883080c2b21b532cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b2d319ece2a11d5b8e0cbe0ded496295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afcdd3a1fcbd2e88ccb547963fe812296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0cc07a800003bcbe0d4bc42ace5d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e95163f7d2809c53fc8a655977e616298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea7281ec5580d21d59ff81b225ba8a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da32c64173175499b3eb0fcd9823640300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaf2f07353c50cda53574aec8325c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f20b45ccea713f5b4e3ad6d052a1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc364c2fb8d75421ac29f0a56dd935a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7595fcbca49b7daab643b41c56e4e19304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f0333916e8c9c5cefff5b125cfa09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f126432b2aea74165d5b19729a318306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef804758f37fb9cb72cbd6d55d14db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21c75a22405c8ec01f6e42257e644c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1580e9af47578fff4439fdcf137894309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560e0d7375917e7eff1966ea97e3479310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c00798e8cd3511ab6adb6bc7cf5aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1413258a1f2f7c94bd01ae325694f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc2d235aa845f66faa4ea33ded684c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd03f4bb2c2063a385953b7d949c521314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1349b7a5895b37c3d2dbd4e7ba090315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4479de065f03af7da86cf2745ad2fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7b5c391d917aaaff169bf9d29b3c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cfb1553b068c826a88f2c3f9477e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561128c5345e466e5b5382b379fe1e64319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198186db6588d01fbbcddadb0d376647320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aec24bb3b5a18201d8ec403997ede3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66feb5a6b3b0a31d4f7d97edb900fd0a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f193ad5f44bbc156a7f5c5f75f0d75323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611e71ab3c27e9e77152be8a775610e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea127fb27a3f81c2739f85f78bb45e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799a848f4ca7862c2ddcd73e5f400ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cc144439746d040923b3952fd0f62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8bc2186d60a637332d16e67d221ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dc8bbf13f777b827c93ee4dde16d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32e716cc3d0f639302cf17fdc53c03330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15b7d15aea063299ef7b5c2dfb218a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae30debbfbb250f95a9ec9745301e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9e4663ada3e371a1526d7a1718043333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a58173bba6f656e5379ec313d1200334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a596312cdaf17f8db4f876ec213529335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57017509b4862d173551d033bd6ad3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e4c23996147d4b06408dc445add9e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6754761bcd99e2ec66c0c8d4189e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1d0382ae6d06b68d51a8b6a64496f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c2f6308426ebc8f9136c002cb4941340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb05fff1fc94c5bcce97d53f86fbed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d71c674e5dff9a786181793519ff8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97831c5a78e0484cadb1d33f6ee896f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1392e3550857593e8b25629fca860344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20712aa7d5e31abc569fd5b75e9d10b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0010f633d96bcff1793f98717f5ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123721db1a0ea072ab19a01260ffb7c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4725396277969a2e9a6d9f536f1b97e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10904854fd5cbc8ff3b03ebda329d8b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb898a2af940d83bb9f66089db6276350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d35e02e3833a26255cf131c46b158351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f957f4b574df610460efce3b6a0982b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47633056d9d3a946bf7ded2b89402142353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26277c634d46910a2b94ca8f4fba0789354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d134e9684bafbe047ccad20bba07e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869236f8b077163f23cbddec7e0a651356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd8ce727514366ba0f24f219133460357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6183edf5d8aa02405be949594bd46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075553165d1e3874c5ce9b149942165359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7302bb4484181d9ab95cbc82a113a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059acbac11a5c1bbcd330c0a8b4b37a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252ba492f716790e45db7b12e5c2fc6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a74eeb73a4d169c06cfb880b4989f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89a6a345cdec8ec7d311d41663655b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379a0301126369e8ca257175b07fbf2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06b75bb1fde1d56bee18a335463177366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65508e5319391a339541646b2a9783367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b87190ae37672a5086635f0994775a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24cc89f3a2506407cf6681801a8f67369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b923a14cab3b8cc7c27a2928bf40ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e1cca4f49f0327d967609bb1a8e7d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b326a2b6edb06cc56b05d11ca6b6e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29e43e51f67785b0424b4add2e501b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7de486169d8fd632359a05580bc47a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8039c26fd9b798cd6a4d6ba9a8f5354375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d0b4e88e541428b20ef1a8769dd19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a10785618de5c6152fababd8d9ce0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6328b11cf372cc55d5ea99837592934378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6934d856ff44a5fac681c0da42000379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ace604f6a0ec7eb234b2c269fdb0c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bd57d10aa0f2c2625a96f3a173bab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86097def5a2489e4ea297ed5850000382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d77c8f4b1fd1e7bc24c0c691a3c26b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df93faeb192ab283a3db8e05e82821384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc5087214a4e36cdc6ea63c989d6d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4529ef0f0662cc93314e2865b0c129386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5546796f80004f642878bcdd784f07387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0606c1f4ea2fbd7b881cff9ba70ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b70e27444199c79f8690f711bfb0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb75a6bdde8e553af37fe6180ffa0ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc43d7affd67b93b7d586887f09bc1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f751897a3c17510cfb47938a429ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd3b6f0fbc158d98a42c9b2ffd65c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d36cc5ff3ad48857146b13aec838ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d0c618e98e4aa8b597711698f270c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d701988e0ce2c4a6fdf152044bb325396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbc86519a3213265a524126a1485b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad04a05e9db14906a70eaee3e6ab07398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c615918eec51cb95d59e72ac80f14399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647326ed76c454db2d439cf0b05df82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c046c7c6c45d673efeea28234109992401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950a79d134c24a2c03e3470b705fabc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53595adc76d757818343454b00a3d5e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88f8b9a3721b4de4205431000c0405404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac845ce7b326c93cf6f68ed30a438f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ab04c6ed45b83b5409bcbdd313793406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358e8c01a44ef6a583915149a9277df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8d6571116545d6ea3e465dce46b6e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf94b920413cf1c66b5e959cc8a3b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909aa5b1bfc7c4b0e0b2e179ff3d4f9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5d7dd9882002301088ec1f412ff72411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4014d4580d2e72f6b42c41a1c067f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac452ed05fa700a5f201f7e3364fc70413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849b9240efde8eea2b7761a51d3a183414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34b7c3d9041401ca2abb8564123051415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1975778db3c2e78e9837ee97c3d5a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20af0547ccf0eceb0049759d65b6b54417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75affb7a3edfdfb4db50eb01a055be4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8671564afccbb2f7ef8378e550183419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83fabe0d69cf063cb7491912df4330420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db768628c790ba37c3b5b653e0bb9baa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813ac321fcc6843cd1cc34fe90ddf8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba09bf41e37c5cbb2f7b15ea0c323b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efc2427d85df7012e05e547f1dd435424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276feecaf0eb0552a427198c437d9362425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dc2c494ba24f144a5c3a72151f5f7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccc17f1a00ff2b965139a5196bd380427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b681502ae66dae754ec5f55dc87fed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b0374c1e0e29c622eceac73d504e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb20e81886f997b423698502fb5a4b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c47e860487a8004a58eba2ad1602a9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5916867561c7f36dec995764b54b370432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da959bbc5f17dada6c9e36dc7ed1d3c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072584679af308ec23288e399ee42ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649d4adfc80d9f032dbd6290b9cd73f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a6626f83f06875d2b6c6704ea1fa4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f9839a8302f24fd2e9733845a8f09437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d329fa7549f4362a3312ffe363473438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74827571b321d406b0b87b2c7cbc9cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab595206ec2de979c954e16e4489d63440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44aa7fc788dbb48ff7b65354471cd0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e52aab331ffcebc6250cda1fd2f030442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03903d7831cbcd909760440414bb6661443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98fd048e2929b0d0edc2d450f2068d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5618cd1eb656369ba46a9c098eca8dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6dd770517c9e25853401c79e53544446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7716a0c52d9908ae4d2ef253362dba8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cf6c60fbedb32d3ae13cd29e0b488448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2939511c592a49f2b229c2983b322449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479e7d3677fe73fb4acb8092a925b64450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ca5bbac6e1ab9aff4f8663bbbdce9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc840b2165a695ddf13b3d92fb172d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739bcf3e802152389bc271ddba116e7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297fc9be93849e1fb1a59af96fdd9b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fe6ad5c31fb01d7243728d6adfb98455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8b9896f5f81c44df3b258d9385ed2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f321a8d9aed4aaaf0f430739433db7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b621d94d6d3b99ebe3048bd116c566458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1ced5637421e9e3a288aa49257749459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ad067cd9097b59ac44623cc08d871460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376dc64453870ae294c5e654aa7c066461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c76a285eb56c916fe648d2697f6e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303055d10bf410c433a981a305b93dfe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aca64770e071e53db5c8baea520a7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23ce1e1fd067b61a6c8010309a11a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d827f0e8d7b5e5b367f01c99a4af7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14176aff428d48506d04ceeb93bc507e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3751050e57bee0b2e57b2d4ae97a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590eafdd0e71be5b657d5c91758cc82c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d2a7c38574df1d6655d9924a1297b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab8d2dc083d98ddd883614f10cacf9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ae64dc109c36d2387280004675f59472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0f421e4e548f34ecd3e0d9c697fbe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f19b3a74a7e0babe8d87485a3109f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6745febece0b47285025ba98bfd5d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430caff9def3b6e3147cbd347e07c6bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5834b805196ab56cdee9bdbd3b9029477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58bacf27358bacff2188d084bbda6d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b622daf548a82985dd4aab52d9ef4af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535a034fb4349c3ef14f0108d810f99480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d73bf288fea23f2ca59d7e13db716481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87487209ca9e810278f15f6a4d206b02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e53363914c296b223426fbf0b4890483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b65b739d013d08ab5bfb0a97be6dd9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bf37feb509f2312142a29bb24ea4e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526a53a127742524517229f5d88be08486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1db0bbe29965856ec597cd1e5192fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ecd25957145bf08201df3427dc91b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d5a3f439d5b7bdfa9bf0885ec062a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400e9ff0b666392641b99dba142921e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a2855adc4311f7164828f277e0e1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c01995e7e01708be3f1da156425b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c1505bb11f0c3dee698bf46c961fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49ea0cc6658851df3ee66ac4347a1c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc067f0e60b4129d5763125f6496eab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b0b53c021254d50f162457bef6309496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d360de3cbf662ad7d71c4b2ba2e7209497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d423acae8185fce8c1dd43bcf7ab8e5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13055130bc9eed591123970ac7cc480d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dd5bc9c27cd0626ed202896fd2b80500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b5bb4fd3863f0f4b911de88c06e2e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe861bb62ba1aa2ed8b81ca7f556168502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4f6752a82da5c7157730073f6aada503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc26fb1c9f4074006b227cae08e2aef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c84f7239b7314c83dea29860fe3fc7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817a58dcb51104b711871645a182675506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd643f29179b939bffb38f345412d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d437e53ec5c564fd923dc0f70a92d3e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4542d03586e1879441efe8b0c4c70d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c8e3153878c16e863123addc1ca94510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2487cb7f7ca0062bf99a8b2ca807a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02fa169635ad08ecf318ca90bcdfc0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa94d21b5f18be3b06f6da0e9d8d14d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62ccd51a25ffa5e05fbe0d5e6a767d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80747a54701505bb7d17043a29c628af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0dc309efb0e59f151df66fc2542f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a7d46512993b5736497b3ade06517517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07ee481c27ed2a90e5bc56d36f0d4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bb295049a51ec9ac0267a76e05ff4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46633f0c2f8e0f8d496db10ef52e71520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d423d4c6db8e187bff4bc64ac7c12d4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715da9a5c44413b5cc8194e831c7ae63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317f56bb434a2f9db45d3a1c4b129a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e41ffe1545983936120313a71672d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b9ef6e8bb27bea5ce8db34860295d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca35e4ad5225bc7d65b29c51af9b44526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61057abb8384985a94f7f0c239d70cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7988c45851837be0b193f7beb0a91528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97c9c235afeffe68ce63548a351e5c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf39538b58b0a69b40a6eaebd1eeea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e00cf6b35ad726e09671d0da581a46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f9a022928ce38ddaa9fc219c57452532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a4d35c43adcfef0975672944fed70533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c6415276fbbc691511abefa1c8c97534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572be512cf483051ea586cd70cce38e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8e657479813e5c31a47b73578cb1d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3b4661a430fd5c4cb4745a4950df0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38e36195549f7e36dd6e9ce1584b45538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b80c985d8eb232db001f0f8619d6a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff998117afacd541ff9dc695993fce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b833c1c6ea653d4fe4ff082ecf5389541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922deb15f457461a92a955cfff04a529542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e134ea3ec88b733dd6fa52144eb4436543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd92baad2334c711307862eac165272544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8267015ab00e99ebdaac7fec4c0e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0107093b6078b4a235958f644f586546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c4579814e0edd91c3e3b4f5825864547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d1143df5c0feb487600cd50cc2205548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aedfca82bc7466ff52eb4514e31fc8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9358d04f4bfccd6960ff879a96a57550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70a256a65d06e28529d58a3a1fda0f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de066de99028cdfd72dd2dae697067d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f150e0c3ba3c6acbef7327d320e69b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38ccf16e395ceacdbb0a9ed7e6f374554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32eb9498cd3100317e9ef0c80bd5db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095cf5189e3be1464a17d679a4cec08556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69667315f7804054d48de2571050a598557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c4df295c54c2b9e55fa5c7eb01a35558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b2aed7f7d92609eede7049a8c54d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17f762dff81ab3eefb97cd74f13d3b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7d216ec6e8cbba754427c667864ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1896336ebe97bcd05bd4edab26efc2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c65b0ae5541586e938aa8c50f9a8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2450a5b0270d9b49a570cf7b6c9b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80413053e1dec51edc94660a057cd3e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b46c59a24e2f44bbc78b02e3abdf3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c70c227652ad83dac56da8ed9bf97567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb0f7bd505871447b0d46151a5a666568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5699f6802cc4572de52e5d1a34385c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf89a6aebb3c68e84732075afb3b680570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebc1ace275c1d96e4344f4dcbe6159571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e98e7c7c0401c33c5d241c6285af4c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37881826bc0ef0f9c1f3f3b042fd80e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c95a2b82f488a69df4ed89fac06862574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6d56d9332ee43b18083f761cf253d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad2acb21efa9331e1f9a9cd075b370576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef0404b80b18b0c569ebdf1330fad6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326c9481fec13d711b3a1f475fb59d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfb3adebde4156032f77a79e4c7d18579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407fa94e0679f64f5f179cabcb89f62580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6fc7f4c2154cbbbec08fc32297aa0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dff7c3630256e75d5841f8aacfb9b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669892c52b75d0d0cfabbf91048ab55583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdfbe41287fd433b26d77aa5e60d6c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156c36bd3275e851281c482201b0cfe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922d1fc44fd090e0ba13afdea880582586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7316cb6abfa23164e42237e17bda2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1787720a11bad05fd6a99d43e4381588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e625818caa4d00ac82620e911c7cea8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e848fbc137146a7b8ce5c2d5dcefeb1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db721ace5eb65d97ced50e96103f640b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7408af97c01cf9ff42a016c66eb1fb2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ddf9bc513f26b397584143e5b721e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f625005c40236381d0ea178b1df023594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c080e0ac8cb1b5337488128756fbb8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cedfd6c803677c48b1ec9feba62746596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c3f6d865ca629a03c47574f25a589597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591c47ab6fe7a1485aeaeaadc2c2ca6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0f99d0e5a1d8847173217d3a77057599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f01b2ea72955f937fb3209957860f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0c978449e89965ae1c2c2036b8023601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b14e41ac2d430d60ea6d945e2247a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf0209e9bf4eb0791d9701d8729df6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713ff4ef09d1e88d301f12bc9e9ed7b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2441c05584fea2b6f6b360d309fe4b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70870b6a68bf8f317bc4c96338231aa0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a299d592107bba0a4137ac035a353c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa153b6202cd7407b57d3de899ef1d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7151d71794bfa927b03cd9b4fe38548609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696a7852714f95a24ad5da8d989bd80610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80318c5659982c2e2851dda072642b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1991f0a990e58c6c87b82bf23fc7e5d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b62e87f7bd65c00444ff613853b6b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd551fe8d1adc90b119d8155a2e0ebaa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698d07d60d228fb08cd24f241c24ceb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a97f6b0942ef21a287377671c6ff5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eebe101f735d562de6cd77ac19828d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155bf49c2d50d44cc76ee482bf67bcb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1e104b6578f7ef92e3afeb401822e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175e79071f8885109c18aef52d6c9c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdc67b9f5d304bdd2fe81f6345052c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbaa2e04949f3efdfb443dc05ca7d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13a83d8e4d1ba1906f53e93474de29623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2c89e25f37b94442509511aae1ef7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b138134e435ce60f97051cdabb1189625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebb8b6a88c79651ad6a3df80e47f0a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83129102f009d78b522bfe79337d20627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00639daf606eda6e63154dad925fdd1e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc6ec06dd1cade21df832055336677629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa76bbfb79cd54f05870850fb1a8e21630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d7d5eff079e2a2402ad9efdf7a4c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b075d15bcbd060898ed742a67d058e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25f64b217b4745843bbc9641ad7353633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e1f4917ecee997f692d642cacc246634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f3a8381872cad3041b25d2eff584f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac89b1d44ac9797dfb7f4639c9b865e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a29e61fc3d0bc6ff33dd29a8012d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d53377f3ed819c94e21d479ca64c20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7813d161e79c18e3477159d0529e29639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc302d163be7ab2cc7539f2d1565c62640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df17345ccdb554552c5b84d999d59a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f3be3faafd389f80cfaf81c0ba524642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0de3d518aba4a4662de7d595094d95643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534972a4a3c97ca08201c93afd71d1ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87a442ce4b12ae613eaba871a7ee3d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47128a494fee81282fb4fc30fd963e5c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f826168074c11427cba07ed374e971647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbac018fbfdacd064e7dafc41b97dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969e24da260ab9bb48d31c8fa48d7ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6968c0cf8bc13f559c214aacda1fb5d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e54012d3f9f9f85d12937acfe862e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cca99dabc8884f4bc84a5e7860a51c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626372ada1973279f44d5de1fabf332653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2eb479e5056ea833712aaa2709c206654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007935d80a8a2fc1664f49eb5bbdf53655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefcfedac986f16d312c41cad901b80656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73063d631091e53abf298079dd16c6b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342ae19051c9345e82d46b90c4c74c7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd375591de3829ceee41e184e95ce9c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4778dc74abf5ce2e94566d47a0099660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed051e0400a9031dac309441a5e15b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5f32700ff0202afc0a7802b5774cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9157695b15f5a1e8ce5c43205c6e4ad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24617e0ed953fc92fb58aebb7de681664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671453f007d22e5f66638c595c30f11665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882309d8278af53aaeefce48d496ef5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1188801f2a770a4c5f536ab811d879667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379902ae36dd1e097efe6abe18dc58c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac578e99b1f241bc630ec119aea141669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75853371da0dee33b41cb6ea763282670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee38eba53932f8453bb78de12c25575671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de928ffda87756f60f8f5181fc0b2000672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c77401f216ded64ca9c669c7d9728e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e93d16fcd3662f95abd062b197d08674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a040d3f05541cf47df43dc26111a69675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8941647b5680d4c40fa8e2d26d4e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b210980f213b81c6a0a1bce458d9fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6e79d957839c8441696fbbeff650f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bf084c85679183251cb60a6116069679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ce58051d21fbcc24f240fee615931680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93063b877272f6f2012b9c7a85eb9210681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ababded5c07eedec4e3acd5290a216b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bba3493dd352287b1139870fbbfc3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3a96ece7aaf5a1b1d7fc981c03a6d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5225bfd9c690c747a8b721803fe2a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2db3bdd5051f5de5608f427d437da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922053eced45fe29ceded1973b017e22687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977e519b525b2d72fd85cdb437fec73688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620f0c3b70229d01418ad2cfaf79e81689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a526b649ba42bb07405f560694fbb2e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc711c9d53009e5ae81669fe4a093c39691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951971df6a118ce5c49c47d800d3b58d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35e434a9b66aab94c9e7d70f79052a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7108efc1fbe8f0c7cca196aaae5ed84694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948d28c3c4b51e701e881bf08c6dff8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a42d7b033f0d62b230fb1f5f35996696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f7af4f91fa8ec55c990efbceaace9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db316199e103e09c4fbe3818aaecbbaa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7da83d1b47b5066c63f865e88cdcd7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b3992356e0e005bf55c7ff96f8ca7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedfa2ac5f0f98ce1d61ddebca45055701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbabdec50720d643dabbd666deb9b69702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64542831090ffc5aeba51496b969d0cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb39a89e4e8dadc62be6aa0a8a965fb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b39f8e877b9b6a103da7f65460a9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d4a11accc8e40df4ab73cfacacaa0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd8fb63c0d05fc8b442e8c3083439c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda7c9608266a5b83fb7c71dafc0fc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995cbea68cda438d3d8c946af9a67a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac40949ccf0bb9123d2c257d98b133b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb1132ca70fb129a9fcca7c54fab8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56b7106bddf7b0ac862f8bfa330bf1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff602beba36990472513be02facf72713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51da3a393e3570e3cd1621d3e0a2860714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef79c31bc1aa77047870b78fea506c8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97eb876a6fa7a9abecbaf95bf74ba87716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17464800147f6dcccf4c9c4f48e157717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f473de2edf4be44b29447bb190f5f9c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee2e1ccffccbd53b33fcef5751fc51719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9885a650b00f4055275987815e40f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4e58ece0fe2e6e896873a05b5fa6a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7556d52fd68084206782c1f6a017f2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecec98c04fc1f050e20515aca649e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317a227027a2ba434994e81083bdb7f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfe216a5d7528bbe0242a51b8f4b21725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bc6f7a91daea0703ec6c249276bf9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892a48966a8eca26fffb2cba52c62eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37809d6fa1a57a4ba173a52b16c3d247728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31739411beb74a7cae383a2c6f8deb11729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a793eae7071c12e3a028bfd5c9aa5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded95f18ac9646ca8945a0b8be09eb7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fa92e448b1fcedb0497cb1ff182e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ae24037f86ef7c1cba542975092be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4551376300b003bbb74796f1e5ea708734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d0b3cac82ebb4f65d946a9bd007c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdbdd7c3568d8422c43edc7dadb724736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86844bef0aabe45cd5a764ec953e1d7d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd50729fd09fd9ef55d64fb7425033f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25504bcae17aca5665e8caa5b854f8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bf95b5c0af336fbf5d10b4f96f9ea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37372f61adc034594a6249e892d95b71741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fe0753e8d6d6a255617ab9b9590c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1b7efba14b38a7991e558f394628f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bb9f2b4a1fb01399d781a87aa8b8c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17872c48512c35084669c9c819e9da78745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb45821c6300daaf8b169b481c6858b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6ec2ab4e764678ab8689a459b34ee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f514aab76cc8d2874093acc5a10ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023e9bc41f014cdeeb7a55da04afaa5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647411dac2c303dbf4abc3904fc54710750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b09c0a966c51c2b3db4bbae19ba83e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17b9366389b512cd3214d43c9187f0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3cb47645c6c71cd861c2ed3a6134f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d0113c4e63db84c64fe5087c9ea23754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044cf37da82346fae146a4278fa9ad7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e408865c063896f7d4dcc3968f726756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f393857279c01765747b32a1cbb7b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4703bd134bcc3413e796b17733e1b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01f30f444c7a8161e06cd76c5a6656759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acfc2415201b7b4380d287eef7e11c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87e916fa68ccbe6c4e0d034b8da274761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14be3ce52ec819ec78aab28a17013f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd3e6799cca0b08c9bea56a574684e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2398d71f12caae6398ab9fbf2dc07764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe817b3963d8311db353a02da4c5b9f5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e0e3108801810a175961b8ea73aac766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba54cbf05f6d3d0fe007f349c58179767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5035f9f0b1c67d455e67cf51e8b5e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28712542c1753bc0cb1634e71df7efe5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cbb9f305a22649b9b0915bd2c8118770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1096753f851322697c62cead0c0ec3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19864c1dcbeddc37dd9d5f250064d0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb537323ab4f1e4480804d85d643152773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0419a517a04ab23ea8fbcf54ffd15e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cd70a318de5f4288f417c88a4ee7c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f79452143a95960af0bac4991b93c5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13522894071ab8bd2351b606708db9f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2357eedce37618bb0703ef7e94aa71e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3636bad415ff9b1d848619ebdc50f5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787706d76eab67eefd9531d2615b2fd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c70c59b218eae813162960ac087c2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b632613670d0e99bdf6424adb6e298782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a867baa425798317e62a7902f6ab0a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673f2dae39be2d40407abd777be2a51784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe33f21bfd3ee7952da7d9d8fdc368b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa5ee68ccedd1a887dacaf54c19768786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ad32b504224a07adbda4fafe19dc8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c9a3494ae39b98d8da3009f6162c9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201306d3e0a6e8af6a732bb056dfa3d7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e3259d693a8ab44e336366468f7bd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d7f844b122cf93e6b8a20f9ff6b1f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52380523897ef0a50bad38d8b7bec42792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08446081e6ade036beb8778bf04f730793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de36fd1a66389413fd7183aa130dffc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d12becaf4328434eaeb7a47d1d28b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671e3a81495a114a45c6797ec465771796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64d47ab33979641366ef6d02b44c71797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665e7c143d4fef7957f0736e3d383c3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b0a1db9042f0dfce2014dd95483d5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d67083cbef1f088a48720731dc53da800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a137ebfaff760c21a409b6c734d021801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39696a7b77e7ba38756c95713a082de8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadba28679d26df4f801789c3b32605803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2814d94bcd3badbc29e91b2306fab5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6e36dcc185b7be616e027ccc60197805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25356031bc55986ee370d2a2026f92806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31385857f674b7dc4d567f58b09039807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fde537caf05395c9870d9219723c8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05761b6883c92a4af60e4f1c1bc961809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddcd569b207fba716b6e79c756cf8f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b28b5f48a61cbac6578307cf158f63811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8df505f6d71f06ba5c686ac03d9fc4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7adcb960542bfefb989883ea9a83d7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bfd999dcbd059424955138455afbf814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92383260bb7aa664c9e96e3b487cead3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86852c8c7c0b6b03e99b0725e1cfdf5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a731d990dbc4b6ba14cb5c88aaf5c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db12f52f1dacf18ee65fffcc821daf8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b23de78b24ac4bf3f3c3b50e6714d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537101e5a6a7683fa1bd3b2d598c43e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96906b1622f8bd0f33f12820e854f878821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcc804f51f1486d97ee9f0b0ef5107822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f40a1de6261d9856406fa28aff94e8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bae9aa24db948d0b7118916039240824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463a8458ec835505f886319cf1f242f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a409ff8cf5b1ff7f2ebe9e9c077bf0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab0bcec93c8178ef1810ff16444398827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212b3a3e990820dbd9fb507ab50645b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892c561075445dc3fa22d0ee8614817829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5958aaad966f6edc3de7a467e706e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bc88c2d2c1790ba39928ab47ad3cf831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13707f8767aab1a9858abdb5c56e81a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74c39a7466c92f4a1fe29b32ccf525833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac67c347fa9043365824a744aeec0c1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcba18c8627339a35470991e49bedc835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7abc58152c6e8acbd80962490a89d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6938213177ae1b7224771cc0f0b76b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed89de612ecc84c17c340b14b108ceb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2e31264af35ce1c8c1a537ad18725839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6a5d9f43ddd4877b4bcf19d579164840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c094142dca0c040d9862f72e8db6493841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42787a4956c805752b4468c3496af61842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459b5d7bf57050cfd61d1e11a837acf843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0e7691ce6f44a8a24fed2f5539d691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5c986c28b5667d2f56dca5db46ec52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff6552bbbb03d37fe31a64d60c7f843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f65f0db42ea4dc058367b89aac3af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814d61e41cbc19d677ec807572aacb95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a20929609a8af5218f32dc45928516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d6f7414f4665254de4ea58ef3d7ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fdf6cbe1b5767b1b7b77eb6fff2028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172466c5fb83f357159134ee978af959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418a10ce0c775a2e774094c6783382810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43c59df870b005a137148b22d80e5411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c6f0c5d5df9f0fb82c93c2a53901c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae0c22e9a8b631739eeca99e6a949013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d595beea7bad705e3c32dfdfc76d58d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d540d011311d53ed95233200eabed8915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9e77662f2a82179b7c7abe0d6e49f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cab4db268e4cf2f9963e64d0b2bc0317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470fcfd1393c731c25be1101331e5f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d429526a78c853f854241782755f0619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9010b5d1edb1dac547f968d458f961920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3f1980bc068f906bd851c779356fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7156380e8c1f8096e0c6e49b543b1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611965269263aa5b381ad34178e3bc023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553b126824296d3393c7d6e011aad1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c166f91373ac024cadd609c1ab26eaa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4e28a727b3460aefab472b9f1a76d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76ba4dae4d3f2de6986c23c817fcc527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e78a072c93440708f07c02222536d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4b18cc99cd69fc36ea4b8ddc5669429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1694eccf7fb452b504d10b2eb3d344930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6deafc2422aa5b6dd8bd573f176efe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9cf7a01320244b0d1bc8dddd1048a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65339a3ee8fcb8009ddcf2b0b3bd23e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f313c6c32798a8acce3c3742fb3e9bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d7cc0b082aaad38f1f598884b24b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42d2001aaf1ae54a05885eecf79b9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ce977634de2a99dca4c10b1bf61c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e20647d0d3386c8f4545e0c0caa4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795d35f2463acb4cf4cb8d0ca5eaa9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac329970078540c5204bbf376ede0c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a24ad0defada0140b9fa6eb217abe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37094142e8024ac07bd6bba049c96df942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00facb98f9505ce6e77fc7faca3381e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815271d9facf63dcd4e87398970e37b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c2bf741ddb10c1849c32872e96c1845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c855cbf74f5fdfc7c576376bec041346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be5298cd9716f16567f66cccc163a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc701a91aa5965309146e832b8c88e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a01b46afb482a4bd04236da6cfedc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c2c5b6e0b7ce7bef3932914ef64f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afde4abb8f6aafc9414c8e1ffcac40051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415b80debc8c6b8c543d99f78f2fabc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb648858d161a66632b558ed5b800953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfb83d5ec07125bba9617956d4f5e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8aabeb73546934bb1de90226b99e6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd131a587679d981315a35b249a6f1c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8edd7868fb87c18a6fff5523701de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d899180d221a4adc57193d3e160b12d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9157c81e9adce90a3026d5a2658aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3714dac2720cb5967a1a5d71c6fd660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db7cb2380b7efa1f2eb70d737d18e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3531f281c6f25975708607db0380462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece7aefd011ad7dc2deefa8812cbffa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e4d83c92570e2247122638223689f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f23f47e5dc1839a22a17e59ae15bc565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994459eb24cd794eca8fba6190b5419166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df02364c26b795a0d5572afa9737df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be7b2aabe00c465a0f7ff240fdf82b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f992a1205d4ca9034359ce6c8614169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9594023ed50f401d4fbc5f1cd1a4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89e63df9ebb165e28dba2fc567f46471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a145de64695ae507ef4037d75cbbab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783979d065ae93cc7d5783da51e6f2c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b642ded51f77f73ffcfebedfe9626174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88988292e54633658b9c2c5fd2e22f0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89296d48b4c3e038a3d1394f28bcc02a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc519a4918b5d219fe399ed18b9b0c7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afda67a95bcef678b4983428b9fe1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2671ed4da0b3f1651c27cbba2fc1f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b078e69d2ec136a32dc5c85ae40ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f30dcd53bb657b9b859506ec6a59ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73cd72e76f4edc6b2adbba1660e98482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ad903743bbe14b941656057b5307c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de995ef5a410826afdeac754b81e7f6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d70fa62fe4e9137172ab176f6abbd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b8eaadc13b3db77f2e2c409fa841086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31974da0ad869454e4c2f736c99646187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aadeff340a9571be7ac288ecf636e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9089af7da983d2b16ce39e2673a04989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116d26732c334ac5f9474a8d48938dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c16117de2e12ed0e27e3e36090eb4b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d20602384b1d9102f4acb2e78ad11f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73300f6dd7981891f0ffaf2a94120293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9dc6e7e2b753f4fecc22e7616128b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3631bdf7c00d7d42e4d85c9d756de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432482a4960e69ae8365251117c690a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68011c5556933bf9c1459cf3799d340597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fbf9a573773d4bb8332746c8a37c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28959d46f1ad7a11bafc86b910dfaacb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe4350ddabc937ed49b5ea866417f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3160abbd3c5c9c428a7030b676965d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944163d1931d8886382eb27a3cdf4386102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ce76dc5d564a1d3bd84817a5a3890103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d652dba3b5bf74295220ba588816df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3452b1083a1196a2a40eef5c89dba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60db2abfbc3dd383829578e6782914d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17106565067d1ab2332f6b837dc171a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a2c68d34995afad1b98f4164606c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94b12ee054ea219199a19ba3e473ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846b0f6dc4321d2f42a9ce535e59dd2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a553065e4bef5c6a3dc3460cabbff5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557e9171893053f7fd4f5c6e55e9796112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511af59f35fccbaf28866cd57268788113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665ee4475b28b439b906b1eb8727541114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92db7c84bbd8060e0ac312513cca2e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46559d1dfb44325839ec6f49b4181912116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7886e38388942216a78d7ec648cd2b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e0f8605403be2bdbd387412b29e6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668ea57cc3df1aa1616cc4283b9999b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d818ef89923e618fb87950236da86f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d84aee27a9facef7183fc0fe35923b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b57c44f5a4258c59a340e5cc70d47122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c449126ea128233b1745d50449f85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe621afa13a8f908ca0218931bd2b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3cadf1d3bb67bdd13fd793d0551e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a02aae24d10d6339f49379d3dd8f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6352e59cd4926a0f2f2a76f0fe56e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14733532f810760daa5d7f25798a4811128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a98963683a7bc301572074499b6dac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e79da0c9102efc580581cf68a0841130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aa13a2dc44431201b8edd521f29b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de037fabc6887710027f1e38b6d9ec70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ff2e27b23418a08a84b2a0faf2180133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb77b4c486f16a10cc0051a00b3573134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1298287e081b6942a6395dcf072a50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194dd9e8abf21f36167457f9148e4df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852a694f3f305260100f6ddba09d1dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0f670012bc7b7cc811adb9ec31e56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d433c5c8088e298657ee8223564f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f918587d152ba16dd5441b67d6f53c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bc2d382e547df6b89a714b127528b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4fabbdbbeeb5cd8af44d62968f373142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2bb1394da8aa04afced25117857f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c740264c1da0b1a71afb4aef8fb9ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794797c38eaade26bc021050360bd622145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4e555397019787160184219ebfdd3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5806ea4cedeaa97ddf2390f4124a4d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f87a2fdbc28143d4849719a43193c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98202e0fd9b3c100dea68d3194d442149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5542f8bf3169fadb034cf56e78bfe9d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1f1e6478f9d7d4338e792fc2cb3ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98faaef2a92993269f9b24880aa009f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458c2a8385aa7347b177223fa171e3d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29808672233f21015bf3af41b9c7b6e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab11b8364e832ecdfa0d19b66c5578155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00c803496297bf66f6a5b216cc6045156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8afdb24242e173a7dcd4f4e00ad0ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971551c1715526dab4e8a5f6789d3de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff074f2a070737c636cac3f6ba7fb83a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be262a0763e2e31f53c8bd68f83286bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43127e5ee5ddbe971c5ec53cd549418161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0b0fe1d121e38932b0fce1e5bc876162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53825448bbcce15d56ad22887ffb684163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fe9e80dfc33e1dbca62f7fc89eb41164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9818c52cdb44d671760443592ca548165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b03e6b9f88efa251bdf35ce8c2d707166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf05b9212a1f502e558b777e2a26ec9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476ce5b4fd0b6a7d8a9b2bec548fa8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9076b5288491f88cf18f88240ccc6f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbf5d760b7bd112527b6d46eefc2c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a5e01aa9dff4fa6af992f2b32e851171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaeaa5becbe493272f1791bac3a2444172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448ed0c4680ffab49ae969f3dcabac9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d126910ffde7b89912b3f542e523dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557c92f718de1aefd3860e8c87b4f7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd43cf795e61b744c973b010e0ca2f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd07397fbdec44c17ce72650ace9aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4273b351d6c4edfcc23b130728261178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd48f9e537a88defd9516c296609b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bba9a3f4d3decbc5e16eac843198ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dabe6b04126ba82b96b732ad842ca7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f744192d69bcad6169b90a6f0ecc1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c230cdaf0f4842d718fdfc2de6ee13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf877a15dd4c8433ae1ecf3eb0ca195184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405ec3eb5dfbfb5e67e73f6532dcfd1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405111d4bdccb5ee527ef4eced515035186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f06b036aa12c47437a3cfa7c0787b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665e3e22780d00be5a818d01af692a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d741216ce0ddd040fcfc143737008189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00322dcac5b01119b09915176982e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04525074b21d82dab93a03dd7f3be731191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518513822bd58cff5eb7b1d27ab47ad7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48eb09c6079c212610587c67b1ebca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c5b049f49dfcbbb14171a5c455957194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae6e5e4d985e2299eb22cf71eb3628195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb6affd1e96ea1a75d5e0480edc473196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cfc985e9f138bfe8fb8d1c52d3a4f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caac05f868e4707e78b7bdbeb80345c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ab240eef970fe949b44927e8fc502199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7aa074a4058cecdda62217c57f8e33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f325fc5beb9fae7dbcdc843140a7d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef2760d88e60b2e4773cf6e5958010202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430e5fc8f488aef4d96f905b380e861203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7840d24d57dbc990d299dfb0ceb545e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d910e5293df0dce9fd3d3743d52d78c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2115ffe86dc5bacc83653d572a632206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaabe84e194f0ea2a6a8bba305f5058207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2de6b9dade114c6c47a1a39119525208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bd283c7eabdc60936db3398ebaa4a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c15d86ddd1fbc4a3f07b28c164d46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687200d9a6b210a252577d4b49ed37e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477c3f08a277bbe86f8eab879e2e237212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5b13f69c15e45327175d457ffdbd2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee51e92756c38cfa80ecff423baa7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec62b177b7ec324be2adf26e774058215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09565e8acf5e866919fde5e15759f6fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676d01bc89fa9b7139406c5817fedf6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f661bd534df4f5843de1d676d0c5b4d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ebd0b60bcbf0331e3edfff777ba0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac5866e93dd2c607090456f5c244c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a404f7d0d58895224212378ebae61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2661cc5194bb32a89fa663191389c77222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b993b56c64766b236542760aa06cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336a7630b58b480dc255463573aa10d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db21f09629809b9a456d02a110d7d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e10f795f484734b18153cd396a0416226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fd581411730aa0dacd0cf35709976227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc75e7133710afae0ccd511f4ebbe23228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f1b20c2f94fd3b7ac19e822db0bde229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630f46d278a9651ab653407ed76acb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d05f7f82af5e2dc9ae68379218304231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e60699a4a7e45c68802f1bb23be47232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e2f7b1b35ddb34722297345208c5f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2c69dd850f58cef97141e4f7b6a11234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa543ab51ee45a53910ecbd890e3be5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bcfdccee9ec7f8dd1724c9ab07b7d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a39eaa39ebed8f6fcf6688997b377e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc448ab08f76ef5d32b30b8db52babf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46372783b8dd69ea10c8fc6c0d5a23ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a7cf1363f1313fc8501d5daf239ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4d688f12355cba86397ff6f96dd1f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346cbc4dcbeaecef92d002574978cd6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53208a628de622e34d1f34ced326c031243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7167d0385a1eeabe6fb9d3ff351b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75373c89514e9853f0fc41b8e8ebc074245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaa0d7fd6f0f5ae5cf90af21e20fb8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab24e9bb41a26cf4abd7d6819f551b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32190ebc31097340da904ff6940677248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81808f88a5786e0343cd5f482516f810249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df32d47243c4ed52babeba7803d4d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e8708cb89e5de8f503fbc204ba2fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aade195fbfd5c9ddb3d8e9c49ba77e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837ccb3e96fa84708f2e4ce4a55e3c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363550ecb5a040a8af0334394f054e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65d25de7fcf6a0e2330166ac8dc407255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839eac4175fee6cb74bb146b4e6596b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be0e3935f606b04172204b8a583a9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c42439bdc2c0f5b0af45689be9132258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa819732e43237c6a5f55690aa510b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ae17ff25a80e0920867024152fca0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2211a2697df50088a824d879a97085261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296e4022c3449ecc1fc6b3caa31b813262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013887a8f2217d0b56740389b3e77cc8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6dcaf368f0e0d542713ee542e2a25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a0dc4a9dcc887c755b7d02839f6b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b29b73e244f44aec8bb76694bc3907266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09349342e6ec386a10097bc3a2b02d51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772b201570e0adacffe3886a467c7b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2a1cbc4b97846a1afef843c7f5e09269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd06cd70c1f49d56e5516bdd4277e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c791e115b22158308d7d5bb27829c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6fc4aa5619fbd66b6ccd0cc46cb2b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c092a325cd89458326b0af4c10b74273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce826c3c0d81f2edc5790ba8a4a3e142274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762997badea59d1c4e0ff26a15c064a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8dd63b7400d9e447ea5dbd76c2a16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b144a1b6433993b7739146ae80faf6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb65b54e23fd34b46fe22182b63ae7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915c409015bb7ad8a1eec005e11eeaf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c3b1fea88cedb0c56dca5632ab90b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa2bb2c55fc867283fa97303775760281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf7a96e5d7dcee4927e511b7fea8af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc883e84fecc970dab7b1c7f177f0516283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5b5323702d150c86f06973217c461284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9867a7d2b84ac3d6e916f76fd6b501d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288e39447191af87eb2a5387ed9e9c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33612f6d9a7e53522cab6515a1d07f23287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34705472ba192ebb22fb36bc8cd20b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dc553868c0abb7390cda0324404d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c836a930927070608c774d215339ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b3c5c4583c7ed2ccbeab050c781a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd296125dd074c84a05d4eb69e3ca0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4feaa9b6fdf03db283cd4850316ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7abbf74dfcf96b02908da3ddea0e05294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9e600941c14f4b50562dd4f451c03295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bb27bc7adfaa5904ba303acb1ab52296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06238a98e9751d886ec44f56013e1c54297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3de6cf41a8b7eb1d98343b44808f75298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61388c2f4a1e6ea64ba1d0de875a758f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510b3156de1902d0fa53cb1dd03d2d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7438b89717a3b22c6a5ddb371f797b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3adfe6dfbef40734566c9385e3507302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44211057073ccd5a75acc79970de0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbf64ff974fed0b2d050c2236f4201304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a290fe6e94f082032fcea7d0892c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164f2fb683f89fedaa8d4dd6a23754e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3ca6be6dabdce6b2d0a468f30e2f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0269dfb69ce8d4f60339b5b52c72c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bee7f504388dded9e159f1d3705098309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c21a1a68bdefc905f7c9f2432931b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1e2f13c9d6a3dac352cea47d8c888311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f2909d019c81e3997fe6dd93dbd41312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6925cd58651113a8afc7b04ec0f15313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66ddc4efb1336c9210948ee12792c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747880bf4b6ab18beaa9c5397ca3fd4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a15e950cef3542d33458c82637f34b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fbc96c9131221662567217b392489317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24570f6c624be01770558e0c4475dd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e881f023bc9858c54d5516bec2347319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a24a5b5249cdea6807ac24e00993f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6118838bfbb683e6a7e133d6162156321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8f8e75ca71aa366b8275d9aec34e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41f71fb4b7d8702e6f75838681d76e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559e807c5113a628f06e42075282f73324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3706660a5e9c55ed2221eddff246ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f670a551587d9251ed1194543fec04326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050147a5cdc2e1a6b4b48d519297402c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537fa772f0d52609f77475a49637939328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754903477c0a8f0bd5fa62c879dc171d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f198d16c7355ec3937a3731693ed1e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe53645cd5966a81c634b7ef6a81c68331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfe09276ea3ccd72fc3a65fecd266c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972eca12b6365d07203396bb5d0b2d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce170f32a26d3b200ba1b5f4f95cbc07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc165f3efa6381e5c28582c07d8aec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8896a9d308e0e0257f045d4cb7517eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e218f9a04de8c956aef58fac7c00e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaef1c45af96450d44cf61b695c685338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783d928dc0224c3cb5cf9b42f24bcab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a98c574b2b22e747997c3b3af9ad7d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d5969beaae18af587fd071e787517341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bc9c2fe590b879d29ae842a4d0fd9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae50ecbece5ae51c38743179d837dbe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301414e21f68583174dfdb432c4244a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59080b85698a9a4e2cd7752500601ff0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c9d8ac6beda323c17a64356a686db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac8944b0ffe4aab78fb20b65fae3d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4246ae54392cf3a85fe70421344986348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca182a13bb52cf1381d73f68947ead349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7120aa07c7a357dbd476e11a76bd70350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e35b77cd66364b75dbc09bbb0d85f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dfb4acddf97b4c51bcbb018aaadcc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0287c2360bd383058f362ffbd581b0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb700923f03f0e4b1467b985178cf13354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24e27bbd0573b30b768a9c550d40fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb573f812b6c62394486d543536398a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f177f5e2a41ae5047d3143a297bf4a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf424f5f5cb271b5058ead9b51d0adfc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2dc67f13fa662b888050328e400a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf48042308881cbc0c6f25649dbf131360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad584c4c75896543b459fc5e25fa6a81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff55ba973bb18bc2acb7ee17f321f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0eb73a7ba9a62fa9df98598fbec886363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24d592d4559da15fc5520978ff07af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cb1e42252de06392a4cca2dbcc89b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3bb27a59ec55daae11f3ea98b101b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb1daa0dcd04e9646b84503fd3c1b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500ffdbc06b8af64764740d4ef1962a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f37d6900814dfe1a821e59ee5fd0c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690994bdc1d97727ae25f0f7a2ad1917370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355cf79b8129a013d2172bbb51de828371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d0e8d77d45cc4884f34279bfd2642372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b28b0378c4d78a9ea62276f48893a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97024de09ab459c77eb8af0900b7e37f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2de376d76c23309beed1208834a033375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457b6ac83403a0088e4668927909d82376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af47a59768174907d32b1964cf7033377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a66605a4ad4dd5f01b350f9bf929c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e11273ad39e6ae5db45656d546d81c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87557e3e510b137490bab1a1407d9ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5193722012e1e7f243fd04e2a3275381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bd075fdd4a2a5cfec79c5aca1634e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b56883c16dbd9a47d38518f96f2e70383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9625c2d462a513f7b995fdc4972d2b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34117f86a7cedcb7b81244d6b83511a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ee0c84007b66c249a0edb4eb0f623386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a5663c77492863276be1301cd961e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a8ba3e13477733083b1f185f461e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc4798b45b777af10fc8917740d509389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1da76d197d80673ce29cc7ad9788ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25a61f49e6e4ccaab0b79c8bc5be51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5982a861f58a1865939f96600ba03392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286e47ae32948f6d09fb5a44e60c0aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc1d35e549abe91a4f0f22a90ecda7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafeeae8ea3ad7a7ce769159368c87b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d8b7bd038b14a8575729ecb464b7d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39774ad544e790f97c4c81ea70b336397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f47597e200135a0f1ea51b06519919398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bce27bdfdb522a404247eb12c15d0f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ef3ee56a86766709638791e2af351400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314c398d794a1c2a21a17d3b5a2eb13401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67f72b566d3ea884706d811ac4059e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b718010658bd3317bae084eba008a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fd081209ae3364f356beb1de28eb0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e94ca912adeb1e52c093c74311e25b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7ca5a3f0adb50f71c54af7c1af7da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89efbece92daaa3102dd827782c856407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f0731c496481830fe010c3eac06a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648963c2c9c5e55acb9815a5630fcd5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6ec36349ea014fdd8eafa647b1d72410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302d76ae55dd2a3d85347cf442ed55c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf99ff5d4a07210011adfadf4d5bd4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7244c90e9fbe1c5537f2f2193cd3dee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed29c49fdc2c50fb16575dc93cdf523414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29070ffa34c1c7b66d5916fac95296c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43e39b527a34db98f3f22906001ade416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46725d1fe900ff8b399a2cc3799e48417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28c9ad919e944c672365c06a0a7c27418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83b806b26b88519b74cb254a7f38bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d1cd982d25eb259b9978d6fcbb0ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4c74b12b0623d5d21b231c509fdb8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cbec1dbd387dd699e5f6802dda1fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ac5b3b3e8fea05d49dbcc195413b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb75f2392c1ce0a503dea48f9376ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80420018e8c4aa0f61f5f056888292b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa1c4158e6aced80aa50a9b9b2c8e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f8416574ccea3a8656f83e9fc44a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e04b42b55d8fb1881ca37ffc1bcfbf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e92a075e3732fb5c2ec4b3bb4b8c92429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5da7ec9f00442aed98417c5abfb39430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32502ca2633d33c23fa3753793108383431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d1b756f79d953637419bac8334567432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7af673548cc938017fe1d7bbb1aa61433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c92d630924a26fa6a354d6d2ab39a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a0cf3e21265279aad406ece1b05a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa08a7e91c87883f80655a7c1f6bb09436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832f3ef6c82be30f68976d9e3dafd22437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e66f099da5ec15ea02ea2a903f2c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4bea5a43b0755bf1133fea48f84f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cfd71aeec942899a11d73a251f627440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003267025b62d19fcc69474b4d9360d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f070006c14355e6c8d9dbb7071a1a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec72bad41913fb673dad637f5084ba1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a11408e0118d7b1b2b5bc4514f6bf0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cc8aa33de1df4971d58858ed3f437445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9abba6aab1b977ce986fd6f94f273446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12aa5db2c189f76b58890f18f94cee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bc5bfd644e0243ccd014b43193269448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef75b8d9383da67465d665835fd980449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc1e422da3fcb8a4dc6a64b91ff848450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff70d2c071b02e21653d96debd5ba6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de30c6860b577be6c66d699d4ec5a81452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3e5f08b83cb072659308c2d00fe7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38e471ae03fab452c54078a1d49981454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27df4fdfbf86fe69b997163d61c6e0f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54131ed7ac14aa40dd71ba88e1a0821456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac27fe6a5e3d0c8502b3040d2fddae0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707f39439d6dbf2b539535af1c60548458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a16487482c6735bfe6babcee7e400a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510b4d5ac9560999812475ff18b1e25460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24deb04ae9f2debd8633d9d8b38e50461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12e70c3838afdc722fb3e35cc702d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b4d7bd46788dddee8c43fac03bff9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83dd804dcfe96fe41b0ebc0d389a7c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25376beb5cd474b2f24fc6a6acc443465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759067fbe38cc056bd492ed10905f65a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ed142ee0321205217f6581846cf10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c645fc855fac0fbc852027e5eb64c64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0984882db7d953a235d29db5ba2e625469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9d68ddbe3065095184da9d7e63095470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8af404fa99c10c145f265055db9e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd16c4b0962e03cbab27ebfa4828b8c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b2d51ac5423a105e6d2212d1b02d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d34cb887e2ad7ad5187d229ebd25a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cf48e517712a42e24edc6956c0ed5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42840b9b793b9b7464d4e6f41921f06476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b283ab65f254b96da124a25d2546ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94104cd356560ad2e30678324fb850b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae20c455980e0a3ae93b547b593a86479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd00fc561810ca8ff4a1679a2e84cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6e838897ea2cb9d8758fd73672bda481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90515ebaa88a39105059598438954ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64390d32bcec6e4f05e20d3c29cedb20483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1840310c62e97084197120a1c309dc4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a3089fde66c5bc254af8e4a3aae05485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac8a4348bd04d130181743cea1fd57486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b8de336ac7e4b92b04ad7c07afa91487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d02e7ada2ac34c451558183f4c347a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327aa8f644f194b3ce7fa803bbea32c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc979c608e6f975375d76387af8f588490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bc882b51ff283076a4c86ba5788c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68558da9ea94a07a0fd7c6b3f4e99980492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0b1e164b429346d60c97c02fad171493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7db8d707b81c1b865f5293934aa3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2a7d5bd5bfb70a7d92eec853a61c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766d488ca5e30bd5a24b39702aff9bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b35cde3650fc5d08458305657ad05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4615f4560f598648a1d57b22f366c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b76663541a9365e6b9f6f18d7f5fbb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e125f9572d3abe206832a15bf29de3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18b740f5132aecec1915d589628525501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d67d9d476185857d432d288a39c3a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794962e6df57112257a2ce4e4328a9b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67ae05e381de6e42028a1f0f2b11f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df64391238fe6d4521111e8ecce7cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546b1f5fd4a7a08e9dd335302ed3041506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cb054febe488eaeddc013acee14de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9a36b23777ce39c96e53e99d9d3e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942d8ba7d36ae6ac191a664a9f93533509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623c37815c71898cf173ad4685a7c9f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8398f423f0230780c3e594f6bf3a79511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c265da7233958a199eed85060831c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34c2d45ccd1ca8d2c7729e836942a5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be87c8f73a500514e65a502c08fafd7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a63e3536bd686999dbe41c196c78ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a81e119f9b00ee8d635850a5958328516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456636de688dbb31cfb50eaf78b42c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bb6b9db65e0aa6a609d0926ca9ff1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51973baf2715362fb11a3dd9443af2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ab26101251a9237ccd65816a3b8d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945ffea8417691dec809edfca9208e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9091d1abf7904fed349f557570b53c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014713706df8888082efa16bebeeae1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68911815c087cb8848fd52a05b1a8a2b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b55080a592b0e341dfde9efbac752525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b401389957b59c8637737ed43b3021526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d701def009d1dd2530bdbb445ead3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107325a16b04e6882d64e8faf051863528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9388e1401f827b5504c692b4ef6d57d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c43affae9e33e1ba277b079a531ae3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991071997544c4e267f5c292a3721e35531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c829370ae85f8bc2b734727c0ce42532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99f367581d20478d83c75607ae754a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0861235717e99cb79efeea63d5df64f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2183e4b9b1ca499f1f8a55fb71fa5a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed2f4cd466aeea1bc27fa5d7aa311f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c6779df5df872e83280b61aa2e246537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4067a591ce913162260077a4f645300538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cbaa287582d8fe9c6008967e18c2c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d7a2a5c206334cc667378bccbe82b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867c11ee300f69c47045bc8db9a39cf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53911c4a72c88c8e0edca9f7436db4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ce0ead97f5ed2fe8ca8f3ebdbf1e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a788a4a89cce10c2f3f8833b8a5502d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b26eaaa10647f3c87231a382672472545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c837b3c8ee9d6e0f9793068e0dd32546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829ad12984b102b24ec769385bc770c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82270cc485b923c69a1223e0f268cdb7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83af073241028284bd2ae196cfce6d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c55c460c6b640224e271fceba51694550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07a0085225b77c6230b3f697720d6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de3561b6c5bb1cbca6589e91a57bb1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b4e6395ff6344d683932bbc437fdc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6dd6d852ded26b27fce797103623a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b29fe2c9c62431e3109cd75380570c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2a06ce6e2181dd9f43825fc5956e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a842f917dc7956d0305e5702d4c94f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de5f3ea251bc0eddd73240718aad6f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11423fec5fa2068a0615fdc1b65f9f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e8e1ba55565eae8a92ade1e64bebc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fa0297445a12d7445499759072647561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b1304abd51288ffad042a7efc2127562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1effe7645bf64918098e7092786d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba561857dc064bf6f1d5bfa51762a257564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88095a1167dc3b59e5056e7d8d14cd9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671aa77e8ae3d4e68413d3b417e0ae2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a886464bdae1b629465a0ba7173f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6885a291525896d294e8ca6b6d268568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311112da363eab1964d14afc5a5900db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561b28494768b8748d0c9177dd7e04a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33526318ec0b82e42276d2d97e95129e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cea21ddd8b956a26224dbe8511ec2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38860f6cc8bcfc15287b9892f968b877573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97871e9d97be67a50d5c6e99541ad1c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bdacbd1868ce94218d6ae0fc16779575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb68c0939e078a6e62b93cb15bb2f3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18247a84228945d28e5bd9ce758332577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae21fe0e2cef24ed6fd25b1f14dd9e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea4a32f3e901f0396578be8f54f09b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a19efa77a613b180b3a48f3a848d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137da9bd78c241ddb056523586ea084581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbe95244d3e7293b9c1b703088d1ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ca0b8e7043b2e746184b52b97ac34583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d16f686d98993804ae4576d39b163584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f54ae1d0229dfea8a5572d673fe343585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478114033cc1d74f5731c8d4a5eacff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad129cb4e257e2a7c515408d1b5484587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f99e1f77596c48346199c794ffb18588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881705e44911c9ba30e8a90711b7ebd5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff3062819e5edaa3f58bcc12e7de88590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20b33d0e88977012c9b58239df6080591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b800e1799456110e2f6f09443976c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bbf81da0a34f04352e700d5703304593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d143b29d18b12b3efc9cdbd5243ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357608715ef408e1ab4b76d147642ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189da7d135025edb4e437e629f75f42596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3c8d0a78bdd791d6241e1f131a42e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d72b51261037bb0dfaf1ddf4a4dd6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046b54ed1f4c2681fc236a887404cab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725f3fb7778c6c2205c2b24ebe88c10600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d80db5a7e8ddbdf9ad31109205479c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10612083d761b84bfe67d66b8b7a9e7b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398c58fe4f98961ae313a5f953483f0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bf1f75ee4c2174fb2b9d740835a01604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ac9af0d5f50401726bd8f96a9854e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71d79c04f7da4b9d6131379881a98b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239eae4046287b9492aec9ae249ce83b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5cb8b61c08069788431bc593ff0c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b2ed8204caa267bee1c6e5fb4e094609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41007467b62243f520cde840996d909f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8bb2c9a417c145a99cae61816a2af611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889f1d4539a5b16d1e2e695b83b8d31612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5862ac7b8d7456757ee14a6a93e6b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b0444c5ca5891a9a59335c0dff9df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653935b25be9093e6202f579dbb0ac76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9eb03961b4e37e61ea9764faea8800616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e334dd00b2813bf4aeb7ba0e319bba0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b709be5e500b376f9bb860b13da81e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33a1b1d87f58a5635c6788a755e1d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3de5b1310aa8f030ceb36a5f3852c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acd263bae0bb4595a2d8c04ba8c99d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e84feaa0625580a7188174623c70d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb83126211928655785cafd385e6cbb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30f35e0d281ad4b25af230c6a518a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058685074dbf51953dd8b5f6931d1d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fc80dad6432137b4783c2b158d91c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65dbb9e6c75809e608d38c193b14c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbec0fc4c0aa0c3e69a1d356900f1b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871742a7b2d556c5b3a53c70876cc029629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c486149cf18bf15e204139bae5b9c73630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050eb1a13cb032bbb827b3564f4fa607631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fbd7b30d85090b457f587e973984d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6bc2314427ec1df2ac9b9749915f2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a07e14b87cb4b04622dd41143f54c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2ba35ec8d8356127784fca12fa12e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95ca20250fd0a8d231246544167726636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41652449906ef75965319c2823543f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fd69ad28e49347847246ce616d137638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39d0eb4ebf256f0d4b5e976e910b64639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701753eba36c8860ff561dfddf87e193640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315d6c676bf19e0a93f2f547fc27d13641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191178704696bdc1a55ac2bee651f89642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed490605d8832d6b207ac37790c7d57f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f35f60be64ad97e7a95786999a8a48644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61abb951c153516c30f4c632e20c80645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0a749b6917db0f7af477efc9111f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e3d0566f167cf0e11cbf2cf7a3246647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c600aba4c36d82d5779b64117085c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221350664adbff40daad35ece8e66895649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e494cbbb99e581fd6c1e603fc3b197650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4368e0163fd629f1c2541e431e3ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1a8294647e1949262b13f78d64dae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522bd917ef276896e8f24b170cc091e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146801fe91d692a2bd2ae90be880b1d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41dc2962160612267bca320a3dadf6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b71abf7cb0c2eaadd6845054a72f5b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cedd8969d0986c8868f97e856e0a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15884830149457d7d89d0876197b7a66658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63027d0857414593e25d316f3c8c3224659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e399c4f7567398c45d1e74803fe83660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4ee5b25b1e1f77f4f31d973d06dbb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52c2e84f77c8718c3e0cfa24d7dfdb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65372b3e39136229776f8701ce0b8846663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e799495ec2fd5ba0d13f22d21086c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567d05cf7a770703ff084bf10658922665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b3946481503f2e4279a6896fbbebe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56795337dab5eeda139c5030ab7d73667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1e007b857c17f576a1d6eff47cd76668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e0a5bba3b30aaeef6542418b1e4ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4451e7749fbaad067ec20ac68c003c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640df1c40c30ca5cb3064f0b4801662671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d430640daaf1bcaab1d60a55502aa78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6510e4e68807cbc9b5a7efa21433a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91692d1d8559060781e35a9523d416d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e48782724d76566e20c878070f8da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a088efe0015730e980be46c6c329cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6588471fddf17a38267232fba84c93c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed395e87da8989abe68dc96f3852c50678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e7e081b9b7402c19464c211608f05679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e7d333fd10c6f6cc9218b48eb823c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9eab1b4373c1fcdfdced39ee49322681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5271ce97ee253c7fec9af084d4c69d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d646b93daf6a3893cf547c0f78af4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c30a656a94225d796fb181811dc10684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfc6f721150aa20406d72ac2a86cb5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db182be3501cf6f261003ffd939db6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ded8f1a844bb44039ad6f916209cf2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5345da8682ab5443517f4e351e4c0aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e961b970e9d93b842f10d5c12477b5c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198df3f51a72d551f087a8879ce180c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8dee568190b151a74ab1eb38e35d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad61e16fe2fe698dae3ab867c1f6124692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68009f989d8b5f4479cbd2431c29598693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7191bd514146690619be4ddc04e8a0e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81205b825c009182c86d042ce5ba699e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b5eafcca36fb901ec1181120ae528696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ff82a4008732a0a82f7e7d657ded1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b5b9d0496d10dcde0ad471055073f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d1d5b8b07205049a65fb96f276873699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6273b0e6a1286ba55d5698c6c068fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b8b8f31a9410911539c73807a2cd2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776209fdd6b17dc95362a84dfb1421a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909d2e7efe4e20da16ef70327c2fb82703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706ef182e906785bd53fbea845d5222704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6ab01d988d676f23bb7f4d09c7d63705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55670db580fc664634bf83e5785bd58706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f4285acf663e6628fb6e24ca2ec12707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306c4c66893dec384214c2c0cef4663708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b036dce71d3e3f3b4f8b687d0f6909709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1a4dd639248d621d6eac0ca67f7ca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ee9b159a03a2e14f7899b21e1c48a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f1fe4d0c563b388b1dc89ce03be7a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48204dc448ff67a9bea59d84d4a9e16713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d7a42b4eebae3aca2d9115d4f815d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60bda0221aa912663a4d37dbf57d76715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b12857410f45487b329d240c50ec9c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210e823b1d9075318d902892aea27f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acae0ae4539b7a1dabc286d699d2b48718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28989785a93cca0d58eb73bc873967ae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e23e0ddd21faa11bb40a35d7878db720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37f14b2883e3681cf106227b4eded0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9d01f32f12ac4ba441bbc64395665722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27927d3eddbd8b4b09ba7f4558dd6993723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8efed26dd0b10b4812aaf0586cbb01724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7c342cc9367ece2b4eaba5376a407725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb512c380042fd45dc0c76e9828a03726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f07f26e9bafd18b005e42107b957f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b1cb170ea1b383fa680f552caa76e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6db5e8db04a7695495059eddfe2cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72d8087a455aa2e8d37f6d263c0c12730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac212a146b3222e0264f8dbf5f9d72731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0f1e798a609364d7024751a2a69f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cec53ba49e00e47ecf9f571feee45733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0099f8bdc4759d3e8bbc5c4dfd996d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551cfabfcf82abea3780c176bfab9f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccddda3d3d128d43088d0b53db1d828736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc2846e9a0bc7e02270ea4a567ae7a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e14e60f9daeb9d12b435cef69619c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30214ac2572fee954876cfc62a77472739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad362b24907727aa4d7ca4f2ce6f6bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2efceb207bbe767bcf742bc85a0453741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc984a6e986eeb71c6641e021fbec3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437c53167d1158d9648f25409854977743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd0ff9b7e0789fe1c17b0ac3302379744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e78b28c16c93d09b840da6ee386cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005793ae8aba00e4f353228e97c0aef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f99b4c7e971ebe7cbde8cb76ce53b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192fd142b6eff703df2b9df72c55ef8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1499392b17d6664fd80f7c5dd15c9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fc2420b190f07c7da7656dcb9a820750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a0d0ddf32f119063f9a8b4c0550a0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243912cfd66fd1c7ecb5968bb15e9c48752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8c61178985d68598ab59db8d5b523753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fc41042d65b1a9889ac74b7439132754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db1dc76d415cd792d67700d28082be755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922aa3ddbb27e66180f0e7a2cafdc7b9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939d7abd78295e5e5fd3213af7cb1af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e00899a6aa28bbf3849538318a7f70758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3db09d8f415ba178f9a39f1c6bd3d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7214ed77af79cb91f50f43951c4ae760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35929d4d774382dc60d7f5f02ccbd79761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ca06a638a55759b348a597f1ed9f7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e848f555942eb0a041ea4301492e88e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dcc9764c8efb99688366596fbcd91764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5ea5f710cacbe39b3d3bd67c4b903765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd807567fbd6a5e27103dac6ff6aba9d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4c510d9ad395ec16efeedbcc9c356767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>