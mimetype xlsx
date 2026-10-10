--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31384f5631f915eee609e806253cc7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2def270c340df0c24cc7436331d622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d0da4ac32f083584f8ac18a8e41833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce4e4b446cb6de4d91cc0692d4d4ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e185d3443fd7cef8b4c1f2bc648ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ac3e9a4f6625a97b795d3a46fa85c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb8e34adc2cf409d7d47f6dad898d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0a45ab9e51a309ffc95e9a18f62f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2994a64d09e684603b9c5e949b2209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0970bc8bdc3f05b80cd24577996fe710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150b0d1ad0c8b0f17567df7b2fde28b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b586082a5aa26b89689fc0ced09fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a28255376415d406354014701009413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f4aa005476413a6004958b9f9507f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a1f731293fa22e32f98d4f247161e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c251a19012991949183c9710b3232e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be0956ac3147bae9e922e6850e2dab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1baef4df9aeaf3564d68569525f99618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1af377d3d8a0417d67bc465258f42419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf216d90c396d58b2cf1574b47d5c2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69bdaeecbf892fd6e2bc50855229e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b807b9cf2a5bea6adcd7edd23fd151322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bd8c15dbdb47c3272869955b8be0423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749b04100a85842d4be460722c34d0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09206a4c2958b197363a7a39a99cb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd4da0ec826ab0c7503f6340abb3b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0347729a74ddb35e02b27ed7f52cc6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfa15c0fbea6d9c4ce0772208d8a2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d74abbe8d9354594af3bbff4fdbb9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6706d561a29908177baa321843698230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665442e3a88b846fd903801f642769c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604d3ee66da18f2cf851f61e24b501d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4df01eeb864359bc734d98e15848333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c62b909c09dd449e87945b08191db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94339ec7a2b692027f8e3276b46fad3035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c98b623e1c11ade42e09978c42c2fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed573453ec4530874ac4eb9fc80a87f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2672ffa4c4972cd541214eb900904f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e52a97c07d41d1612b021006231d3c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6d79b9171797bc5655f0907b87e6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c9bb5f0325c059bc148097540268341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21c6edcbafc4a4c6a6a94d6f6bec7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c8dba869716c7c7947748dead506c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf1641e0ffbdda943e5c738b55a27b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b0f16fb60707e7214761f11097b1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc479e6c5879a259a838425e67d08e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8a84d561f77f0b1203b1d862bcb6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985157e6e57c611ac9e3f5c23586fee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541f3f32cf9d8912e6f77bf5a16c9f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e638c3f160fd6d71b613a3f5811a86e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e5f08e5ebe516816765ebb01d2f5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5d2046d85cea22db848286a6aeb0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e5634a2627de5d40b8b8c3c62027153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db0b0d29e81243543c13493295d21054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcf78d6ea749f287c9d0ad12c47bcd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18252865c571323e426c36fadd57349356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3246bd8cc929e3851278aa79e78e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647028918200d594e64d4d89641277158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee1d925632e1849c23e6f79145a2b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67accbc9a15106efb38653ba10288460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6626434c08f8d2e0a00c3f9292a34b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68b6627b95a4c61bc0432fd6ecc0d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e325f3d5defd9281df0ab895294fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a716e0bb8048afdcc6130c298b63df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a522e0e7db68fa047392fb9607c8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59adfcf39773a8bca1eb061eddbbd166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cf687f18822b097141166afdd833f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d8a45b35b5cf47e1316728258570f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87899927a956cc80d5014abf8d38168169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127fdd9b3d23774a84b9599d5ad3e9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b1622a9dc0e87cfe6d528d9a202f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b568e056b1eddb66be127d30796ca872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7a700d23034dc86d55b89c5d30bdc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc455fee8cc917568aab2e932b1fa074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c055d5040dc756ac50eb3c340ee0b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76cdc7d5996481608d4822d8d4bb1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f26f365e18717f5498b57eaa834cda77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584eadda6f6c6b490d3d6559b9d6f9c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2cf23e756676fa88473f179b0725279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e2d9cc6a5089faef233dfc388c16880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea432995fdb5f3bfd4bcca1860aa4fe181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372da2f50250251711a2a02a472006782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bdaae49b6a43e2d0a90cb44fd5ef683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee55cdd9c3fcf6407aaba3680e4485e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711122102156b1b91863011a414e02985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbd660285bfc47674c7bd193cabd9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591dbe27986151cffde49324f665a7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3239f7add7f2b0b2018fc5628a509988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28f5551d049332e9426f5333effef089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34354488a17a0f5ad8b1be71686304a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d4ab87615a4c096c2fc90f72d217091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6872ebba119f5b26c4432ad88b32892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51a5016b326288b3a6afbc0361340b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750db50a909ffd6c4431c7f58d456d9094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34798cb290a3b14c320d7bc260ba1dda95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77c5526a70a33b958ac1bd9a16c94f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9fb3424f75a96c88062f333f43ca897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99231d9cf38dcb29a17e125ebbb4570f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7af10f046f2a0bc98c1f0ba39c57499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c984a90e3ed344d30be2862513eb99e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780253b7483e5dfc089e4c0782bc118c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d610a6cad48feebfc73a846a459f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fda69e4985ad0b27c7d17526ef186103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cc7b18eba69efb146acbcbc2b8c59104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48188afb4addc96e5bed85275623358a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760adc2d1895ae88727646355865035f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb6086e121fe7e54944b3d9c92a15e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4db202f15a0f847cb6d20bc61f3bd2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502858293d977ab77a4d860166b3b88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c64807bb9af753c466acee186c491c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff7429d4eb4edb9e3909c37e6ac8a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d465754f77b3c9ca326a7cf735cd9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2839cea5fd1e5fe64da24f74199c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feeac9912ced571eff096129514ab16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c4ba56dadabc2c09f60b7d447ba70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fcef1bdbe9e0468fc6229f2b538ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454168d18903df27eeedb56eebaceae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0fa3a13621802e670ec68ae7267bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e131c11075b18104cf56d9b2748cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516e4219d873f0d8657a4dbb67130bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113f23be39c04434d2f62809437c339121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50189f5168c490bea084c7ef003556122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cdb947ba3ee3705ac4ede4a35f9b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee880f37cd06a215595a7a89f1e57498124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37b3b72611f15a489fa7bf004a7ab7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783ccdb93405a3b5e1eec42f79c5e7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ecadb185374c98084ec9f1b0c7e37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c43db8e62c63707640bc2ba559b87128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef590021d9db2c19346672ca008efa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd3cfbc92a351ee85cce80c4a6bd88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef596b07916813eea75794187dd76b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0e71aa429b22771959f7729d1f36b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c272d76e5b527bb4b18b75afa37b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75365b0417a1aa782bb0ea4e70377d15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e8c2bbe361442e2d207fb74f429d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eacdac9195c13991bf1c5aad656f1a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9d8aad99f05f35c924e8a4b88765e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe234a414d14b47aae3984f9580f7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5915b7d0b12b70c52253d9e067f70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0c7f32ec7726ab91cf5311d30ee3d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c793563ad5b2ecc713f42fcbb3731e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73703e72c996ceb19f1b7aeb8ecebdc5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a64c432397b1311663be9bb856116143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb160decde4fd941c92b0c76aed630e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97651ac4a906744fed425ca50b7cc42d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f283e8f0a090e6c187771870e17e75146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4845813c98e720668be08674bcdad8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0db2dbfcf4f063152201208f2f3fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbecd323c8875b8c2cbad3a0b93041149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c51eefd9f382307092f9f2aa3cfc6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f442ab74961f53c6840833a1221b89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939ced12a35a08ec08299514ba174c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3dfdc496e69c18554dc8b3a33d6f54153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee0f98cdf58699c1a3fcdaec7e9706154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7b30f4c6a9dbc64cde2d0f0372cb2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedabc2025034fd2f308ead22deacc91156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229482194fede16707500296db2bb43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecfadeb921c28e2e79cfe267e28258158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e66778c0e3bb9ad67a8a00d3857e54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4141494f65b8bae4c1249c52d56675160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac450cc73f9b86c3f2f40e372cec383161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b566a862a70791d05597fe2cfd74f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaeeef500f11ab65180939473b580a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff4488da2d371f4d55f4dc0d2d7eee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a1f2bad99002c4201bef8eebc493a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa09490ccc227c3bff542f6f1cdd867166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b3956557a6469163270180e2bdd29167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf5e12ca54aae9d52465546c3f1c70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c33dd72da8ef3f320f480e99df0f45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7e908c9e28b19b79a90fdd0492d7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfca369ce8dfff5759c7e8edf31d89a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fa5012dbea20a83d5deab2ea1294c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46bac37548414b5a2d5eea5219102c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce806cf064cc4c1e8349a956eb85272174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb5c4964e7c5b240c979f3adb7f471175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c206e4c8f0e7078b09f2c26ddf8871176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c4eddaf5c4c1af6b509e1472c2503177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620271c7e7d24d1e025018038f061f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b828e2103ff582b819fee464998627179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274aa8018febdd38727022b4d133b567180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad94c8303d31340f267d62a850c09a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dde42746b9d5207f98546eda4f3e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63963414d19f5d767af4b9842403e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546aa10e62982bbe8904d482f98193d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00f3792b4582fe66025992c0f38b7a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebdf45f86dee978511128b7f71074c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1b3bb87f6a55fe26230b96db1d08e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f0562c35966bd0334c2ee34fd41db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345544651b566b8e2fe7630175eb36f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963be16ab0527fdad85de88c66bbf8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4769d951d0e5adbaeff8873d630b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bbb931767cf33d6f43fe19204d0f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c28b4e0f5af1a63c9e88055369b4ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c563caf412e4bb533657c9e686fc80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a6f30f2b75abb3aba50a9b76f4fe6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab4eb1d2f6b38db154a5d59f31e34a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed590bd79e8ec1ef86a54535dd31da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35c5373a9fa15f67a6a8f5c6048586198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b13de636d00640e79917d7418c9413199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0071c09306f05de7d1482ac7a1db3fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a26c206724edaf13ddba75e7605f91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae692948d1e9dc0de66bfc54222094202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf233d56c5306dad22ac86b8250eff2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dcfb594676b39dbd5fc0bba0826d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d1604bb233364097384f68603aa72205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68838844ed7e3ce357339e4ef01dcfec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe61252730ab27c15ba3e9a8696436207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c44b64569fe8dc901b2795dd29de17208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f06a8e6ca1600a8c3cb84386f4c64f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ec64b84c14a6477a0ea9cfd107486210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87bbd7759638b2752128f51ff00bce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308c30493718ed70445297ede837c61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb836460d22ce3ca76e22204a8c82b23213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab42abe76165689c1adf9a4782da20f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4fc8975b83abba8f55b77012699a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741b421c08722d052a06db10d6005db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477504839ac75793b687c7c143af0352217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25e18665cb096fc30c8f9912c9ab37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bc164737e65cfd97d7df81970321d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2056d047cc9b180558455e9f8f69e8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1587873a0d4f477f37ef1ecd970919221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bae7f2f6c51845133772b3fa284297222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068ce6f5779f5fae0a4d72cec871fb9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55501a5b301e4238225ad88c166d4beb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7451221016adc812ab707d0edcae74225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4716630ac326b0a2627400671b14501226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52260c1c5c2585afec03ec2d7ddd013e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96937e37722cd8356f9b457a5ddee02a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01cad5d7685411ceb53d7c34ca324d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed201ff38527d7be1269629e4bc4485230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51710c14852c0e295e05cd85605d20bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f28f8918b830db58cf8a16b7c79ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae0f17b3d545b666dac0bb173339bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271188ea253e13c76682a325dfafd778234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11d58f26f5114e5e491d0d6c586bee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dd6a655bae93bdbe937e643f248a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d894c1d3e4171cc256d527389e8f67c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d12372754b7edc467b28a6014c4201238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562df144facea33888f891a2fe2436af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f6817c880106073d8475d9aa9bd67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd76da0ec50526ae1cd79c636716486241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa125636cd905a642d3590165a3260242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0164e3bc127f78bdd569b4c782690243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ccc856f23785c067db3aa8f655cc4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50d6cd4f20b97368587cd4010f1978245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd998ca0b629e073b80e8cae913155e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201c343c6f74ab5b7a6d34e94631a10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d2c3cd0d7a6d0537a5f1f128e9297248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e36a0ae2e32b3dad92353d24762ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9ad30dbeb03dbbb2a7176ff838482250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326c80e365d4e5ffd94da6348c31df8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce409a8325a0f042fa3a6e7d7766c4a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05054815bc11ed3ccc8bce7517b6421d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600062f563a529a537b8a2e5cbecd5c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fec481a10071ea14a09de443f00c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6176f1e5a45688abe42b2fc26f9e637256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbb66e5c0d840c27e4e8809eec377e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400033e706a3e5408aa02ccced8ce1d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c73040a255a46f153607caeaf392c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5c9b04adca4cd9bf51039f7f153fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3de8db0a6e5556df9186563d3b62dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15439f979dcab3d00f41f70269dff1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b8a1aa91deb04fc0a11b3667a1c21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0ff01d0aab616afebb948676db7a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831775a770913090484b5a540da15a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87ec4eaa3d80e18c5171252927ba76266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b821dfb088cca0208003f1f0d8e2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385487cb08aa0c2d8e87cdf76a3e4b99268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3357daa8e6dd8474b864836a07ebb7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b833a5164a2c4f28939014c27c2de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f20159efcf4f7ef6e49c264bbfef8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6475bcfa1a729f85f9a27ccb1361b8a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a39743e7655a957a45bcc6277da819273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b45317b01774ec03eaf53dda6e2bed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c838672a573a2149f930655c206be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990df8faa76bd8ba6e0f88dbff764d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bd0ad60633df8dfdbcc3b498ebd35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd269b2885a17bec798d7e40403c54278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347e3fd427664811fe30f71506673fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851473ac3f03a33e69192914b0f4ae3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc74ad9e2094f2f9c577a4ec5589a74281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc3b65b79ae7abb87f47675ab06007282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347632a57adaeb57dc7f9f117ee21a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb21ffc3cf150a6d7ddff9fa2336b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a52e8b7d569002e228452ec31e0651285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9ddc5e0c42722a1c0cdaeb20ca5a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3503a24f7102f1523059e4eb162e8a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942f7c4663fc4256560b18e63b40b3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15772d4cf06989a70190d64c6e1feb03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31962b87f4836ce39de91f9d02fbdcfe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9099aaed0385f0bedad72130bfcdc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b3f730c780ffa1f5467a449304c53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bf18c3b441338d3f2d8ab02d64d99293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a969759d4e6e4664461b7594131427294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65017e0e1ae321c80c93ce0f7428ab80295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c7508c4b3609947181e4ba1e6b9b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00653f30bc6753d9fb1234c8e24ff6ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8648036a9b7480e289c18153ec416298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fd34919b353a864ffa0dd1d33f16b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d0dd27a91a03ae9957ffa051ab352300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017bf32852ccbed226dd764613ad647301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3478135ca6456c8bbd179db3ae8179302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50493a311d68835d6c970f7d59273b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2794f9fae21d5489a2db04596b527304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff708c958278d6f0a18ed12d613ba9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0646c39de1a3113053e9dd601e5651306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddc9a4239f932c696d0dcacddeb389307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdd9b70b24e2b0a20869a532cf63c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c1a07fae24aa2ac44a9ac3813d6c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a07ebbc1a4f07a1ed7d5ed6f48833310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea55004e6d135fd589d73f6dfb26745311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128380b5f4b714de6d0347455e0da2a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa0fcba26ac95d060b2654ba103efc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6e2700aba52596e18ad5e951d879a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299541cb61935188b3469ff123468f6d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5766402f96cd68e53eaafe85d355fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e693a628f73f41ef5366580f6dc4c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861920f52a4ddb8ff88366a995900297318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbdc19c926782814945272178ccd76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169385bb79e1aea6a9df1800c5b57467320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f54b6cad69cb58fb06e4df5a26575321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce24f7e6124885b3f8b4f74d4a88158322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a309868e2988dce926c30d7fb5c41f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93714c46f5657d289b53a5c0c393c4ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f50820c03b6ceed5029b9a798a35dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc931176715db28e87bf33e2139eaa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78e663ac12fb84f8a62949f7cfda7d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d73bd9fe18c4c385ca9a78d19a1784328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ac4ba56232dd0bc23b5882dcb9419329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcaed608a453a21f4558c4dbc10546330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001371c9320345790080e751ac8214dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87ebe209e3763b658da865cd5688eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d87d2824d43e4f51a003d55044915333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f1d8069e0f71028a7558d49a07c06334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495bcc906c5dd0055870eb66ad08a5a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ac3aabe532a484e35e38d7d18f28e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb590f436621ec8455924b6dcef71e85337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d0355d507e5c001a7a136e518c8cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa8dca23e3440b16210b470010df42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357df8343f1f09acda36b53cf4a6435340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709953da5536100d1363d1c0466a6b23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e4df6efe538f8f4c935ff44f9f2d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411efff6ee38c3a364771aa0861ab741343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2128b6dfd1e5be6f67a7476c2782d0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a107b747156a217b00ccf24f2936841345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e68405a7cd45b581eee0f6e06f21e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b29d1d0a17cb14e53e3a651acc7df3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652018406824ed0a4529f18f4fdda9ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c254b1bea9923cd4f71ef4d1fb38190349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702c5567b5c16061053f478bf6d25bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9705698450d0515f52c3e4c2631eeb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018c8cf17166991bd8bf41a53726cfa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad974a731a022391baee6f0e6b28d72353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c736e9c82815801ee5b2f19f7d047354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d3e8ad877fd4fc6793215a94c05f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5079f3e98425d01df0d3e393e36dfe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcee3550a77c2006fc57de705f5f4f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b77bafd2fbc12eeb40a4d873d53fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c581e32b56dcfee1153b0535800f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aeade45c131c55a49096c938fd1585360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e42c88ae368198b448d892de99f85f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26f48b0dfa5d8e705cdfbcbdda9e53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ececc3ecca31a52a416015733876f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956a83b527f9e0c11c35e56aa0c0bb5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a984d1d291d63add951f4611d782b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e728d5ac7fdd82582732ea86628a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ea76a481596a3438190720e752cee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e460f34fac3b0f700607329e9d0eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d9bbf89280494ff2b3a8944e08cfb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0852c0d0817a681d7b26d355a12af5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0294d6060183cae085199497619882f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d1760059a0d742fe2a49d179f4c3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e9f1f301ba86fb348763cb4e347ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d7239367724f211f755cbd878a381374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bdbe2db9350a84178244bb05859d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5437bd9051bfe6830b61515710d8e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88761a40ce34a22f3c0da5aea528a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad654d7b187f05935c2891c1f2c1f35d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd259d968047cd8e34b40829d3ae5805379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db47a8d0bab2bbe230b18330696e6e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae034b2693dc97819b492c135fff541381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47eef55a65fd32467d6be6a438f20f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31806c85c9c3130beb7c5885dc7df0bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f97fbec642aa137c6696a6a48be49384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89768e3d8d1e4f552ee9ec7bdc32d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8bf7c435b9a66740c957b213e0383386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cce3bcdffcc276c50ed402b063e035387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae68f389e309c4884e182b2413dcf29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa0b0d45ae935b2e98682f55875608389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29083d6cb12c93e71e687a6e5207d49f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944599bd6ec559d93a627c3e0e316d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc1dabd7a1c52c39ae27a47a9aae16392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee58e014b214f34f7c00656c850649393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adf6cdba1db539d3b1aa42b3c8006d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b47b4a996d55eb2be5108c3c3de85395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5366fec953d777f95636354a3dbdab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4873337974dab1d799a834a8edac9b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b705cbf76c768cb247d5ac90f03d38398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceefdbc77f4af2241ab03b007ecaea7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf94658e5da8d0299bd6be1a777cfa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e469b1214b0a477cd265fc5da34fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4ab10e2f06040a24867f9212f96a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3a09b8272d0303098494448a79d3e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16474cf10a7c94fd12237987f77371e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75929e99ac6c7f0aa9eb3eb5231fa5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3039fe1d270c011b3efc99d04d4242406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287d57c6840656b6a97e41c06c2bff0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc38cc9b48b40e008f56417fba5a876408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9526e2b05e230e5e299013dbce381d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed0485d18711ffd273c53bb10f2d12410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3dfc4684f0a34ae257a820983115f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ed4869e84c41565cc71d70263407c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a749ee32c0d678ddf56098b6ade36413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade35aaf809f89a856bc1e4debd1365414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7d8cf042f18166aeb964ac475a021415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32df7581c315b25732d99493442522416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107eb1e988bce15be8f86cfd60225c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995fb8d39a51e2f8bfbc18ec74f526f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b512e1220778aacdb45d0dc3a7975419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5331c43634321920cea66725fc2f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86051b733ae0512808fc51bb7cce8e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07c30eb6d9ba5c1ea93e3320a880f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ef812ab13995fd7f61269959761cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865461488bb118394247c0dd3afbaa94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bddfa4dd8c5e3f724c145b8029f9d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c88460984cc9683992dd2868a5ff9f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811a6c06e6f3efa1e490962589cf91d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffe0532a4f80b0734c50a5620ccc4f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7790490112fdd686be5a93c64360ded429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1345f669f1838d51abf0feff0f3848430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70d0f15d4afd695582f385958e28f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e241c5f5260293441fdc751cd26987432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbf48c6530bc88ed9fa79513b20c81433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29962371572ac46fff16a13dade3d2a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608d054f57c15967f58fae47f8e0063435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b2a9ec81601283b1c691a7ca5b18d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe64d2591ad66bfd560a0e107d31180437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e3ca0576e657f472b1d3af488dffd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63d89c0a0ff7bec7c82f64c7b9ee0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2eb67d98d90362c210423400d497a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074563c6a2d9259a82dd59590f865fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e241deba3c639d1f5ee4191e6f6bc2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6f67c8f9b04f5d93a545c1e62cb5d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3290100a2488a8201278a9e1b9ce6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22b8fbb7598d1efb837ea5c0b76394445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0fc432001327d14edcc60b84b251e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542afc7a522285cc33b3e265d977bc8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abbc2f7d0748cca911f2261ffc2c2c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028b55c563b12c7aa3f43a7c25f12db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db0dd8ecebc4ed9cfc82e2be21dbd5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c8de1b5454eb80f35316994e7e109451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35786df4f8bb65d52bfe8fcbb0a9154452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cfffb81f974a56a18a3f51fc6f484453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e449237a811b49171d8ae02963abc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19113c8e5fc10022712af8d87160a530455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181350728bb10286683d879a193bd18456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d427cdda1da173a2860aed2daec2ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01667c51cebe1bc8c5bcf28c29be3c16458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee9709276a563ced4319c410c9f7f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043f503378f4b7597f874245c5b1c29460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e97df6496d04c6c23b27cae1d71f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec3ee723c4a1c5317e2f3a617a52fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0179e588ec1f07a23b0135394ad480463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41303814a3a400562595b393c858fb4f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b86f178c35fdd5f66b444e5ffd03e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff28caca250f1a39453a9b66c63eee9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8784aefc31d02c0c62abbd4b17d1e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d099b4d1d035445381b68f70f0c25468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b539d31eea251fe0058729c6e7001469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c50355291fcc2f11b8a1fa3e0f1c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad24bd6ca8102a884119b349648f207471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bff4d2b63c75a8afe7266ca829e8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e590b7030978e131a0a148c1b5662df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1009d99802d4ba07e7ebf3a902cfc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b38cdd9610bcf4359e9e26177b7c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607beee39b3ce043f5ebbf6885a0c547476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca0c9556d9e8fd0176677a8b5039bb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacfef139bb34ae2b6a0b7683ff7d29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb066c73e83ff8a33713194ef194bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2de28e2308356f177a6b2d34b658b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53c71a6cc74273ab69eb5ae119e230481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c650a8f36de63d1dfbcc517692a8d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079e948c4e33d48cfbae43bfd5d13dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daa2eeaad7fe432a6e6d717cfaa862484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1690fab92f52aa9741390e3e38a0333485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fed912a73f1d538c1487cc9b2a71b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999bdf1d7b8b76e895e320695601ff6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0875bd9ccd695185e2639486490d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46539245c6395c86260c3a23d7593f5a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26aa3482d0d274c48030982a3b81571490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f86a4c3e50d339c2e4a2ba571b6a48491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06b4460f33eec18f922662bad5faef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a0f7990d0365ea0849f2224cd9ab7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983af8e78fd89318f01b62be39a40973494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0216985e40bb15d3ccbf7d5b900d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcc0e46369519dfda9ad6a5f85f79e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185381807c3d2f8e6a725a09b39931b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7822f5cd9c2d9e81b67497b4556d35498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ed77311b47bc91a868e0243e560e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79545fe4eedade5a84fbab1bc1e9ca56500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732283b05b845810ad27e1a81a878ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08d0bdc16d9a8d080c65c130d33811502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4be9c531aa8b0c54fc9c905fd0c2f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff28766321d4e20fc4dd33775e1fbe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a5cc7297939b50393341bf91b9bec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae2fba42b316cfebd9c880f01e55dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333eaf141479c25ed746a6a460a8154507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7b02f551115d16517115211737a42508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15953dfcab5c05597e722eef24da73e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ee02f63116807e595f52b27f547cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e14f41b8b62816365388d6937dd72511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d0319c6738040fdd15a3495d703d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85c727cb2c5ef5ddd282886dd9aa4b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a1d5f2e26325354d096db1aceab67514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d23407ac212266bf3f5c24d6f9898f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356062f05f7c93ed1b9d31f5c230665516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9cbfe2bb9f0d65651f215d8acfc21517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e1bf38e720df2d90b0c357506774c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c3167bc135b5a89c528c272ab5e02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c013468e1a569cfa38908af4f1ba26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bee7dd6421872bdd9da5ecd8e8439521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5596a7beefca1cab9457bab5cdcff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c71767117b76c273f166912914c8a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250eb2653a3e7913fb33fef2b362ee7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972610839da22f61e414ac3564a37f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe09e9a5f2c5caf220e222887c088cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfcf6d5b60dfd6ae8884079d577cc2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506505de74b90e95aebdd4e229b8f61528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb20b5d9607b4842d5b278164e9236529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a890c3b20331120df9b6f40b40969530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb32b8a3c3e4fa1396a0181dec63f4d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce56cae7388519c37254226b29ec1f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b9a6f506908da9f7f78cd8461e27d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71ab5e9890ec280779e5beb9bc5967534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7129ada569f9e9051fcff09a5881b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbb47111e438bad88d7c64ab1d7c20536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21daaa39a2ac6bf2919b039d563fde7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda6c98b7ced066079797a42649c8f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103a7c19ca245a9823193a2ce971af4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6b870523d8682afbb533a9dce1963540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe6daf0e6eefed45112324af234e2d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d3b81d49c75a73c166006e2b66672542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d76510ffede1b9bec6b62e7e33e53b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc56541b66a09e8fad795edaf25de79544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccf582fd04d3ae02337e5008a6f068545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a0797965d05c82bd26c1c7b9cb3e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7893841c5e5eb3330a9590c0ff8f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d378e36b877d18f0b95d0ccfab2c82a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0817d05eef8587dd91870c8ef7273549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb3caf26236e8771641689727e128b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d161f27d27d1b93d71a11dee736bf2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476aabe8a4c043f6c9d1dc9820762815552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007d87424bd1bcd59a9468d65ca603d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c909a41995b32d83e403a93fc141e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8428170e34705833cc8e93401e63637555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5212bcb488e8a30120fbed9b0baee4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c991ee396e41cbd86f08bbf8d41139557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b812d57d022bdee04db9fe17bc3671558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450a0ba44903bb3c6fa144621b1aa54559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6b41053b5e524595f2fd94924c359560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62209e7ea62da17df981e3fbf3451ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a2369f794f45475857b84c3a18ab5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c9e29753c26ac04fa1e2f6c67b5f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a426fe9025513ac809298938c8bbc4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1f3b2424187c31e9cdc42ed3b4eb5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180c7e6b16c5a1a0672cbb7479dcac4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a69b5e8a71f8d6ed321f9037feb8a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf574f2e833d0ce848ccc08ac9705230568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb79c893861c788927edd12c5e6f8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645dcec000b263b4a724f7d9f3f3302570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea803f7ff5b65699c57a51c0f94c2d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407cbba44e13382305c964935c3000a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463d2e385648c28f1c7ac290871dcfb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e192f63b6f71fbc87753b70da53e981574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e446385c3a55d4f3f79720435fb01b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87410d13f27cdbd4873d0b40b59de99e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484182a7f2ade614469a13242ee0aa61577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0f4d12ae7e592fe7e5289a904cc8b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ceeb256bbbaff8e87c3e8e54bba133579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3662a3b461b557d16f4c5ed9288fe8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f655658f0c462c071dbd432cf2edf31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a990f4fefaae4292f84fb929663e602582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cdcde9724bbeee81c717344f18846583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84ab258dce0c7b7c864fe40f6b107a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c238556950418f8e437fd1c2029550d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbd08de6b2125e37734823b397edb7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e942abc91c3314b9b151e1d486c9764587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace121ee779c827488ecb2413788e95f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd06c4ffd986441b2d5c6c3c3d70e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee53a5c5f3924497a46728a12807e14590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933597e578d93d152dd16a571c7d4d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889520b218f49b992f2add085ed6005592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b11dea50aa217c6fc4dff448691a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669dee1ea0f1a4579c03447ef50473e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab50e4319a2fcbe6306658db232564d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e67642156a98944fdee3d85704c31a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7af000eb7c787ad96bff6436fdd0f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02255711f339c420cd9c490f306aee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc841df9d81201ca85cd25e6e7fca61599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddf0d3981e5cdc3798664a58a35700600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5f55d5b6ea8ab9501f9b7ead528a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1868cf6038d57597d623015a12c849602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ee4608a5f02fa2763dacef6ae879c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6dad0c7df271dc0016d66a8c3923c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f6c42d3b1d5160760c5f0ff917b58605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4e11ea45feb32ae0abc7dc3ef671b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab0506987ed9b2c1890f3aa708d812607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcce595dba51fcf588b3dc13925737b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc31c99671d97e31a78fa6742c1cdb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec374c8451da9c01b3410e21124661b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a108f86fba5f91a7cb4b88b3a119fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31c73f2530b72d0a64cc31fedccd8e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3a3169295bad3725e3d3c8b4715d6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95989d588f8f489569f219e5904fd5e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61903783e494c1228cfe15e345af601615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6df1722eb48c83210267a2832be739616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a33aab592793df92ffa172e41d7b47617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe8d37f57e3a30f11c98dc89eb34f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab291a6b2d4bbe02104ba01d38f88657619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7453afdcc27cb0040fc81e24f92468620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8526f8465c1c0c6b6c9802adb6f6207621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cc345b9eb79ffc2de696daa4bc3c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7cdf699a07823eddd574ed50c8d92623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8527d8aad3aaeeb01ff4bb28473aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f398d3365414d3ae13eb90aa76df8f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1401c1a5bef86aa18cb15fba88a3c91626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72dfff2a51ea52799e8f3b9a2b4602627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0731c86e6a28ef3bf4201fe12d4a4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be78b8210d3ffc4b719522889d0709629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d160197f9ab1ef35020bfe7bb84312c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d15845593cbfc6e55c9d38e6effbe9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f3aba5342ea5ef85efb9cf6d1aa5f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ccddb30c8d5b840e791ec4a20956f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be2f436abe3c15e90417173a37cb9c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c1f48abe53035ad7129d55d3aef85635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0b695257790524107ac52a71847d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff97157b0b3d3f5a5809fe1b394344b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4070f68f9be1c54cf460a4b8ca962f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b18728c20e0d5647a962921f7796f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eb91b0c2857565a293184938b1078640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08e939e90f4debcc5b98b4193308f7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eabeef17c39e56beb1876f85a3d11642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18632c15732c464600278379a96eb0c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4e25b70dcf53950578adcdee76bf2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce581001d3846baf4640257d4a7078645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bbaf448fea53ea24c83d507118f98646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4159bf7d9a9791a612dc966bd3d576b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930601d94e24512f3c7e9b368108f11648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1142b5ef4517abe5e1895b5b236b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691ed6e43335333af75216caf924a27650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01e7ac5c82842bb02281dee5f5e9fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab59de469a8ae87a08de1c21e7cf9d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec38c39bb806ec1480ce9b82747814653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689b7e42ddc686a556df0981795e30d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd976d5fb954389627c4f09d93e22231655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e079d005868a0ce439d0143b2e06a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f48a66f3d8c4f7f207eea11679b07657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b90b6f1a8cfe33b9e4ce42d7d97be6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef904d1fe9f60cf596c1d6421926060659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326212387d240c9d6e6b13b98f572b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4f36357d5a45a9887bab88de19ec3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519737af22f4e9fbd33a8e4ac0f6be8f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7622a972dfb2d3922f1acdb0c6975f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249aeea6c02db007991433f8837b68f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64161345737074cec5497807209b85665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee00caa6ae3b0e3d9719d7cf0b3469666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333aa34f6dbeda213f051de95635f37667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2c4ee793aa4c696117b67e0925fff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf148da45cf1159eaa5632abf878ace669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c36f69f6396ddaeef894896735ce4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57409aed50f2a657e218ca019660f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc9b3ef280390100d0c2ff753363e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce2aee895e209f285141e64562dd60673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681934d20a7cdf346630bdeb649d76b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e30a184f1d2234ab0adf3f18ad5a16675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e37de68a16f8d033f6ca9f5677f43a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b00610cc8b5d8b7b171713565924c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73edcaa8cf3406f7965eaba48872b1c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094578b2227ff7ae02b46bed5ac2f91c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2f4c6741e132c6b9364cc9703fdbc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf15dda5e11f75ce5917c563e425dd1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbb73c2cdb8e2f7c32375b5f86f2cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5bf005940efae5936198b5bd38b5e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e052a982bd8839e0fcde0e4462343b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3915c98dfe46d7dc414c6628c491086685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890fec28e8af340bd1f09ed3355bfe9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76131da7a1ac3cc5acf9956747f7422687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3836e24ec2921cd21cbc62520d6d03688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4b4214ce4a7508d83b2089676bac9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96515987045bfd49176956d2a210ded4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be76fb99769fe44fb26eb4bb9a24b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c3ed392f452edc28ab70e1bfea03a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccea4d1f8e5ce88203e6d199526d5dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1151603420b40023688484e79ba4c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f40b647b7c64b0bab3495f786ab7de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22887cbd6fad7b5cebce60ad6e934464696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789834b462803ae4330ef42ff7755ce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5398217e2ab00882cd39730d4b4164b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ca5dd139d8fdf2a09dd622317cbcd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1b99af9ffe8080f4e77bf4382af84700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8fe26a4fcfd16c2c7623891923fe1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac15165fee687a48c05ea921e565c4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee566e9ad0ce13fa45a81644581a8fa0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdcccfe8882e3f53ac4af42314f1bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09e77251cfdd845ad3e48eeeface2f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3aaeef7a6678a21c4a04315618382706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a149d1ddf291f923edac5885bdd76707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203884d503d31487813175d27f5d29e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352095f0b4b05da1a7e745fdf41f5681709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5888a667915f7736856f8cd520a46b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745484f977f3bbfa52c9b0086d70521711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78596d15eee469ed55cad18167b9aa4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b009e283171e6f845cfa4233b21486713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a629f68d4833f73c6bae0ef703c47e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3611bd512ca5231bfd89fc25ed5070715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67864a33fccbb7907d49dece971042b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f6ecafc406c89058b0a0aff16b012717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9fadf10cbb2227c0bd2afb9507339718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd751aa655c1a831631622aa06167d47719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c1c69fe0094501d3cb71af0637a62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbb680378e37879583266f8fc07111721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae47a7f04f280a7cf904d40d92c58b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640fff629436a8d955ee5532034d4b7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268b9d4853728e754d2be24edcb7af0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44f2b60ec005560ca251b8cbbeadbf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08fa86c0a60b5d30b4c4df1ad9e354726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2754557616500f726b857089955276727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3081531dadca7d0eaa78144ef29c3b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15aefd6b6173fc2414c264137c2186729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf56c1b75b1867b0ed42188835c11a1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b25857bf619d8de4908ca666cbefcd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279f1ddb1deec6a06484a3125a773ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef669c32d7236893f13c64fea7bd9ca8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea2effd5963272ed5d4ca84c677f83734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90001052bda25c36510beb2cd4ca89c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eba9315d989321729abfbc0e50ae00736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7662f5f26a6548cffa181e8fff2afa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500f3e208e0638a51e38dd121e17d61738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ff0fe02053c6d9cdc5473089d4ae9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c09f6e42ef8180d2df26a614f51e2b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2fd3fd36cc274e2c635720ceacc31741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5c82eb9937247355cb7358a443f24742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ba9cdfcd8cb5ef79509ff4624c01a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ef5888eeb7a817dbdcb2459e9802e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4dcb89612774ed946b34b74e5bf9a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca74dc0bd311b32ea012b6e1ac10e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d146442e77d97e6f5413878a9df83747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600577ce27158d5bcd8298bf6d256fef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d901dcee833873361aaeb679c27fdc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc704ee4c5535330e30252e944015254750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640b1fa43494973adf2e1540ad136a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4390330b8d2b719fcfc9f5221d7bc6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58de6d81f043de0685f9b194f1b8ff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe008d4e68298f71de1c7aee97189507754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64c5cd69d34007684b943fad6326f4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c516eee8a10dcf90d9e8990cebf7b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c27cd2d55081f7f773ce8c04df169757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8d0197711008a0aa08a71b9a9f24d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d15f402a983558f1fcc7dc49cff2d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee3374013b92a7d299cf73f8c92fb7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fc681572bbb5f4671d453d377b86c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e340053c6ecc94fd877b5b6ca1be5c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240591b4066c67ba413bca89a7082bb5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bab0d2f9eac741eb6ba4eea66a5de8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b9201f37603eb3b18a80bd49e1506765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a7e9cd8134ffb816865e65055c83a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4216e7f4bba15ccb1166891229faa37767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cb558da60e62be5d99286bd61f39b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b974fc70dd2ade872c3435750fb69769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d88006a171e221c9e304fff677bf39770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6864b78366d2efa775b69d8fac0dbae771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329484ea4e8ee9eb757840f4ab13f5d7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebebba9b040fa7d5c3de41f57eead2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5ae8bc8be48d8d69375bb7972d217774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf6c314ba9ca2063ac071a936c1fd8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a465a23cefc00ca6d5696cd951346f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bc2408d9dda5b6d463f7d82a9a869777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02688adc8330a4ba03e8c4998ab266e5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5d2bad80d0893a99c9dcdf5b80365779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1081901f5f2e02ccf671d079620fa2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b7deb1f87c2a824f3bcafd9481ae7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01defacb186b0a4ff037e4da02cbd4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb97d6eb88dffb0b7a6aaaf03b56b6e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412ca13e41e2a4052e34e92013326c1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a355d564b3141664772b5249c87c6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046c960052094ae4d7cfdd470e78941786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100472d278277381d91e3b5dc10df868787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a2eeb6dca1acd8310e2cad7dbfeee788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097d2eb9612da1d3dd4ce21aa80fade789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830611606d2a767a3eab3a445695237e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e7c8cf139cf3ce22ccb5495239ed9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad9145df2f356ac166cf6f40e0b232792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdff2ad7ae18fda15e5fb6ba779d59f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579e85b77c85112f90153b504e8520d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839807bbeda6aa3b8b254ad23265e2e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd778451c6a5fe8137bfeb9a5b9e1ea4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee31d059ddea77080af42b2d35bf06797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652575b6ef39efcb9ded261560ff8cc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4eb0bcc6970be21e943e42253b9d7d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342974c307ac4fb2111520ff261cd8d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e5b7896217cc4bb602102d76c2592801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2163fe8be8eff5f52db69864d7564802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f03052f6429e6a7f44fc7711391d0a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30063308f096238a64e2c887f6d1be2d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40528f609677b803f71d16c50d54917c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b77478231efe99f5ebd736cdeb8506806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a89279174add44b0f8ec8d6982acb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6c8035df1ca0e3fa0b8a2d6d5c601808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905fa851e5765eeea07edd918626b93809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76abe916448300bc4490a28a20369a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaab7f06a6ef95f50863536b0a3b8b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334a570c456d30ea4fc198d51398d2d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c7023fb596e83c98c6f0a4dc1ee37813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072e06b06e543ec893614f4fd7d2533814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f79dc85a6f063ec1498dcffb57ad3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5277a37ae48b9c5d3263d2841669e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0106627a2dea953a067526928e33e5a817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01833643ac7e7ff6be724c7f1ad5f5601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f1fa96ca07e5bb328f89fad0daa462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39865073effba3fdf729135aae3c22e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff68292708723043a48ba15e21d4294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82dbea5937b1fb11f729dab66d69eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17bd4565fec91cf8aea147a43151fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fd269be02366bdf4103c361980c327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bd4c3640247134bef6216e220955c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa3b8948f5fd790c06d71e0b6fa75a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71768682938d8ff96d3bc56b12361b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c68a34a4a416db40859e3394cb72b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c827054dda3e03b4efec4a9a6cba5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b846a32b98ee3f7b5ee0c8f523c5f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb43a2c0de3da9d876185bcec8021614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970314c2fe4a8488e49eeb38ba0d53b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2db4018f8f4bbcb1d73d6f90a868b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7300c009cb45520ee3203bcd29c3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c2465f0981f7edc25dbb073b83e1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315440ed6cdaafe7d68f733adac1e9b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973c698af59123d276ba0bbc3175e1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446befc9306df4a41e5ff8a79dc0765821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c36a666a1f8fe45ee91d139fc0d6f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51b10af8db1bb95be34731e477d76c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7dc46514c4b6d13f6ddd7713b5f6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823bd3800fc112d6b4e204e0d0d93a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367fd5b0e55df59bfdf7d0de93607af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9911faafaae8ce86ff73e6cd7137fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e6f4a730fceb215f8a663b4443b0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8040f5fdbece748b816d40979c54929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f089bcd08b68e11127d67a74b37979a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b40ff706316b07f800664b3e0607f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a80d740f25da140c8ba829e248a7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cc7e1c5ee4832827a3047dd3dd11733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631abad1b597181a168e7aa0aa554f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab08170a8ba72aad2b2092ef83d569735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e53e655058826bd6a1d5610673be8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf20cd8d3891385d349606043ef99ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247571aa16424e3ffe2f270c3aef19138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae002aca4ce1968c060207141c5e60339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c5621ed876e0354316981befd3ae540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834be9b5d3e653ef88e12c8bf92ee80941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8990a2e23c146838433c75d341b44a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016c290eaa50f209cae349a036f885343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe816030b9af2f0bd34369a29c09b3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d15654b8cb13a28d205078b076ec045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751beb4647e5ed6a32ff1be589b1cbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd295224a77951826dcac5e78be286af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0f89fe081ef1cb5252cc3e8c6a37e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63194e56bcf8a8d4f3a6b064581be849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce143608685ddb12a9a2af2ff855bae050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301530615fa6756819c992a6f3af6bc751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5925acafbcaab853e1325c7b8ab7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e2d9306526394a0ac03575312787b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4fa960361dd0c40b074f74dce752954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e2a3b873dc0f25b9a430b346c154555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d943c0c55e0d9966cf15b2a3d87e17956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9c0b84c4d5ef1bf8a18c79f25019357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc0c1ca2fce8e77e68f3b32aa885d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6a4a559a7bae24afe01f40f57a8b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71768496d5f7a7ae4685bf18297a88e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edb425383278f0bf114f37816a266261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031464f2b11f42b6251a1254424c0a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28fe611dda438b2f9fdedb7e87a48b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d3a4848247c8ddfb80c64a40a844764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02a305e2e278a0f2da8d0f774511c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94072ea8fe6c5bf11f1b586be59ffe5a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79562d5ba821e0a914264c17e7f583ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401e0f88c3859c066d3679b9a3a839b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92de6dfe5797633e3c3750616b202ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bb836d2d334efac1146d508e133ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694de45e686f04b2b9607d613c1460a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b756cc325d2225e619b8cf199938e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff54e0098285f56dffc851f4760c2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225b5137594b00aeab32ac026ae439b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975ea2d247b3a182bc43bd75ac3cb6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818433364336a0bb3c8b1c1f076cffbf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceba5fad2494d9dc6dba5e3c290fafd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5fc7606b1fd27f2e01b18cbf528e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc450e01c9444c824d7a06b5fc232e0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733de32a1205d4d354d089aa688b9feb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef559077fea1b2fa75af5f2627aa2d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb8dd3474aa38615763149a99128ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6a53aac90ebe0a246f58158dc83ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e31dd9fd95544628a2b41ec4cd105c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22b997bb40a6efef1c1d13cae62b3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba356437cecff1fef39daa8c14cfbea186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb29d558b99526502835b9d6f1a2ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69745349c47ae0c7ef265525dfae004f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8174cb15b2d4a356da78e74f02c602589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49de6b16589c830dd1db6fa08d46b1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979990b9ee1619f746e01982dfd62b2291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91f83dfbc508b89c48b8c0251209c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80ea9e0edc09bcc47b99f143d706fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c39c7053503bcd295fa357fb6e8e5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ac1e8ef069be2f2d56facac833a4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92986f81e2ace67827c01f284fe0ed696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50677a49224aaa762e38dbf6cc068ec397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ef12986871aff4ce13679f0da6bc798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200c4a545536c0e3f286d95937ba2cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e80dc4251affafe3a86da11cc4995100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080575fa1b157ba749d39e793ac5ff0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a2346243d2c3ee2fcd6992de3a067102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d2254f3cc71764ee8df1ccaa3bbe8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6aa38cdd4e44c606b42c49dc592ee3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df887b9a3061ee1f7657ff1a94bcd430105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef54852832c50b30b6556a9b1d10e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5be2f6069d049a7971907598c80dce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f12c358d675b367b56801589063b95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1835464d5c23ba30ff8281d5c9c063109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68eeae8acefb7d5deafe26347cb7eff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d1c103df420792d5689a36cd4a127111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9fe2dcac4ff702cd139412c511283112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9154b7b26130711d2acace7ee47aa23113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771123ef0168aa87859493d4295e628a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9010a50587f293bc8d788623106cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a536a6018c89888b6a2a3aa17695c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6bdb33ea3ff0ae896c4af60383941117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733faacae99e6e081da461f2823b0ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa457195db8d0c34fda6ee4bd7dd5538119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2523d5510300bce418fcef08271cd5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935138157a034fc1bca7aaac7507fac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987782b6a5dc641b716639b328e93c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6876807e376674f86cad5fefda3a466123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1479c656c4aad65f21c16f4d3df44c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e350416ae1620dac47907413f4148c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdca3aa60bd9056f950fadda182066126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4a8a1c4e78f764527cab7c8d40a1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ca001f93156f042328658d4453b33128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb30656c637d508e18a91ffddf65fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bb2e03f99bf18b74841087bbd771c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17740267bc1b55207be92884e03be619131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ebefcbed8bef3dd565e646b6ad382132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654df6480198a0b160858f477dc65044133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e6d6966cd1406e2e3b939b02467cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b738a29a28126449577449614568c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ad9c5c2813579bf3deceed2cc92b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d470e49eddad21d63ad8d574433b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75a5f45ca7f69444c9c3d3026b77e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b90761d7027703a1ad9098a1706fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08d369bfab5395d87229feb67a8d2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a70e860ff495743bb6b77b6cef3368141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b10cd7ffb3c2ee42807fc9c0cba4eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f18d42a46ddd316aacbe3794a33ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9224878323fc16a3570e8f078a32c5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9ba36008e61216d696857aebbe45a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0ec76d7d884fb9751a4a847e2135a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4afe4deecb3a772c5211efa89b70f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96da3fdf78e79e02dc249bcb26e686148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b299d17e9018177df7d79208ad5352149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100b181370c51c26af682b052e3f845150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626d1dd1219eec12a5f14bd6622265e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6442f48becb945712ab63a25019c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70edda70d7ef867371c7e3f10758295153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9796c9bace070f1e7d26137f23652b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcddeb21357ed189d51c7c926d17d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638bb1072dfdb0f7ce1f70ad5eb55c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05f46bded7ae9826e0ba734fa52942157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac0fc52f1992b5a15a9e627577175b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd8078bda444fac8498a06df1870cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a788d65ddcf33d89b00794975cd7acc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bc137952ed545642a1700aeb74729161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417129818940390eb2e32cbac215bf13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a65c69dc308d63c1dfd8ddc0cfac46163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b22261f68e818324ead0236f7cff8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a809a444e87fe89df9ce5370b7616165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcbd932824bceb0da8a1cc62a7e74e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec43665ba7476c08f837490e3b1f6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106603d25f51677b96477b30c82dacb1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e89ae296a73a541f7476330a1b6408169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2feea9a7219e4d7267c467a3293f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522679c6241d77e5455dd8bf295cae9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee90d90baa4cd1cb1a1ea43eecb34d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c471441c2c39a0dad87db61885bc98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133764afff7b9d36266e00c7d8a95d53174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890724aa3fc1ef79170b150ba03e5e3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed96f5c1e81afb2f88fe2dde8aeffed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97122b214a922ce2afa37f169ae2d570177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c996589102e09710c2ad08dc1ac229e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d541d25dfdef76404f53360b646a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0c93929f72b1cb0fb2582853343c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555f296490bfaf5b0f0b008850217a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbf343f92762217e949538449cc049182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7217a4fa23c3131f6ae11e9f3245d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e771f570c6a53234bc29fa04a7058184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eec73350a097b6c215377ea9613c05185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99faaa8363a179f5126a51153e478c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d3bdc598d6acbc4ed07eac95efdec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905629f43bd7e1f4c176a117bba37cfc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d3d9fc70c2830b8520d6adffac8f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f23be3297d56913d3b6b2eb9202a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae9a82418a3f095f0c216c56baa170191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a85e65b2d27ca1734abde5a739baa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bafb5a3fe43e1d77ceb7a3b7c05b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c87476205bceac0bf43583ee9baad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee1555ee28ac721be11ebd02435341195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a2b6e983347e097867599c3dfde8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ef03542ae0830cc242993312c44f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0d0de9872a0b7de48c03fe8296bb6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dee2e03ff8dd0e729c4a26d70ba21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036ca748340472a8c29e8178471e754200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c8db36dd8b6b69b8a2e4251bd3a86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970145604e29f81c02d2f9351d7abece202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af421b10ff4746e8b97c38387c319a3c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc786724e0acf342b72fe9581a59487204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623e7f07463ff85b1524abc05ee1fef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c513d13329de1232fab648e64e1c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14de4c28b171eb04f698b943c3cd3b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4e565848ec8701e152fd838ef538b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635a07cc80d1e7edbf948c452b058f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd60d5c27c1d215b2d9057b29b9369210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b101b1e46dba316790505b343657f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039001a52a463019c42e95b3a417322f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b97c5db5f8a719912da94dcff7361213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47945798ce99392dad795731605432214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebaf24b45a64bbb51eed2eb77b1125215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7abca79aea817cac324285029fad00216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702ea94433421e269e083a5e17bb449217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6be4b0e6bcf539c5445036ce0544ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a995af0f4613920ebcefd56e3f7dc3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d4d4e9147d66da9e3783e6b6f56ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5d6a82a11f8253aff8d2428e7bdb4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b2b7902b9e7e74f0a8b192fce5f8d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b3c24d8b47f2ed2af4cabfed0864c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de250f3c9caf4cc12bd1084c5ef34072224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b018e7caaccee2c68ea713f8cfe38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46280a01336049605d319d6e48cc1c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdec158c03049bab5449db845cea8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97b4e45fe1ca82616c959aee1340e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72915be82571695bb40347dae17872f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056275a39a78ee41e3cc63c6c39deb03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1477a3208bfbbba702da69df3daebe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6aa25fda0863fb075cbb74a0d7eb49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d148dc46cd3db2fca9b31a921d30f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90a45f01eb0050549b2e7ef6ef8689234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39444fd372ee64f3d490838c3eb90ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af0a00a696b133ab56431b789bd210236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324635fcc8f41c72e4100308b126dd7c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb1fce5d8def720fc4b633089ca59c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03317af32d0d69b2493cc772e6868431239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449d32cf427375f5b3d0d04be509e09240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448add145ae58cf33528f57247f2c18241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1480598fbdef6e75c2d04a1d0434c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d09fc1ed56fb89c0c7897fb797e460243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425a2145e5fc55ec2447fbd267f4e2f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae35765461b07fa69e01cc62e1bf09245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca886108e29321171c0a73a1cdef9cc1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e50eee3895c45d728f109db3b31fc7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add39897ca4061d3b64f5c1758643be6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a201ade5a66f064d642cd43a915472249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e883bd4c51ab1cb55a96cb0a038aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba5973eade521ded6b79f462499a0c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e2b5edcc545b7b8221c520c2d53bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aaca871a1de982b3f22889af50e75253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107a5508ee3ecc1bd6653814584d142254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3819e44a80b64613051ecb97d9e72255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edcd239e608dd9e12b137dcda2e5b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ee9a1e7235a33b4573ff727aa8621257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a97b4ed65072d9f21e7d21e453ec9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9ea8ba9e22d9ecef9ddfc8a6d1669259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a1061f9406ea7eb3432e059636860260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a205d8b35260b0eddb8fe93203927b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bea8e546fccf57662239bad319b65f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92609f8c5335614f3fcede58db9d3e02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017ca34084d1e7afc3d0fbc7b774562264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190c212aec4eccc64956ccc3f6fe7da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42dc1a64844a62336e36923bf3a135266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57e2f1b79336ae67f04a93beaa2f17267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90143512efed02dc23bd00abacf9ac41268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafb37646db5fbfa7b0f3c4cef85a21269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c850a1662eb7faba2a206a8faeeed02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acec5db9a3b7d34fd10e8bc83c8659a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a364034e509a038b4cf4f20a643fc4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00139892631538112050fef4ae3d32273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b881a249e00c9723dfeea6f67e5254274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd14f0590709f800d0eb87f2daf536275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794219c92c3edecf7dd6c6ff65df179276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6baeefac208dd89abbeea74b5c8bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886ed7a8b0178296bcdc602b71875d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b926701c431fcc7086b4b6fea0039279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db997a061b4811259e2831575a774ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881e3e3e672fe6eebf16fba6133fd5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458634a1e582caa6cf13f5c50832768282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fc0db5321ce9aaa853be91620397c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a646f2c1f26557c5161b71f63de27284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328d973be86a18bbb29c230d1c9c8ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81551bc47c8911e35ae6d7ef5100f2cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db946cd09beed780a070224cdf265f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361f8affd3324c7d6fa46f8223d8f98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabcc6cfedc514e8a94477bb2f4977c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa379ebfc123393367e106d1fa83ab3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28d62d91440fcf60ab545ed2e95480291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee6d8eb7a93961c591950027620f41292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bb71a60b26838afa27b5e036dd635293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33aaba8b397cd53898cc011a6b16f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a89dfd5780998805ba43494ab0218295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c4ba2ae754be6e627e533f177f36f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17167ff88b3ed3bec9f59b34d151ae1f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df3a1ee509cc44fc2ff95726ea4c43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2677b07666d1b534c135bf1beddb42299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699922c1d356771efe87247c5a81e7a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9e51bd755c20e1cb30c7ab664d9a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd70f74999299bca3ab1633b92fd50b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1424ae139ce020b98abb0c8d50e640303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7007e94aa0cede507374ff425588e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c47da76fd97391328f6e1a2385cc4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdb0492e7564e1d827a013d76eb461306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999fbbe3d02c9d2ebf453f70f85ed8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9636b707f743ce289be5ccb8c7b9bb0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642deca1f706cb0c865b69c29f7247a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e297d75e8d918c77cb31a13db5c715310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98fa026581c906dbb616f674bb5dd6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb8cfc00738168a8b84e05c9ebe2a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355527050915e5e83e7dc3e51bacc0d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563688a41fa8a2b0081c339b38a09ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601ec50fbdac26fc1e191bd1f049201315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3109f0e44943af8f86bb96133215e56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a78c5a73be8d92b581cff41d0b4c56317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da364b0a52f80a05571cc5a66a463fe1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdb1c586c02baff40cf603a3029868319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bbe671b240104bbe2788da7f2d2e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d49851d986372c1f948a661584814c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef3a391923b7c63f785fbe0a2ab4cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5578c03fa972c8b33fe6eb135768a8d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183c26adcb43b1d658386df7835ee30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37ca34a840cae8974d4f883168f7d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af735a7756503d365685d977b86f68ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d4938c6734beab702e17ddec0e4b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022388e9ce55737d5bfe1a9003f70f5a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb49f54d44a5e8365d6796f5d6f0981329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e7a31760c7a61bfba75ebb0a9b967330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaca1f641ed0011e7504a81dc73a1d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bf697a4bbdd4e763cd647080b8aa7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639464d811f527c00eee0b6c95554670333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d213a32c9778e5338c6bcfbc644393334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4e969c2ffc17b4032b724e4978c92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9356626deb499862db417897c75ff34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e971ef27d048a916f7f17cc39319a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c2efb251bd895bae2eb1214751841338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430e5a290dcb15335906ba1dd1e9566339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742602c0fdce55b69bdc750026026ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31f9c9cd6a43fae0d2b0889ee74bde341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fc69263eb84d13ba4459efad67f6d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970032ae1b42dc74a55215c3770aa02c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d9630e1c7ad3aac4504e936449801344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83a22f63789f7a20d68b56d9d71089345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05f5cf1ce2bf767dcfe67f1fc2566a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb9add67e729c21895cfdf8d4840dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dce3dbe0c0cb2745842bbeba39e54348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b76dcc2534b3bc152145072487791349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a83886b9ee0393814525cf0f483b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af21c43072d3bdb140bdd4f2d5e8e92351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01290a23360d82591ce2bb663b089a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd635b9aad09a263fcb4110737543e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e2dc279a94f126bdd1ea4cd5924aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf81398804ea6ae2cf5295ac6fa1606355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59b0b59be3f528a7183764363722d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3ba7df3088f4262be782e7be0b15c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4998a52495e9cb271639398fbc1554a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c8290b2edb29dc52c4c726b664092359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150f5da0afbc7fc870e5f31391ca7f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c73208b660d35915fc57cdb0db5a36361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3157696aba66ab0d7d763427f60c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6f954e9036b703dca1a05156d63b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71028c7a72d6a80d42c02fcc134d273364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf0b7f0c1a5d818df24db22b87f854365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47211c97edc0e282e3a9c1fc82753e06366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0c2d724dfcada76ba2ecc31755662367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1221fd92e78c881a7f591536dcc300d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66398847be2e778a6fe3dd52d2d4fa4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a6eba21d45ba4c218989ddc7328bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f266fc1ff7b91b96f0f0bf19f95dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1907dfbb598ca79b83798834d27e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9ea8a259b2791d200f7dbb8971f61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf1b1eb1b10e56bf0b71df7433c316374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb68af86ab11041decd63118228dc4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d908c0eb2b923420d57945066aa4f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b82f46ff23355b4da4506dfbaeac0f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219df47cb3dd3fd4d3b0d727993b4f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee622f6470de5511b5c20ba5103a25c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57448986933a0afc09a7261bb7f67f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a223b3a80c0331fb03533dbc6916a5a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb33b3685039fa478dbf9fe06495c6e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6af4b596f17f02fb7445f26ad1f9d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c60e0f7900bd4488b191a7a9121ead384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c3994a00bfe9acf428e4094135db1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4922ef7c61ee8e515765730f81b4f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc497b7f4bc64bd4b5a49a2389a8b2f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9eff3fa6a182e8686a032f1348905388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e2c85b487c0e182ff4bb95f6b846d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1e4fe6a214d9d5104bdf17fcedc9b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6536197ff41d1bf697b8f06602089391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27302483af3949f8a1dfba514b770765392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208c6685f6af41e9c8aaba02a802b5d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dd6832824349689b1432580dcbb8d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeecc19a79971148a149b70c8e3c1fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda7a3a627dbe112086cec3c8aa15c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd768085ac9e4709c8f9d2d2fd36d64397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3ed609c3ce02fcd5a2fb8dc20dbbc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5db4d2cd927c0f85bddb5fef808beb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dc7f0b0634c80d6bda9a5735d2823400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6609593dee9785511f71f3f4d252a22401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467854602178ed11eb7e207977079977402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00899887082fb8079c4adab46d9b4bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5836c1d545cfed79abfa14347ac92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77702540cd10b857b2d76c4168128f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd3b040919f31b65069dca44eb3c06406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74677ab9628c25f522bfe1b79869f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af03c29085d48b479c27531fa1490f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe1a3f71bfe6d36c48ba0b74ce9edc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36436b5560868e5e37f99306595b8ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f4ec01f971386baec5dae1b306290411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9501a1f91b1b960f53264f8986e1e6a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f92d559be0e9b86a1d05d17aa35c6f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a41d52ab28e1db0c416d1afa3046f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0dd053e7ee4455dff45f98e0a1bf2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f482dc77aa91e9beb3ce1fcf810e21416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78012f3926793a2714de9eb71741f1c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5783671bef3d448521aef61c953c6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fcfe805476a80e553d840d75a396f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5279fed80a710d551b356c4f64f5c34420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c54445d458646f1d63f0944aaf110421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c629fdb30bf5bacfcb38a83ffb5fba3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e1f9bcff26ef1d787f5a60f911837423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367734fe019b6a05bd590042384a3014424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dddc6e32c079ab63cbac3c99a992d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591ddca6db90258ba76de1b41e7f805426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b910df755d2c149ecc053899ec420427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa391e983fa71fc93bccce29d811e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2995b3c19d4b80d92a084d2a102da1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e436fbc049d4a8ecdffd9b80b3487f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36052c69fd6db4a4788b0016d31c8b0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb7bd8a68a4a8b23c7bd7e87776ad2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1772e5c9673070da279648a7a412a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0303169cac56cf5044fbe3b5bd5b84434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478e28e1b8cff11f05efdef9e3968a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e956ae36935447ce61e03eb6f95ae1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc830cbe7f98e746b8f8f34fcd2517d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83b08c5ec515c63f9e9a41f4198256438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d0276a61431b382b5b75361ca3eaa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5ff7abdf5ef0f0409ac39c45a9e8b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58f7839630387fcb24118b6ec7b26e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e20cc1aa9e7e84218c061e9a9911c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15075f618d713f0055e3099ad258282443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9894c9dcec7c14afa8da9f6291408e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73fd8f21a3312eb7117632e6d0f2c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e26675167cd6858eeae8911e8fa26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caee0b504cd99e32a8a157deffb706447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c42d8f58bc85312bcee794d81ef3fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83446db83be876fa66b0447e8b93d384449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcf5c7a21be52af601be2fce7c0c02450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd4c3240596ddd9cd7e5ce7489322a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bf308725d9dcd806c0a1a1d268509452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0630a1f365a38191882ffb26e20bcca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fee38e8913295fbacf3f55b7e9a374454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41943ca0b94cb9a0452818ba613edd26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb3eb78212b0eb906cddf40df93494456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c9e66011cc21a2e58a83ad9dcdee2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762598301e5a5a456c65c2d6be726afa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304ec97495dd0e5ad10f21a0522f49f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c720f2d87802dae761bf35aa23cb4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8879fa72b70f464c1692d7f2ebd86461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0805e4dc7c1c0399bef3725f3d76071462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0880d707c936ddb5298b0ff521de301463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff337c616daa6f9bda88882422117f0b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277529b7ab838b8f75cd71fae0d536ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428a54342b6c70790bf95b1dbab57bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b561ab643fe83f7596d7fffd284a6b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111b70f6e8a4fe861dcdf2aef1958bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d1cc5787ed30a247b4b3555428ea9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506753739723fd151d79e5cbbc14be6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22dfbf843a100203ec18a93273015a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661f00245b9dd0ab45c1e26fb45650b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453104da15ad60e9c3e688bc94a988c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d2a34b64f46943e0a64fc3849bfe7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65bac8315682f1a203bc2432972165475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e04ebde429a8556a93f636dd6d8e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f4fc825ed26226ffdba215df67ec6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee31817e337ee3f352a78734d595f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2273761b4a72c27eef5b22f3d20a60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214409e47feb3404658477ba9df9334480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32374cbe93af1f300426e8e0900901bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cbea040fbf90b592bf995631f42ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed625bc006cec4506fec94c9f12fee7b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b98fbb04ec521651b4dc6c6d66af0b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200522e105f835ab536f21c9fb71cc57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070381c580ce55c09f5d7128a88f30c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e58c5377db676639f074b3d3041ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2c7e2b44cf6b1be139229a33a21b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765058ee7227a96a434f17370604a10489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3aafe2ec866e4d4609e31bc4cbad8b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c77e99ee9abb8077650e16cb3f228491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784de530385b149ead19c151c0954787492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47247c3b26eb7062fde64d30d0365e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975e5ab4b8fbc21164962bbfabfca5e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3ea02b4068cdf92196c718c53808a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd947b8a708fd06ef6d3f38efcea44ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09a8e5f601ae13a9d9562bd3687a04497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5277e113d0e15355ed05b23926740498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40f4539698c5b65f81978e15315bb8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838906439b8c89b386cf1cee07eb423500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc71638dec4de27ab64132d205e5918501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5ad5d7e6781072de6b6385382cdd3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d581edec4f1e1b73e218a86cb653d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d474244db0bcb5b823342f99c7414ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4775c54864877a7831034900e10de0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80fbd7349e7651db7c69874b5dff0b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b5bee949a81896b508520e40db728507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89acbbc3bfc142b15db2e54dd57a4da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64820af2bddac00f8f3c4b4694232785509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c810b0616316b93bf333879f7ba24510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686e386e9ee6c2125067b098e3d9817511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b7e0116ad656e1ad894c10d7134b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b8bcaf324ee2f689646a191aa9c6e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804817ce4766867dbe081821afd03d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c651b899d79452cc3f60c1c2d3c69515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f975eec1195288710a62987804c0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1b04fb216d4ef8c0e5cde69423573517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c3c6f3eebb080532ba22fc3d752bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9ea389c14036ec9842dc052478fcd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7be526b2a7b8751e484ff77a225311520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd4090575a5d395cb26248eaa5b926521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58095f8e645c3e8727e254836fd2f405522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450ae6789a5b99b8525b9cefbe1f658523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee1d34522fbc46832c758095002096524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dcfb132c6aa2951f13f287400f454525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b0c95fdc6d3abb38547bd02cd34be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb703d31e50bb94a43f251dad374805e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6bf3295fa03f197325e0bc7cc6351528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75be73c1368bee52c070cc620c75da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4936010c180a39fab734b8d57e1c2d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b61bdb8462e09f4f7aac4c160ac72d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935eeb52a91027f718804723b17c9890532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a73a8b393b408c096dc1adf68f7a55533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c13ec18328286947ea86b6465691e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd178c5915afa58e1ad39fbc764201535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78eca71143a841d9af3154831a2c2e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b82289a4d421e34847a617cb5a27d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9477909438a75c16dcf9c67ce48a6cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d437635474e48a8cc7afd76050c581539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4089a92337a1958a96ece18f3a667a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997bdafeb2de148e98c28fc0b093dde541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661748dd78e8e72f7381020fb1befe8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fb4bf9820ddc4725a017b1d84a25e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402389478132b5b8f8aee02f20b8b0ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc628245b70585b2523f231024cfcc7a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d999cee1ae00242687bdb6aff5ebae6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396f41e5b695fa87b3dccfaace08e58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d52bc8d9ad023a85a152ca994d1e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45099815b3dc6182594a1ae0611c6ffc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cc4176c073502a171ded25fbe95f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7ac5ff2a58c068f1b957142dd69d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5310dd784a406d7b9d6a6554870312552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f3e116ee645ae5b65741a10ce4515553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442177886b5bb9031f9be73a80bd747554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9ef0f926a30d4923a9a06039836ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77f9417d6b1fd83c350f5dc2169be2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83b9a9029581f31c29a55810a55cd4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27642d78e11f3ff5a4f28274c7f0e35c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d1b83dc2aa03df4dfbb1b7344e7d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48390109c8475fdd5e7d577a240d7f68560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb33f8d2b17fcc69a4862cabd44c61c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb73911e813c331373fa0a1f4c1ea9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deead9b9a366de7f0340aba1fa66614563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7503bdd5173f8c87a49f08a7de7bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020fdb1f3a012c4eca2ad7ac03197ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c956b793e4af276aa17ecceb9c372e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f5d77a4273af229fc11738110ff79567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409eaf8ba532355475237f31b769909568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e5ad3187c128b17c88de037987410569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865f3f938d28d94661abe60fca2f9f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08213fb5120622861dd35a377205802571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddec7519b0b9201b976a135c4437e0a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a4e040ca4cd2e6ac086768aa72985573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc20d48171c7b0d7897b5d1cef3a11574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797474bf2d82b097c7bf3df745dc573b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72705550bad38bc91bb5af7b7957eafa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8e3f79587469ad23d08f3f090e58a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce672fb0282e413840fc0d8f1cdbd5bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398be1aa1938f2b115b6c3c71d1d7e60579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632690db930de9098edeb64c8a033e8a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3469abcdc3f9a9a5497d53e19760d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1d147012a3843607aad57e4bd8a97582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedbc61f03df0af1645b5521df6751e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b4349c2be9c07eb7262b2bca2e733584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46a615f4c465c10648ff8fddd55cad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f009bcaa35516c652f79eb4bf7cec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7166f6206fdd0b568b60b0b411569d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc596398affb9ae8865fab15148c1a30588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcc34c0ded3994f8a05274a8805567589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124787a52f08cf2882be7b3b71b7277590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb8e964b967f8b329f28b0c6d6211b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efec30cfdf15299b4fb0681a32cc1d9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e572f5ccf1db67c73e1bbdf9f30bd36593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943332e1e8a0c74ea79f883ee8d0ba8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643ec54754a698f7ced4b2f71e62423595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79715ab4ba5585ab8d5725f15c7707596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d61789ca5fe80b61a9f09d86b19c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0e1bc6ef90b16031cb2cf7c9fe708598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90ad740290733cab774579e961ec8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68092f1acbc99b7c6936d329778f13ad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aeb26b5805e2b8b6b3915e462ced86601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b8c0c904b14ae7b75c9497a00a139602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ac8e38fca7fd7c9bbcb419e54fe71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397fe18abcd1db84872a0d70690beb6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3a9db4151a810bef00c4f001c6fd6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c1169e2657f897e988939781c4e9a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34864bb73de711f61f82d948174829e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fad2a07c7f2b70479de1b8ae2a877608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196dc9ff987ab71374cc3a318e326ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf76289f4bb14ceb604720f1d3deb42610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1421e09a5c8434e2b1f806643612a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410249db2c2d63a19e1a51234a0da0d4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a397369037d9ea535ea73051a3baee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb793e2219915e6f58d09763583e2d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa24f54541da18d37ab0c13a1519070615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff16d15668d8c10805fea8c95a7473616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35fc409e2632fddaa2ef1c8a3112e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58cf41b6fc026d08e8444ee3d4f71d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca970bc712bd324aeb3cc77f9f2b14619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debe848a61aa2dfe6fc937d1de4fc3f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a8beacce3960d29370a670fcb1c11621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948fd0d60b89c095c90b813cf7a57d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a3bb799c36e9a93be4e99b9705eea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8adf6f546f93cfd3810fa778a573f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f839d50d3ac3329d46040b9017aff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93aba0cb8e09c473251d44c4ce4e3a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac55d632025a14ad93cd550cd07e474627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183705703876d85b2e5eee52f1827b16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf8091360d3a2e7b8b442a4d7520ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ef263a2d4f859c9084d35e5280ea0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1941814d3c560ed33898c7977202df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0c9a795539faa3a07c6b8ad4330d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9879d6803308c1101d9cbbdef0faf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd556dc3c721a223f1ba4777a571170634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c1cbe896be0ecbdb5e32b7432bd06635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0b517aa70e635805288ee8e059985636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b09a2ed01339341a44dffe8097fd1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845af5a54d34d45a7dbbcfd9df91b8a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856198f169319b5526cb4ba93c7d430f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf449e7205458a012face64ffd91b63640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438922486786e318e614f56f807fae70641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7827b88880a0cea15340357f5482583642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4dad54febbf04b85a05e6dddf6797643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd928885daff14645e28af84f7c2b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f816ea4aa2412dbfbd58f581c4508f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff4986e0e51a3aab85a46a33e162e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554caabee0f338202e742cfebc41f43647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3e6f48fd7d5ec1a8b706011fdb212648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceec974661e7fa8fb7f817ce6f4c13649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966858927d585274172d59a723d2e02b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791898c08527caf2bbb5b3d47ed894d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528a39ec569aea962a2ec22277ebe12652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be8e0f2fbcdc97cc2561bf605afb12653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4b95992380ef30c28f554b0ac6e69654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9b31a7bd60efe53d579179af792ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b1412745768d9bf6c2599ee96e213656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664397a879f34b4455ea4f07b9248dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11150fe3817f6978b2098e2641754073658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a367dc0748eec7b8f1058714a83a7d8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5422b85b4c5361d7db88ef54c4a8d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1df6ad0e09218eb461e7452fa0220a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bac02863829ff2262aef8ebcb726d2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2735851368f9aa8e1a600bfa4e24783663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cb5bc4390cf9cf89a6e1f314d4c48664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027d2032d782c3dacccbc46dae8f930665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a151a9a7c94d36e9192add91b83015666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d681d16acb27e67c3a7f3ec06be7dec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eeef12696881924a75a72d84c4aa8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab588ffb7016db073c3c7dcec139365669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4b45b83de2b2d959e9b0d61b221d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a6167e7a798556183f6a1b0139be8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8f90d51dad79bd3cc6cdc701bd806672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7058d1facd5d82de54d3ab25ae14d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d08326dca7a25ad33be3943cef37f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e77dc545956d228bff5dc60db8fbb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ee257311e31184d5abc70f67aa1a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4597db1505d130da21c9d9adfddaa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399724151c6b5fb75733449bbc86835b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5cfe16e8061d9f33c3a267d47a5fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f0d2a209063d239b26c382360b8ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bea4e851d1a032e3010498d545235d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce477a602a13cb1f7e9a18abf8abe63682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73897b17e87108c69651ce59e91d48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08801bb771b88f24bc56a488d6babb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b5a2b81ced33bced9df53f8108063685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4371ebf71e4fa93c358004277d82a27686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e4e2cff7c7453738a53229728202b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaa7a4959370c9332a831f6fb46403688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b3febbd01dceab9659bf4cbdd91eb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae699363df3400ff06556b01aa12f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca659ad322e403ee49dc145300f59e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709331bc6a8546e2c445aec901dd5c19692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65579b44e437fc20041ec1d8897bcfe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61c5a30c403b0bd6572c01afe3e801694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ce0923807ac17bd226b06a7ac3ceb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ae6a80b0ffe6bf52ef90a166a21ec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07998e2518d43287dff53ee4464bc911697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc920aaf5a92d9b0df4bddd8999b910e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092f5da2205b148690ccac494a456d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c44c7ce776af5863293e66d34280db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2aceea565ab4597f03f2c6c21eb0e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e06f64454733a4e4542394835704c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bf95fd7bcd3fbebb2e45dbb05c240703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf730f5fa57a93e2511c4bcb0fc2742704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669807674c672e35948578d2af53a413705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c8b10a18e59a31ca320c274949e63706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ce15cf2d850a63967a95a99572a86707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0cafe9a5ef804df2a6dbf0cd04c18708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103eb0499df872abb9e0f73815847fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fc0e0570ddbaabc005fc5a356baf3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0289ce4e73a5996843c1bd7c5cb85711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6ae94775c4eda77a21402eda94793712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23cbd38fdf1fc8cd6eec4df68429b3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e977b61d5669117cb2dcdfbd27bec9c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d74c1fb8ff7832583fb888f9a77d28715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29fb7f38e0126c4bdd7cd6fb84a149716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28022ff861530e2fcd0bc7b0610cb0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f270c8ac1883f0a5bcc405cbd4546718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539f2850c0fd22ade527990804aeb98719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ae287bbbd5b278ccaaa22caa95d90720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43f374037e16ebbcb1ec94cb9c2f9b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd3867a56797beb9938855f7f6c7ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40708d5cd8ca577f126acc48827c8f42723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554af8a729d530a20691797f923e78e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23be6a812adb59d4dbcafc4b3bf10f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e79022aa128f2570502e00726bbe1e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd214a9e53af04e201bafa11daec42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849d452e4593be7234f4d4745d6939a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94277989f1a51585b54d6fdb4f97f47729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a75fc6e69e2a621c8fa69037e642a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5966eb24287eee76a63c73b322d771731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce3e58aab87e7023b0683b60758198732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364646aabb82c2265129cc77bc5cf4d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08442f82419b9481258d9241d0425566734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868327ea17e2a8932b2abdbb7773985c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fa18e380c9a7711e70b4992581110736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed75fde47e3bd817aa5135210c1dbb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e29261de3aa80b1dfd30cb9f5e49d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515eac4622c0d8151b70ac326ff1d298739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa010b6b7b2f6e4ea86f2d121dfdcb86740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cdafa0772f045d5dd42962ffe3dfa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed8f67038fd64caa0bebd2d0715b8d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe362d68a58945c5466efc1ccd28f485743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdd25e65e4f1ca42bd1d40f6147541744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab4e67bb8e1034eb6e412a04204342745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a87c03aabb07ab8b979969c93f3717746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76520766c88f8b18f9d62d7abecea533747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e413b4b634c6d7a998b48badf60f8d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f8711a45a54db26521abd80d6c978749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82777636e9244f4a46e916cba9f13fc0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c04c29e9016ef3294556c983c1262b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a54fddf0b27add99f022107c319e3b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efa0190d17a40cfeefb417423403ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a562e946957bb542b566d63880bf8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0589a8964c9df0768210e19f48928755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2e2f6efd1510a9d1994f4b0f23077756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269395ac966cb91853ba35f921fd1829757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b4de5359b0cc59393f5e6d3d44be2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae234a497e3c1f730b0c2e48f9df9a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226410706a52a063c1ba2601906f041760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67631b1ed38b514ab56d885e6a1e46761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4852a8ef7dc91b9d8548eb93bb02822762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea11bf72e9e57a409331dd45f85fc4b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df08665dfaeb9fe16a01f7a27bcf0a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae34c970d7987d884d17067d3fa0d2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7195b752fd65c4d54d6c40c6e8342766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1921b4b1a7d7d0813e93fff8c417d39767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>