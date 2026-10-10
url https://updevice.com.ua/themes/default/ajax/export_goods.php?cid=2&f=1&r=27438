--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd722e10051fb4b8cc83e64a3eb2250c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65a87de6aef7f2be955c6ba07891102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0558ecce25ba09150413e9fd3c70573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f474a5e4d0cda0ca1a7706acd593ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b5fd0ba30749e5aaae9d4103a85055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5f7de10a08459e37f86a1e61e86116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722bfb48cb727cefd64bdec34b415097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3321aa60eb77ebe32d1a147167107bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf668302352760708680e402a4c24469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cda129b9576f7b8a3ec423ec8f58a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f85d481ad049588bd8e4c2415a81a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f64ee225283ef19c181f07521f82412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84999252953d7d8e20e7081af97f0f5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf68735d2c02363b1e22b3e381e959714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb257305fd53e7285d66bb3e970d5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f815ff18ac43742ec492f45e287537816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2435bbfdd792e02faac44e6a2b2bd7217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba7e2a4843cfd354d7dce9fccb00c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc528339b4ef61f5a92da2f518030619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37c2c69068f571a416c8dd97bbe01220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc96d92d354e1384c213c0be62f17d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cd4d84aeef7aa46d94864789af96522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e4774888ab9018f7339de97cd32b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6a0a1369d81bf4f5ad2f5637246b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ceb149f96a0967446e83bf85b51c7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f23289259b2d4cfe70ad73a140480326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8806b43dc91702501823964d317ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdddf8534ffb4d00123a67c74c52e9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030a1b58c93421a22392d10991de5dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f4745300efbe2755afb1c2217f15730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05d2a93cebe80887f2e64106cd6a2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b19f02f15db335d64e2571f0fbc2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb43798d92ff97dd13840f0d1d07c2933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eab14c04ddccc8cdc454a36543b87234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf48e9be76c5a9e0803017059e82c6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eda3420ff666048cf34ddefc88bd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276f23e4737c957c5bebf209e29b23537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08f561c93d052f5bc432acda47e95238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21f176c746ce35ce96ea097654f9b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f2608944045bc284214458b66551e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69c684963a03e1b2b483a7f36746d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307c4f89d07b1fd92ab68150d243b3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e83d92fdabf0ded87c79ede816392643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54e730d2669449066dbbaf115f453444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4066a4c2f480a01e70ba23d075fb3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0654ec784658a6d7888da1542a1d86446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462aefbe2f0871343d897be8f6ceea847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d345c4137db52f67204779823f3f70d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e0a23843f55acd62f79fa36068b2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67326a5203355c019a64d978d487f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f26d5f2e0f94b721b72581ab9dc74d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3ec0eb97fd1bf5b5cbe528207274652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3f32bda44cf4657caa3502cae0a0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74db1ac22673d4e2c9660655e9d05a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c4b7b71532dc7a5ed6803021e4ad655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63de25d5f638b7a01e46a8671a68b9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6e3a8658706be7e190dc0861ea7d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b547bcf9894e7e302c260bc0c1b1a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c05b68abcfc623942817f26067650e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a533b8981048f1464451b0caa20bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa18925404a09d68b1d8f8cb04906a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c477172ff173166f46a70a5738fc9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a045ca70e281d1c96483e9448085363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d823733c25d7c3643c55e11e94213964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73659554f925ffd2f3fc492a884202cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f809340742098fb58b175caf74f31766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95027bdfed3f194a6f98a1af7a80e8f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6f798d4bded552e9458a64a90165368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4079ad5b0840e0fad6ea8ef92d120e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec083a820f6d72bfb5e4d38437c8eedc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4302df65f52a563688714923e0d24f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5f866ba7e0ffc99428e5f51abc13572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dabd26d58e297c67c7204b4b2f02973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddbe6f92997e74a205a1c5f41348a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff4fa6f18583114e3aa197a02d6b7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26f35458901f0e89e31c334bece9ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39585ae7c9aaf865c246fce8c4d91677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48264822ddc64e0676d9ccb378fbe678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304520882982ac8d74ccb8db1fd031079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951c966ec815a996878a4af670f08cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f451eb2b3796ee2086f48a92b1a79c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a691b559321b0e7ee2b0011fb6608082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7d9be0f614e9a2bad910d230475cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f3687b41d59d744b833d23ad98aa084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07ecf2294135dce38bd0e96bf8f03b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c421f3564a203a9117af143d18be5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc547ded03357553253523cc2fe516087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7d56158d605e3ff2b03dab475f31888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a4961c00494d62b075a3413d0d1df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cb6d17d1401e2d39d28d94b6bb3db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2275fb3ca7a3601cb4303bfe4705d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49435f3763ec94ab5f7b1b1b8fc4c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc78184e1b0afdd91441482743fef593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac0a4f04e2436b8fd3fb47a666aabe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758338afd19340e787dde0951b8319895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20514d51944e2d76eb2bdb4ccc3f89df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13281e17ce316fe72b78be9c33f4b1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f9d140004d4c54e4ff455949c510098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66da9a8bcbdccfd3cd34f4a8f1b38199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44068148859c85d1e926c5acf52419100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae78288f00b8e03bb388684c2018b19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26281d25a8ab75874d6f996cc3172b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78159edd4174c27d46ce90383f59935103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa3b18fc9713d101f5c77e0eed574c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06def7b8bf952e9597b4e898202a1425105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed3d35d161c2f4f6e2c0c55dec2c21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124831262c34a66ac2edac6e8966699107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927c3aad06a1fb9ee49a168d57932cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a846855d65dd595bb9c4962a40c36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b51d44df2509a2ed3919574e84ee2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c99f4e7688759cb131f3646a21427e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16404ce6df60ed2fda3e08d6d8929304112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c785f19545f21730aaca1930c98480113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a8d01ef264abcb2165ec08707de02114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f04bf34c6657715e3dfebf1e341bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04753a8f5115a3ca8546a1a7c72d629116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411c5e21f92f9e09005944750aeaada117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01005e911512543427af102951e615fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424c414c4bfe6d59e2a4f1b36d4400b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f6dfec8e8ffc4d84071f10afdbd66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e23e1b8a6a93e2401cd0a5356c7978121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ebefbdefc6fb528f26a900297dcd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c842f7d1a09670c9a9307034ed51f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34e15e7316c9b46609e210b43d436d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981b3dfa93e0985685495b0813502e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21189bd34b916d10a89d2ee13326429126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019353dbde31ec43dadba66595f6d2bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69dfa61f061f1ae507b071063bbeec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63ea87a9e99b76875137ab1e46fa21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dca9715e6bbcaf89db1c846d56e95b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b74623640a37947daa2f19f77f20e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108fe7af1868b76abb5a233d9636c22132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f837062f8aaf10ee86f79aba6518ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84b9dbb605716a679b88f049fccd01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463ee38ee30aa9e4b7466133899c4f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1a359cccdf7c07ea6985783fff2eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05cdd6870dfd8b7df7f27c2980539e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124db05415dd67fa567d61250166d10c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6af0c4105d2b2991d2e01efc9e2f36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6e6d6c1f0fe81b611810a86910973140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cc4be6ce9d4d49ad599ffdfef2d94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4a05e1905bfd3eb1f17ff511b1ded142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f74245f9eda1a49fdd3c5d1038bb1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c91c8eddd0564cc7ebb7c759ae9c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63dd8d47d1d9518bd38a4fce5feac4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466b4b063024f20bcdd192e4274d467146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31acf7ce860f81e197f3f873d2c05c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745829ad2f9394438cfd608e899b27f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707945dc2f73a1437d755f2ad787989149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b36f9c9c1c1258303341431c94c27e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d3dd611e6726f1aacb45c7ff17e1a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad42bb3cd559f34521bcb90c0d9e2c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed763147a1d9272e203a94c2a82dd790153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fd86ed787f7b0bdcaff9bd642f10a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c292c97731d876c70f085f5302d011155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee083f69b9d6be13dcda640c6d54dc4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faca3252fc018ffeca056acc953276157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf9cbb97ffca32639b60fb1168c3c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ceb6753e31b56b1dd78012a0a8c85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13f3f9160883071c755490f5c1016a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a9dcc16a1f4a3dee85aa659d7b71e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87908fac93f89377eda1e44486c9de0d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b6daac8cc01df7716e746cdffe2f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb92162ab1ce29c03e1442be7eb3a9f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d460fb208c95b5c4a1e0e6280fc66a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b32be2dc3824574e5560b3e495c1ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f273131b6f22d733e3a1fbb4980cae0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488b46c20df10dda60a3c9010e02386168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea0471cabb1de1d5cd018b796a1e98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933cc475513a46eaec13cb6ce691ad1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792635570d0c193e1ff87d45aabf9e06171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1114d628830e30766c1e6220108fdeb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5748496fc6f9b2d7c086d4bca6fc121173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afaf4e31eb5f7cefecfa516ab722715174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14568614b8afc353764c67e473e7f34c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1686206f7b009c8857908434cbd2c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3c03567556b8586e230f0278ce6dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52b2e86f821f4e1627bee91c3f139f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c2fc06b7e59a4740d3987e4020988179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83653aab0ff750a3460e58aa6bd232180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697931a981d6d0eb1333467111a2499181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cc24d403b7baea48bb2ebeda21147182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eea66c414e234ff52b0675a3440c49183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183c8dbd0c1a6749ee0a0bb5a27def8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9f83b55b6dacc669fd4ca7396eeca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c014776c723e26490b8eb8c9697f1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cc27f258ee8c774b23bbfd40db0b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07eade2b7c56cf1328eca1f3afe74e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc82258d1b670f051e6fbba6f6d81b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e5d65d58d836fb47aca6023abc1ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647f89bc7e73675a5b7d91c6d0debdc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b4bf6ccbbe4865aebcdc4c9d73925192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed0eda405136e14cd17b794147303c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb6e20ce1510fc2c8d70d1e189022e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a5436cd9fc9634283cc1692c19183195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62370fa98a9ccdd23573b16e506240196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7998f50f3dc4aaeb4919e8d95a9cd30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59ca386afc2767031eadfd7e55a35e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc286454ec9aa4f3af8db08ee032d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aeccac6c551be3b7487ec5142d667200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324e45849c393df614965f2d9293ab9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379318ab60ee101ae4c77e34f35903ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee9d9e9b13cafc64eba001d14fe755203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47a4979cb27a1fa84e0eab1de0aecf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd0dd5a67a46c5f32c3ab0977e92c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de228c97a8228bc39372e45643575f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd2209f1202e968c2698c6857ef4cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c350b827885ecac6ca8dbfb217645208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641277a099645c94f69d0cd710073a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19434b8ec353f51cac44b17c8ed1d321210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf18f7f64e753bcc54b475ebf185f14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723fb5a09fe1ee45a6f2bda52e79d84212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf12d3d32bc9002f286a0aa8325126213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d89b66d22500ce83131b8f12ee720214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea1b7ab0fdf2f843104dd71e31e630215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f68ba9c0bdc26f3c582a50f747d6e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c249bbaaf65873bb73dc0027a9b3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7371d94a82c15b1cf072ef7fe801ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f935196b97a4fe1d1ca3354ab1d7f1b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb9656480ba05431d0a33bc8c6eaa7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7dd90055dba8aed2bc7253004273a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347f96714e3ca663e0c9761fa057b0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc82a249ee8a7da90ac06908454610223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb5e680d7c90ae5854bbf8a9b29a8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce73ee16c640ea002bd48f6825d6a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed2412eda3577af9d9834c2e668ab6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c32041900224723294d757c2f41c50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cbbe35363f6edf83e83999bfd4fbb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d719f7e61d974b8f338c193ef8efa1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622c2381fcd874171814a275b3e3efc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1493037ac22185010d9c525a8dc0a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7284e00c66b7753d4b0d4ae9fc4ced232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc65466dd201dd01877d5f56d6de6f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcf947ddaafcc01482803561c838fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d903f76f101de1eafa8e669542fd36235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78d7c33fed61891f5a43f0d170c743236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8baf0263fdc54d511c91d9f1a94890237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829c546c6de0d4611758d19d3fe1743238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87980c4d911a2d168f05e927b811bff9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d7c522b6f5c39fb12aa51dc1fff8d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056741ccbe77aa77c4da77a0ef896e53241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1f41aae54e794a8987b174b309215242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334eddb1cec773e208222376caf983b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2883024754fe6ffe172f69fabc658244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1772bd122bbf463746162d2f3f8765245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd1e50843045561c1c540da3512389246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8b3ddb358213b6e5773c6c15da571247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bdf949dc8d77fafab4f7d8d32fcc8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1fee7d3f4ddb414d252d1541e2728249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6ff0eda6b8ebf3973cf8b1d305bd9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4293933aad46c786bfa595a9eb8b291251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fa9baa45d2a06a86d5b71089c2e82252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd078996645cfc528dbabb62e00caf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68143910bd38f82df69a42b7daca5b18254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df653ad7b0321746b0fb3046678f81255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebb7bed337fc876b74a8955367ed47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479939f341914c44769a1fad0bc2c3f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5e32815cb6dd2d00af3419dd3344a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93853e46d15731182aa131725ec69a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953d8966f0274ac4095c8c7816d99fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cb818165e5eebeb792af2a01519c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027d7b7d2721b002b957d219623493e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155cecbe95aa7964edc6130f36fe12e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f807ad4b604465bee5d3c44895b1c3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d90b5770f29f7e80059c18b395bbca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bd9c339b9a3dd76975199a52ee6a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006103b1e4b5d2d24c8cee9711125611267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e86bfcc46e2cd6d7e3970a24ca4a04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e25c77ae8972ab21d01cbe4e0d40bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f4fd7313ccd3cba84fa6c0706094a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b428604ec01853e75a6b9bce0ab992271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc946fd300982bec97a20567fe95b30b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b57ecbd5896a40ac0ab23da6b96b32273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343285b1169471fe7afecd15301d3752274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f07b5704a081ba32cf8f89e29bdfe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afe320b9bd101d926ce3da528b3670276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78644cc8be14a699bcd8cbb3c8f13f7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6f0c006b00c4a6dd3249b64386f89278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757c5ace3947b847c8cd75e69e072d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7e0e7603cd842b06f40ffdab61a11280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbe9504f86bcf7610185a1dba06f09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c4913af231d2579d3bfedca25bcf5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a890be8ce51ad994d9c69b3653b337283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0db55079454b23c6f9d0042fe6247e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069a5cbac0467aeea1e8a96d528dfe4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6261584fb6bbee8776582035a2060e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89708d147177df8bda81b4470a5d18c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55682c1269b73bb377c6f4015ca23b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0c49a2a8b8108fda19d331c7b96d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d067d6ccf577a10f2177601a61f43290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108a7734b36bf3f71eaaa6f58081ea5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554fb2ebc4af97f1c2895882e5b7e49292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b2a225b577da107e9a8c809ee3de5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eecec892b17a0173a08d2f8e2d954a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ca794fec695947e8f7a57cf963aea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d678c4696f150ff34f1c9d07b5c4a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace0bf864c3084a39f923b35460bf49297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec737c99d6ac52186cf5d1369065b14d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f421f9f9c4bd0c5699e5f0fdad86b9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac6d476f93b724c89296ee59bc1a90300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c4a9eb32b384cc58369867269d137301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d4348876fed6ee1da12c9eaf411fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd2a8c3de0d8e0da90f6eb92a3daed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d4f379f7a3f63d2f83a8a32b3d959304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9468e7f1a4556628ad13e1cdda593305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fa06511e51ac00d047b10c4d1a68c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dabd825d90a95a4eda3d46430545c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b91bda1a7154347677d70ed721fa62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7d57019b9e13cae21dcd6a63a8dc9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139cdffeb83b12cdb758ceeadd402a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba466512462914e2be456a1f06e845311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9d9470694f8aefa5404994733ca13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bb9e9fd8f1274f0501db396bc7b86313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87588447f2687e1db6c3f6ff32eb216a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2272d7644387cbb9ea6b74b4b9f52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1b0a7b00d1f6ffdbb9f844baaf21c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5163517420ef3edd3f1b28ee17a7d92317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e07206b4c2c7356805805b0424b920318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366eac20277aee3f82fbd2f1304655b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960e9dd209029565627ab1dbbedabba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f98fd97cfda59658b463d3ee1b6472321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a45672c050d1958a02125d94dd07d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f14ebbc8101f79246c1c4c941f52a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8adcebdaf812bcca7526b6b522c55324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032587568d9e05e9532d7c56dd2e93e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b3b21efd6c852e284147c837f9f48326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9909059c343731018259cc5c9fd1baa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd0dba742c805e2fed2612a81ea11d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c811c08031d74d884caf78478918c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a76dc9f92b9ec01d94450cbf51bde330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029988b1fdd3527afd9f2ae42fd4200331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98ed3d48fce93a67a1c16935b1ad40332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde17fac2d46ba39749362801a39fb25333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf956051f8085b53ae6cb8be93077e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8741f9b96c75ee4b3fefc5221e7021335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486fac0c48079a2259fbd91e8b759b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff435fa05c9c39b7a2f852e5b266886337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed71ee30b480f82f22152a2cadc8898338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c14c98548c04580676751fa41f39d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4e26de955a3dcc367b8dd6b6d65a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be537071ec01f2742bb43856ae022d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccfe2d1dea641501cf2753a20e1b87342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30241f04aa9ffad360a4b04c6d1959cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af5d48a2b418016911189719e99329344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15d5d40318765f58249a816292cd12345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251db0a68ab2ecc27cb36d39aa0fca28346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa6ecf7d788d19bcd9c8dc5e8aa659347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a027035fd831fd1a4a76e59da24d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbd1a6454c587fefd953c9d4dce132349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae9eacfa18fc9115d85b5848d41efc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e55106d122a52df8bb584b4e70770351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cbdb78c007eb90a6bd4e2d0d09214352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206045b01d107b986ca4ebfc32bf46dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c74ceb979f171eb9ec7ffbd22a85eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f437e18f6f0b981b55a1bd48e5e4d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4944dd166ae792cc7b9eabe8f3788b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1d32e38fdc85b7c30f2dd4d1efd48357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cc5a2bc35610bfb9a6208d0095a38358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423e4ad9eb1beffcf1342ee5fa7c8ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2634edd2765170492e399d9e5454f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9182b36d0fb70a86017c74b0d18f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae99e9e720d89c399db48ac3cdffb1b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64e0001e3e90642f1d184b9ec3947b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7be6b38627f0f0e110c2f4cfa12101364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89004932e03ce5159c4812c21a65648365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71c5d85dc3c42cb764051e72a4e6ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc4f03e56cfe5670ca202b7a74921c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a291e07a7112357dbbdc162485480368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3f9b1df2a2eaa779efdb7cf3c0613369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb75bfb1bca58d6de6d5708abfe4218370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed134c482fa24c76b40ddf9a5058635371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702904c08cf139660a0fbf10d968e9f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188502accd15be1a358fb8d11ead88ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012e90003deb8440d06e7f0b28feb72374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb75c769839b42b859eaa74e899c696375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4d968b6ae4ecffe9889158449e350376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43922814f7530b4a4ddb6c95edccce8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a245878e255fadea52440077c8e4f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf17335b9346549eb03db50afb3b80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a945a6378f51ea9aa5d89d10fd959b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3719ebd14fffab90350865665da5f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec431a9152d652e34e9835412c921da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9bd43958e54b81a50b5efb1324035383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb6d046eb1bd8114af354356f5b815384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cae388afd6fbc76276dac6947618e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b8b79fbb3b8b185412bb5ce282ed1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563939f4f2767f69e45a54877e965a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59491f85610d6dfa6b84e9434d449a45388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233b9a9f3e16e3c1d36ebbc745b90a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19a375b9f3eb36a8b4b905a0c7b00e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da0cbd7ac419f7b48eedd26a7eab2e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa73dc374c77d8b53fd4d92cf11a18392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dedeb88f25e8ad7680bcd203bee2b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca64d7e90a2a300df417adeea88324394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3213e46ebf9428ae1b2eb69a0cda03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93438a97d1b8b28ef3ee8b8ede2568d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2340d68a465ec651b01e52f5c1b006397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd6edbe37baded61d752eedef1a63f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056836919236233f1f500fbdaa4370ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08b5d4da3f12de4b74e1e509e8dcaa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57b6cabd77c973cbd82459f6176bdd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2331046813e0c87fccb82cf02ab0ba0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7689c8616e9b741842cf4a13596ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22baf138ac850ff6c1e4f69d285ca313404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d57b6f9af46f0f13ae442ccce14c93405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a43c80ee782b8ee2387af008f7d979406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8febec3fad58d1516d6be2fd9c502407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ccf0ad614ae25deb74a08367e1a43408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021b4b676fa5bbd1ffbf9bd5e71c90f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33a05dda9b04cca5d6cf03ed2c1846410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0d690b25dcd95ba01b03e41b04cee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60455ac2c08abc85399c929b8a94bdf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7a01772db6a0812b77843a40602a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a365976a59b5a13c6cd40842939aa8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e41e8f51eb656cc37b00ad9dd09f6b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620791464527054086f1333f0d24b6b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d6b347d9f3d03be25ce0710309c92417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bd8166c6e7bcb4e11bac8c9f16afc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4e517923a687978e4dfb58045643c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5771864f5ba0a647e23ea5efcee4567420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8248c30f2979ac4903120a639fa94421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af895650aafcab08b808d308bb05b81422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34f659f5b5c8de210592def1e269e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c38a9cd6bafea8b34c78c54f47c95424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c312a9440701e578078ae15d1125ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8743ee8199bfcc6127e9a91ebf1df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9d3e87d442eed358dfd08733c2272427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6c271d8a7d0889b62e8dcb7fa4bd1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d863b0fe14fa766597ea505852b29f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c8d2489ee66291beb2086c9a093c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d91a3167afe552354514f34beeb945431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a4e7656cdd6f88921901870add9d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a58fb54b0d92d43b43e9c972f2e30a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd5b5cc6127a6e1a14460435b6d23a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae05029ab6c8eefbc5b84b84b9ebd8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fa8399622e99e69614eec6af119b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52c4eac98cb5475cf185179d4524fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8a6fdf48cae9b3ac8b5c7537bbdd7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03478ecf20bd2974533d115dc6ab30c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d5515d7247bf31e59202ecf8a4a92440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be21a8b99936be8e13d07993740b222441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5241468d3d3759b9b78a56d42b7af4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4006d7f799a2c7c44aaf584c5cca6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91730f1e5075709630a9e66031d07c0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440cc7d689a05a07281347427af171e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bafd9d2bbbd429a4aa53f993129435446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbde0332f1f72312e0749d30bd84c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7f7c8d4876342a946f3d205d858bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db3c6f9843877556ad4d81120bda50449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589269f69e450d32ec7870cf2e6bcdc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542de85629d3f811e3d6e4c8697821e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9826da0dc89aa2e3b7405cbe4c66435452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70946d1bf60504cacdbafa3f27ed025f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03128afd1dce702c13e2305f8b20d61b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63259e63dbec9131eaf6b16f6f5d8dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048be77bdeaa3347b96dd9418783b90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1647e42b2ca819fd0549da824d3aa5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be753e73eb848a9012a049eeb91ce622458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c3d7abf56eab6f7dad4b1b8a5adbc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d51cc3ad17dc637549428e3623614460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ced884959ac285c856f7ec2679ebcb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8b4ebbf2ecb2a2badc74e2564b34b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2710153f6a6b6ea178d306b0526a49463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3ae7d194380665e2947875536c315464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9e1138a402c1d3fc88429ae01d3de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d68b8b9b50af081ab23f6e0c4909df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26306a56abe55513545de4a19a76b3fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351874bda1f9ebcb4b8560bb49e99663468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b00c6b6eab2cdd0de14edb6709ec9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053a32940bf504f5127d2b580016a4e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46e7c6d95054284f1f15b00f159a5b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b61c475623810d02a885c2920a129472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51c610d40b010146c52aa0e9d3cafc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb0ff3ef215ef320a4f8cc44453c6f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b36e5d60e2fcdf049cc9c17be9260475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b382600689bad71058fea06bd6cc106476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f890b971cf278f02441f7ca03fea8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b29ac6b59553830b54eee14e35214e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e187a441921867079d8f295e600aa1f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7588c548a9fe235f1098f07e68fbd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022c14a99bf4884da5be7d4710a7454481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b090de10c4d5ec45977c2c5d6b8b6a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995262d62de468b07d00ca939a5b050483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce87027d48c7104b4a36ce24eee94c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48a206fbbb2a878ef01078cc6cb860485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cffbb31e5c9ba76d2bcf416df4e18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8832197865400757787d3f2736b5d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349dff9b77a9a258d550dbba820e923488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354f33216fbe1ae34f91e1f26846da9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fa6193c114c3def4a1c4ce9c0ac8c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911be3cb75dc5f3ea34e035fd63f16bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9af69efb1850f3e1e6437151083400492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b140da04d39242a086daed4b06c279493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b600318f8f721f3207552d5ab39f64a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaeb51471dcf2475c73c2f28d75e18495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274f3cb906f567beefdac7ed50dd841496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39baa641d9ddb31133bae384c01127b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769179fc2f096270606da44cd100e9bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b035c6ffa83a55af86df3fbe35079ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fadc932b2b627405ef00116977f55500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab82aecb00b25bf776146a9dbe7b079501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53882a742beb5a647992738ed1da2238502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6aa71a23b111e921094a69a67e9593503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3da7b9bc2bf89753fa363449db1204504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed688084a27103669d0a8731dc7b61f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523d8027943ba260e05e0ff8bc12391506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f88e124f7e449c5dfcafdd244c8c0d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20beb978a10c97887d926269626834508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8418959962f61ea0a1c42fe16c28262509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaf0db1bde1fa84a2cf837f4fe7418510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38505cd17a2c4f6384e279916a8d0123511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0db05548e1f388c4706990e7e743ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd5b7fc773bf23296f201099bd624b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee8da3f2ab59819070b7b56a0be937514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0207bea85880184053504895701cc6e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a54baf73c8f47c99c184b20aa585c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3edc46aeb5a22c3b4723e93971702517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22e12c3588efd48012659353725d86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881934f1aa8cd80c907d6f10f5a7f6e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec5acd71093b9a561e0618fdbc6a8b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d2d3f3b8b314b7bd1fd962cdeb23c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f875c431d442aaafab539793a9bf98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ac01aba21fcb62eaa6e3f5e6419ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d277c6b925a81f7cb4d72770e5772524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29060f5d078b110481a7049e799354b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acabbf03ed153d60910e784198922ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7cbfe8bac4707ba4ee015fe6f9f4f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644d71c23426df5e0d77bdfd6aee561528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070dba3bac6f5b96fa3d192370cbd1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b9ce24b3ba43557b284beaf488f76530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76774b3bc70e1ffed8199bd32f049335531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8aef1f3b9cb31a7531c4a684ad35f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e1580b5bb7ce11c82fb2c47533380533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de402cd563f59ba15c9fb3d77a172585534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6668862bb1df9963e792a0bef7379d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fe4713634f004e364fe901612925c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed721cd358d8119a561e4cc802c268537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612a59ac5f738ee7a858f7286823ac4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf86f69c2e3d5217ff8ac5622442361539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf68ae051e46cb007f8551a026d8cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f492a45b0bdec557f0a12e09698e48541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b580228114b9a1f155ddff6f1fe90f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e130221d16352af627182a82de707d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddab3fd4a44eca9a9ed6572b875c56544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477887b16d2cd38f66bc584c3e85b4e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbc448390af62676591d6c0b215bd8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36a1ec776ad029b9a07e98dac5a21a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda386ed104c0889e9d1246d995871e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9aaa334ae53bc5e1c4ec58da9a3971549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9134c42097a52706ac623cac68fe4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf09b54795d6bce6a1fad41c9d0edf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283b76eaf1f6e625e2ffc78dd84e9a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e216cd0d63140cef95e4dbfe5247a48553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172f301d726c3fc367244236278683e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e277d73e1023b7d6de8e53e3dd5efc1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79c861a2220b327744972fd60d6e4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6390839af546f7e7303a2f067dc11557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75266d036643f95ff67947b5a11560558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799732c4e9e990bf7a8b141b0c17c7f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db24bf4a7319584241962f51e19788560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b473912add9114434c42d7e63614461561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e730835a5570892c975bb228d0d2d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be7fd43b47572563f4060a558b9600563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b7b20e0f3caa58bb9f24d30b0663d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a71f33d46cd4aeca9e878e6ae8d05f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbe6b7948a27c42ec6a67efdf4332a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2757e0ceb08f3ddec299f2349f25ac7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470307d2048ba101ea419548df6d59f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194620f81aafb8a95182fbe31806217569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9599abb7baf359f18e1c2289e4e46570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b6eec99356f6ae5c5bab0252b6e4b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19db734a9eaf8d140a5aca531f6fa6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb11891875fd77c7ceb890e42c4dac9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684274061f04e989b02214ffacb2edc6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52225f31a1427f7b67f9b87f5078dc9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f3810d6d1db62488ec80cd9ab68e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a547c3c958b2e052f78a65b957ed02577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd807612b8a87e036ef2be8f8af8d06578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7403a702f021ca002d0eebf040f7c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba5ba6d70d4932bfdae6a6f917efb8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9b297e929a8983e7bf90f7b8f80ce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffcf01d2bcc2c835a0041504860898582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49be9cd9c4cb6664f1be7ed717d7e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec6170530ef87fb1dd4bbc347f5363584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049aa475b6a2f8b94c569a66ccd5e48f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed5f351280fccf2e9ed91329048684586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4910d796c22a0f702697b0bde6bd80587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385d40334a8947bdea1ddf29ad69246588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b8493171d2d67e5b97416061d5ed7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3375667cb176b2a03fb6457907dbf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e96b2a51cb0cb66928d5373579fd7e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b61a44f5e142836d5bd25787b1f173592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7dc43ff36b3265708174e4afb364c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae38c4a02cc6fe188b29fe700fff003594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7ce1af29cd26cf079664ddf534230595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eac759e03fa8ac1fd6522f1da394a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097765279a29a41ea7cc01691870e13597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9d654b400e17398505af109fad3bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4d31261488e7e97c09439c150397b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3798ca46a4ba25e792f96e3f5c725600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1207d32220abea6a8e456c4d5d7fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03086e41879931b2344b107c45e3c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02f68819378a21ffd7f33a0ae1fa94603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59414ef19611c6fb6b6bb2c417dde080604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623943787bd46c28616423fe685251f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3570ebf1197352c82b8ad1d568610e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75d80249eb60db8d7b14a1e5b895f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b8954bc8138fa57cd0ce9ee8db09f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4519f6f2afc359290aa73b4abb5a3d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1de75e6ee6fb0a87ce97caa8aae60d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db53b3832368e1a9ace23137504326611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac8dd26cd2b898a5f00aa611a59ce4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df488ad21004863693dc627832a9c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020762ae27466b24308b0b6b350909a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819af8c74ae38bd3f3f9330abca45de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5758f66a1558b54c0463b5c1e0d804616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f5a6b3a161f39cc82c96977bf6aad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f65b19ba9b9d3485860bab1b8f356c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fce75bd41bdc4b7761e711214656cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823b758e5e217f6f46b1fd8183092cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e491c959dbfa21c9b18bf894fd90a59621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a37afbf3acaa47131149559bef562622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee304940797df3987fb169cef4823b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ca9ebba1cab0e4a0c818b18c04b37624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a789cd7392c26b9462bd598509d42c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6a4545dafc4bbab8897c4027fa789626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977dfde95e945b343e1b17d09de2fa8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f23a13aae7f5969cfaf2b36a6a82e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956adaf10fe51e62a138790ee683cb1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05d5db3bc5b49b0c6294e0f94c35de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06157eb9deead1bcca7925abda0c6c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a6a6d5a4da957c4dc9cb3c08f9e9d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db49903349d163a359509a478a11b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39904b4e3e973f4f680f0224c8c23a31634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100deeb8d822881589cd2b491c97f1d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ac276c3f4ed2f64ee51d436958c30636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8121010cfe702e7082911fae11add637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712613f8aa1318b0a489d044bbd0848a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e775296d24e9fd74a29b64e1943ce7c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83891b519e9ce67fb817923c2c568c78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6bd7c8a8c9fdfdce1afa2f19dab6c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4dc9d7d2f6c272fcc09cfc604ccaf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a6cb3522a0a3369c167f1dbc96a06643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f18454fcba338475f2f1a5a404724c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6b8e0c1c1534d0562664b8a5b70e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c31277ad6d8b6cbd2fd8fe1ce0c24a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dad14211700756a57df1426b0baf3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edbff144457bd9b4e5a2daa385a14a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bfe567c7b810c646fdf4c56cddd29649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405f49b2a459fc07e3528ba06a918f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09644c33c271781cbf537831b1584ca5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fc03c424859d4daa7c809bb2aa537652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633bd421afc0b8e689830a3dc52c29f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb125544a880174b92b62f18a3174a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2da0ac827f283455650ccaf9b2aba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27090db660a1ced30b437e0c795fddd1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935318cef288c1f2d7aedd3ea5749c3a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2c0db1586aa4efb37d9592c557fa1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f20c54135309b9a269a67d9133747d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34005f11205e4a7ddc17d619b864bd4f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ffbbca4a1b486db10c0738df3cc2c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdea1d3bd1c92b5f0389e854e200c4d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cfd2a2b3d64f10f04030be89e89d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb1fc24c5c3a1ccc402069b2ab9367664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71405ee18c58168892834eca35847c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9ae678b1581de98f7b14ea2e811cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708a6f7ddbd308f412363bd1412ae15667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc617eac19e9d8cdeaebd0393d250a8c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9f4bda6fbf1addfbede7bc0df3da8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2f6b4433c5f6025033f4807cf5f14670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74971620e41a7d016b031106d44350c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b49fca93a0135b52b6e68c9556e20672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cc7a3abff525bd7d47d0d7125f34f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88609397e9d782257713bf7f82a5b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0077a5ae865fcd365e825472aaddc7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b303c4bc12173c86eb053ec3cee73bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a439e007ff7fb58f34ee0428013a184677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528d0a9a1dc57e510db0792391142ac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4848b46da1c2adfd6ce0921771206679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c977affc4c70216954b7e35b0461e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a9b6a7e16a9796799ed87ec9d3c2d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f429434b60fcf4142ca7ad0624ee7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2655ba1badd54dc5106a78dfd3ae0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20342da56099b5a23eebd6d81faab286684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35cf61b79f3d46535429a851f5efb2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d455c2f1600519bd49824869f02db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befb4a4068f341444333fbda09a19bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b07ffc6a563e9c45c205989529fb9b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94c6bb03f86a788f03aaff4bae6084689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630142b31467a0060b4e6187e8843526690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50924d5317489dccafd16ac36f656ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59e5ec93dc23a5915436c73bb87e9f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf3f150b86467babbcedfec9854e5d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0cb06013b34cc5dd1f1444ba1e161694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d189fb03077b56e09ae91aa41ed493f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87863215abfe49d7854f6cfaf438e41f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf6c190b91932acdda3446371a1d31697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab72c2ff65c50692a26d6b10662ba3a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932a2fd0a5314272103078a89d3236c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09188b040784951b98b7d7d7dda36223700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4d9ce37afb75b4856731c73e208b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4687ffada010e5945bd03aa6a64def5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8556066b3ff803ff3b0bee0cc5eb78703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffe216178f7603fd051d21a5ba8636704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54c3d7b7932a9590886ae9603870b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bbc3258f887bec89c679732ee78e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1c883d860c858204172b31433c4f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695ce839c32d609967d0567e0c73f9b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27675af8ea0f02c8ce8f5d44dacaac48709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bfe6f30ae9172c14bd22e3ef0f8b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81127179d55986157e94882c52e8158711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b28baaaa3c35be6cdf70c0d0468e55712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523089c59975bc8f6d393016b71fd4e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da022b587ba851ffcc3d9869bc933e6c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b603563d067a6143c3be53203cb4ed7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd13df38c7faa9ff444d77d5a107ff6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191da16914478e2364f5ef4116c854c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d50796465c5de4d8d5347433116e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e351b7d3131220170350d40a8734465719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b9dea4865d40fa215c583e5facaba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca597221d4984ab8b8d83ec3b566f28721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0db0b1b5ccb89aba6513ec0889581722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c21cdc79f1a18d1f5248f64b9892f1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be34dd34e47629bfb49e5d46e72274724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbded78d5b6ee29545631448ab0ab8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a9768737e3bc080c8014df6a59ee3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d634fa6ce4506a4afabd341382d04ee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90900ac07d25a0b24db3b15fa33e8bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e537cb9ce1a4bd38162f6d5df6097d4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f058e547afeb9723d90ad10ee9de502730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c97bb62de39c1c6d70fde6f676ca2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcc88b533c000f2d3a1cc12b7a9b1f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff16d848da907c6b33e6c094314f323733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c45cd12e44c4af541f1c98ec78697734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b76442a55362b21e75ef325536f849735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e245822c4f3c7e6bec8fbc26b34cb6c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf7ba1807f40f0034328c19d005c68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb1c58e594139cb3cdb15566a9767f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd69687e56d96bbb69733e0c3b0768739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f3635827294663109626a3f2be693740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4609de966ed2eaee878f24b900636a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354acecd6fcd0dd2589bacc634b49e66742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe460d1e6df123156ffb30a22b98533c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724085864b5c307f4337e13348ce8274744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129bde230d05c90e08f55fec5b42411745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b09ddd131024ef1ca9cdf54c38e3fe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15969fd3955bfa4888b89c5c099f1cb5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b768655f3b3f3d50930655ac8036c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53ffa64c39da4d1b0bb1b7a89d4d61749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a71745c76bc8ff18577701b5aa47dd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bfb520c5d0b9a3142d6a430d744d3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d087d8ccfb111d0eebb057e1fc157752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d63167a3f2d67ac2cd00b39c51d365753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2accee598c0eb17f935874e2c49448a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45778a09f3e0fcba1ac0ca612c259381755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7778d61aaeb31f7e5d4ee23c6d348be756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1fa09f083ce51ec25e7353977949d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a07b6108e0c2be7a8f29c636a1aee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35a39ac4c6aa1cd10b59ef41befbb2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840400f5763cf516c5b46ede73ec007760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde285884ece03a848f48c959018838761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbebbe3bdab4b707be3e385f4d10547762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89144a95865257ec799da3636ede457f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e2840aa3fe4c040a7e3c53f082626764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2ff2dac29a80a601e9dbc05208c81765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0abaf30e994f3ebd7bc85cd84e24c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f9149081de9670469a7a92424b40d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d12290cca48687a989f9fe49f3c747768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2650a786a911dfdd44f2c054eeeb45769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333091fc0271c34c86f81698166a04f9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349944a1a3e3b8cc2848a2f52a411b5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f739e3823cd74c3b005e466d4a8a2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98537d35d5add1e8b7e7391a6b4b593773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f9bd0d770c2a952f179df56697dbf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e9112842421f3ec90d87a51068467775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384be920f02a0c1223762989be17db15776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2120dc2e72ee2ba15a7baad981df521777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37f8dda38178c5d211977b4bfb1587778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f5b69f1ad897b6730ff58771d5766779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3da1de42f9a8268599d9703d4c6b3a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b825297bb04d8dab2be37d2ec3e6c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0fdbf47cdae64d1f2900e67829841782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f3ae6431e3232d6dc0257067a487b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c038f0542274d64e016677cd41536784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7737e8f51a9e3a874e4a521a56233785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998992aa0dd8c442c9374ca18278129c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb05bd2dfc33bb383fb1bc422267060787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95816979b8a6e8bb70a5a2b68a21e5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024d501e229029f2bcebe449122378c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f04a7363fd59c8574f59dbcc31355790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f940cd1a0b187ee4ae7e0bb5e4575791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187dc6f0976da2c41f23e180dcd116d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e796f311130084b3088506f8d0ce373793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66215e7f7666b256fbc7444d5a2020794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbc03d614e644199ee87fef518ef53795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8637b8021a9d294f7c3d7828aa6a3f5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffc993b01a82f2100fca99949cd693797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3324732467e86075790902af3869e2e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6d27e87f75a142ee5a0ad4925d8ef799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93838f9badcf7c85dd2136a995ca6d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6bba19b90fb3e7f1574d5f35e5cea801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc900028b1099792186ff9d68e2b1c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9757beb5f0e9ada7794e9a83dd1aa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653957ef6350493b6be414c79190b37804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad2ffcdac9a5285bda2371a914db9c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd482df898c721c09e2aca5cdbf04972806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652996f35fdb449626deea0da17dc37d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d315b0f640a00499a29a4a4d3a1f8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8890b2c8ff68e5171bce8d172ac5cbb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e3c443a0b52eeb622b4c2992f2835810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43246678c79581a784c24dfa11ba1d62811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84028f532eb547adc00170e251d7677e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5e42f9400c52312335f62393d5e51813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6b361eb88ed9c9e7502b7a0ad4fb5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4daaeff5d0ec421a0a9ebcfcb8ca5b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6becd4d6c65677dbdc544d9a8424a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2930bcd4eed4ca67ecc2f228b0b2f83817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08903c8599b42d5a80e1684e3f9fd3bd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c86dbedd01ef9ecb5c2ff14f5021a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770cc4e5576d606709eb1a5ec22915c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf7d404b9ae099b65c7246873bcd03821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394301fa0c99ff5f5cb4d7f08be1c94822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bee9bb4eced38251553dff5220b2e1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da72b99897b9b3ec0b542c4dc70125824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f967ff48dac695b093f653aa902dac825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a8e77415b44b92aaa3ac67ed08186826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73389ddcf6878d83444ef6342834119827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a456fce6da26a8b9f210289396b5a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554286e312070233188303416a404f11829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16ca5409440c95ee627d3c62fa2ea3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecb1664c67cf72e08a0129b63bdc67831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646618ee07cf5c75567b4b21414d384832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c8d339f4ca750af16c9626014ce06833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb05368c511963067bfeb0c1090f6ea834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55c0ec7bc1add05040251951a8d378835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7c1af4cc0f37065398cb0ab9ccec4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e039e9d1de86fd8067e281621104cef837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15541bd0f9eb92bca0385bf8ba5917b6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda53af6810eabc7b27fd91fed7981d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae9c05a71239b918b755e5f86f9009840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68691a152cd27f394142335bc23e0508841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa59740118a12fe3549d25d7ad17cc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3c6890967412782f9a6ad82ee6126843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4573871a1dd2262787878729b79373f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf42d3047d0189d6854846d5c69fb0b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb15b1ea17edba410bd2f71858b74433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc983ab42865f8bb5a3343cac089534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba8eac72bd9b3c3dc79e0a9505ca145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1010fc9377fccc93d2dd1bda6b0796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897824f4e156b9afe12a4cf93a4635947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3cb437bc41a1a34b0b7f2935ad3ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447703bf86e730e5082277118c3cd959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25473ca9a1be3c20c8b572e83489338a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e20ce1d53326913d91233c18cdd4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc0d97f7a3632f7b1f648b70c36ab012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b39106bcb0765f2e9a39de40cd562613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761854e06abf5c41f17c63ab1425f18714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9f6ed021da327db29271e08e8942715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629d206ef27dae0bdb53ffee5e9ffba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04568fa78ed1d48e7ee28843972cf44817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2bc8364aa2230835a610d5bf242bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13125b84651c1a75c9dfe8ddbbb71dac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfc6246a793ee62cb4bed7b78fda0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce0b4f8eabd8aa80f5d1afb4a647d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e623680f9a97f90991b2a2d5f7d76bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9e368e5cfd25c9484588b26f1706d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e3f2e868d0c5f1e573c98b8349cc824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e73bbea8902f89d56f0083b268b8ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76bd398eec42528ddcd63ebdd1b3cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25ec2ae56c1fc5db273a09d490ba2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9dd1eb54634c53d80e88b3485babf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b80af51e1029365538aea2e975ea9229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1f00252798f6ca943b83e853de10c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159199fd1741b960262f68d91b4efb1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deee72543b986a1b6f4f3d37966dcca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c841da7f105b4f51d907dc0afea23833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbb048bc52380774f0114c51840fd334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f22adac60afd783313e7117b5d2ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3f4476b6358cb397695a2cd0496ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7b901d3ee8fa1450b8e471bb2788637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346632b30d191cc7a95933744b6293c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d913e88bbc01e530e3bc360d0c9b72d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42aba3ddefc12429a99c754ab7337340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8393dfd44f94c33888c0c53d054c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beee0754dd970ceb3d74ff1e00fdf4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177160318540285379a5a948d255d5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840a2f06e0f02635392d85192e4e14e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320119d983a54510f8762706e8972e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a05b4d6d7492bf1a75318ee6fd9c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1bc214a1f6907cd2649215e8d459747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e107667e447adae66d851e627fb0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abe62e1b334f565103f751304b546f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542cdb70913c3e0b238adeb1f1e6bf550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda32b992355780e29b96d7a338de5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f430843d8f5461ec05989cc86d78f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ceeb1da66cb571ff3f704f2ddf6e5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8589341cbe581564e19ad575e06ac654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fc435fe0469e396969315f616a1cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419816fdbcfdf39909b7cdded2450f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4445b0d183d7a294e904c9487912dfc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1269f68366dd958902b797057a6301f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732939b71a74fd1af7ebbf255ceb4ba459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b7cbf198098504ae4a84b55d9180760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74c6f06d1f67d8937e4839f0c3a2ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d400e3591710ad302d86e0c896d32f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac844c169643ee6fe8563c006ade10463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4dc937717efec5cdab909c2584cee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e8c3e1596f2b33298f5cf757e0d3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd774e4972d5722d5b4c8e946f1a6966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9657377516d632727a8c1c61d58dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40e30645b8e15345cb7184188fb8f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbe144275237f74f8457e5b27c72fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5108444224a85730f158eaf0c3ed73c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049dfbd47c97e2830b804695cbb14a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7875effff46ed935d22198884f1f09172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f6031d65fc07c8fff44982f41556e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf81dffc9f08e3f7b19a8bb8ebf6c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65c6ac150a309915fdff9a5731a18975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf06ad9e2a497c166dee3d9328faf876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f3609cd5a0e7a130ae747385a341a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85fc89e781e264a86f6007b9ddeaa878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c5cfc065d42c0f2f0d7cdf7c0b49379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c504fc374a43940ae60a6ab4827162f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1b39af0cb62afbb604a161d78296581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7dc1b81f6f53f4f1be2659225bf3382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6e8ad8fbeb83133a1215af2a3e09c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcce8a0b10535c406e4c0bd174ac40e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20371d3d4d67659d7f591c13533e124185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e569e3e5fd708b7c54f33ff2c9a2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4ed6dd4f27df871e7b650d94c4a8487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dee42d5f57205a1a4d043658ddc8888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529b9e01d4b21f35e480a281a9f668689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfd07240680ff67aa5fa02c287b8c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aee783f0fcbbefd6ae5f215460cd6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51b3eae274aa7b4f7cf2723686543892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebfbd0c9dbed7a08c56ae70135434593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d9541ae0bd43d0f7a799cd2a78eff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31ae30d851caa97d687c2cff7f1ef395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521d95bf3e9409fd936d3ae01147f0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df96f51b7994c37bdcc7380c71af1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7e063e2def17461aad880f6e60dcc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a97913546864a9cb5f231c72525a5899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ac0eb5e9c31bfcce72f591e9c5b9e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826df5017de8e4d97cf2ae0dbdc375c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb00a24baa0d4f3bfc837811a582fe2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0f460f3d0887dd82d6b52391ec084103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf883f9bf86ea70e4a34fd664295566104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66f66ea7e82d6216e465b20cbe010e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e463067c940b1f4eb7e3abd409663f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5cfe660d6231a9c3df3e6054c7767107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7adf1adaa2602da09cb3c5fa6c83d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411eb53ac656a6680cfaa1e932bb101109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b9fd88e68e86b096059bec52cde7d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5da0fedaba6d3d98394614a4f97fb8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354668bf75d2975cba1e5fdfe97cd00a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba05366a64e4fa23504093034408e04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d65d4eab56d605e84710c2495f3b6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae72a6bfa2ef06718f2cf6f92f3b4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a948322bd08963bf26a9b1c1af73c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49379aff3ef3d1d279ab9c3ec4322b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0669a0325c558e4de2aa6c9ef4a865118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bafcbe29a5933f1e51e4affdfb407119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d154622a219441dec4151d623fe008120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e6335b15513dfb0bcb784e4d40ba4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e550f8dbbd0d7282cf140e270547f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457ae12643ba781182513211f9f5d3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a26379d4b5a9486c571d100acf811124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e597c0465686bd8a4dd59dddcdd055125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90196a46f297ebedf25c4318c63c6e52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe64f02ff83b874c633e58cf2b6aba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a7397923350022f631cd8d8d2b521128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec17e663ff6e5f036034ad7154d909129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b76d0eb17cc7566bfe7d4ddc886a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbba9d1fb99df838256750127f02771131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaea37513b4c53fcd1243a349a8ca3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df5551787c09579ffb75686f0f2fba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266ede8feb4b7ac68be8c5871ff78d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c728609a999a45a758309d812e8aacc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e343c4d220a47594107355bdd60b48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ac59662ab932780071ce61d7fd10b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933f43b95d06aa5bc857d5d41d3faa6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febce504c82c6f6d29440892802951ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807533c726138dba5157e00e0103324140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f724afc4438001b96b52d4d3cab043141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8af0ee3be9163ac6204e0f538e18c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476030c6c4c76ee3e53bbd9b771b80f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33351a3ceb025ed6446c56a4f370dee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedee407bfaee9edb27a745d99a91b97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644ab5b97a63e1779ca2d4c71a96b36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3151cf3c5798365c39ba347775271147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2815e83c46e4e0ed9f72b07d18d6595148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb64ed47500c75d90f68e62afabb009149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185f69e536d0805e26bc70f853db193150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac352d191d474687ae8418a2aec4cfa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb5a301548bc7a164c229a0a2c0328152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010218157a45e844aa8295e3de7a9635153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66532c04fdf5f9b2d0762ded52b544154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc23ea137a55c773f58c40520c16fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9202b245b548553531a7a3f489c9e8b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fd95c704f2bd68744f58eea615e0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b48b6a7665574b0c04af3f8cd70a6f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b61f2e20f4d571eeedfcf22125817159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff162a72d8c296bfa0704ced451e353a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00bff21b06107d699e2860a3aabfef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbea72139b37206954e5ab3a6a6876162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6aa2daeaca7f09a03c4e5ba74c2a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b031f0a66fa442e1d1ed443ef1c6bae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd46d20255626ea8d400b754600938165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdafad61024e4fc9c4133128817789166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481fdf52609156e37aa44a8a9e5ebdb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f423e60aad68fa7dbc72677afe7cbe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec608f21589f4b33b59e8647e8eb112169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952f10adf158a2d3e389cd7e944ecde170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013988025863ab6527fe093190a32e70171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbacdb22168aa525581bf06c1dac7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e1c9a19ed8a948dcffee239afe095173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed761116fcc6259faaa92044fe1ce8c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fd369ffb10d12982c3ea79812a01b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af1c04d5196552104b7dcd256788b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b38148625573ff5e86cabd5a4be88a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975b5ffade27f0d6ca27ce8a790874b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc154795df1893db13f0adf90b709b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e84883727828e7a87334308507ea7b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8085fa51c5e8f2c11d48b5ce82d240181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bce295f95ba5bf46fb3df17654f8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356086baf659448d4df8e14f3d0ed17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adf8e623df56d82913c4ee58a9616c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219e657bb343dc48fe239487dc54560185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e78c485d051adf7d44dc6daec649d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606051a57462ededdddf78c578cfd3c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa6e5ed7bbe0a99b17c9ec4a448369188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefc6547a289be39062414fae278bcb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e170adddd27213cedc84c06650af669190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5c09eb7c2941e807205e04b07614b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913884da462eaad733b74827baffdee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1857374fa97649f72d89e42eefe604193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5b0f02d344b192cfc672b7fc2093b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b41cabe4c3c84a425711d23d23012195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c972da59a4dd5e08db6edbf908904196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629181fa7dcba8541e248e6f96830e35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ec7e5f6c0b7790d0f8238ebb59823198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daacd188059bb54e3fd6b2bac0c1653199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08203923b56d3debbe38701b01b4d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dcba7a5bcfca6753fb328c8b899fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d192b96033697cc0ee6be0a1b3a3403202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9ec6dd158a6189adc37781ebd565d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d557d50cb184e0255814f91036f67204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb76a43616c4653e32919841930bd61205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c42c503909f1bc31b61118da8c250e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584df7713aecd9b2b2bf8de08605d17f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c3bd448814dab3be27812e6c1a8e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f8da2f80cca06a8cc6bb74e622c92209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6df7d35afab3e4a61a98ed6a3da420210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee900b4d1e24bc24185ce3166c456d2c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d0f8fc0246433a7555484fbb6333c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587659218f2d6c245bd38cac15dfcc8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d8b6b57cd7ec25a0822ecd5cab531214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e457f12940ec206627d132ad152170215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64087889865e8c6a40cf5cadb188a35c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80f6ada1a5ddaa0f2518397f28dcca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab8b6f8706de2ca948ac14aa2c55f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faee8f89d15bd6b7182bc7a0a805c13219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb5bc7ae699d15da7598523e0982c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba473da23f888f4afcde48415ba6e98221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c7276752a19d66c400abc571bf84f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557ef0ef2ede230d1e8a1e2441bf573223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e16c1f128f72725279f56be063d470224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1d16699fb30e9e26e6953a1a23778225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89588c30de049b51eda559415ab6b847226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8af761054cf41728de207ffb855341227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a8f34ab983fed83dc61ae179afd36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136af9488648d7e4a6f56093c20a752229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32873a78f35f3abee64ae200c06696230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83904f9e1d44cd26760dcff0971bb4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b338b4dbbfb44d457d6d5d02f8690232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3e39fd5996eeb7032ca6c2d6e835e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6fb2ceeded0ba7e2d9c9dbab02c27234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400111fda18924078207ce5f488c753235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c71db1c14bfa3e95630fe5eed56543236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62123dd445897bc6fae673117ee0e42f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0404c9338386e12b29317cb5f0160db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6666e4b325e03f56c761034d21274d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5618219d7e59d00ee6985914cc6f30240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360e33d9412393dbe6fac164cec93e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12980482f781c8f51ab32937875a02b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24af99faed15d3d3c12c8c8c68a2f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e02705cc223fae0f553334d2e87434244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a279c39da13433c08efaec7b9f0831d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ce76bfa63f2f75d341bc02ccd0967246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c43f81742c0bcdf4c08585bbc83335247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba3646474fbce4789262a4026fd439248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1a2acdcfcf822f4dbdcb6500211f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bb50216fe0741bd65780b3a9517ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed581a39d80277eb74a1ae4ded38de92251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25524f62e1120ddeaa63b73b83a5a9b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd08bf5fafba8f885ed227cc1edf639253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a392b2355603428aaf73313e455fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3dec8ccae361787c8c145eeb18649255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed474d8685c6122d0c5834a1f3e89f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee2ab482b274d32dab700433548b51257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa19709496c330c694306387e676267258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c2537e50b84f744ad4875902e36e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8942230286a1418b971c9623fda7f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc5368d6e62454b0201da3c2706f32261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fad2eb383a605a52c147f61d4ac2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265ea5b6c5970951573245bda7321e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7c0cb6ad981377f57ba1f7cf5f828264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9ddb9fbaf2f927d90b7396b872f53265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b8c15bdb6dc5fa1e29bb9dc2379b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c34ccb2125e90622105eb6301e872c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eba8b6c8494aa6d51211677282a4bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb6990394f27bc1eea6e1349e55407269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc81c447ab59b5c0b583fb90248372270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c1fa14cb957d018163e2f59dffcbd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd537e5e5bcb2870e10ac06760074ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13695596ab8f43e19af8d35d0de805273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285de497af4584b00b86d3c4d0be932a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b2e30e2eda63f55345bf6bebbc189275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23449f2433a9ebca707910258dc4cdc1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec66f1d40307895135072595ccc32e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15a6f62a0e9ed8714de40b501d92c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be11cbcd73514736c81dacda1a42e53279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a4be9d37dc3a12479b78c71679877280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8a6a97489025d5c6a98d1655cf284281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ccb90b3015ef42a53b945d24b5de1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945df2c5bece403a514a95d116de12a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029da2465d93e9189d60ef344633621284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f2689b1e3bceae71567ea0b5143e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314d9152ded0d6e145ad097e4ecd196286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643eb3d2817045c99dedc292b96e55a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f796a8a37809789f50e7896e2dfe6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19374d9eb18d8fa1e7e48daa4fe769c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8aaefd6226164edbbdf5fa18553d50290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a9e1f96143007a23b0aad6ed540b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9b50a71da0b34f6d0395295663ff5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f25e9d43a219c03acd8703539c32d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00da24c63bfc05ffaf04ad1673fb8c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41479d0a297a2d88f1114a579dbf0439295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca67146bb08e25ac8afd93c563b72e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a161ee9256447e120438762e2c7a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477aae63605358c9f111541c1e31652a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72282bfb1a0ec08d3f89f4ed3c2b3858299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa11a173a4ece792a6094ff54b120c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2750a1ae89e9352a9c91ec364eaa72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0cc9f37194f75ab6246588b7a872f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fce47ea2856f51b093c1e2458bfe98303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fa7de871774decfebd2e2825d5e99304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66204b7873a4a9f5df21916fa275cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d37cecbf24f43493496cbf7433d0b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05c583c0d66e3b6430de65d39ee4e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c03d953bf7f1b9fdfb217fbf10663308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d2ecf69e3820e9c8ed278ad6d73fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b0827a66968dead9507af8dbad6d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6a687f438406bd6eab7c4b942e9e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad86e7e0dcf98710796bf48f7da1ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8074fd50bc3c0dcccaae293ea8d9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad747757fbc677bddcd4a09b132e5a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73380f6b9134fce979d8f03efb11f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a076fc05e3f4a0802efdc5b7d5893316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848699f3ad2d3250ecc38bd75e8f2f02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323970767a92f62bfd78c990045092d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7eef6a3d6ee1e2e808717305245a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498903a7a9972047a6a58fe3cc86a35320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44990778da2b2ef5fabc8736ee718f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c921643d14412db2d45cf679dc2fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f2f2e5240bad36cd1d5b643fbc10a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd090cb428ee440807c2f8cacd9d8388324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be26d65c1c314f2927fdc0b563bb2c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3b14f34e546ed7253af3f4e8525e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7df8e693479d27210af9cf978a9313327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1027a515b748ac90a0dee29f2e09c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d739cb36ee50b2746e2c0c4b0761b24329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50069469ba1c186065969dcaac1cd6cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b8c5a327cd4dc9e784732c41f8c49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf08fad83e7d79cd39f36a79f75289332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7ab635d1f30683bd39ce964aefa68333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0113690d2cedf65c9f7938d77e6881334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ca92f0770f82807f8284e9d2f3a77335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0cd6bea234abe87fa8827c05568ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b736d7a252951c0c6be74c38be34df1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac593334f5a30494d7dad0aac09fd3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c55b242eadbf0c9143bae4749c5546339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6460614b3532bc6dd478b3bc72158340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c16a9f18d9b115082ce3f90697720341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27b6e58c4c1a5aa7b39c6d785de561342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45375a3b9a050e22647a968837faf45343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb04dc70ce12298559c494a9019905c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9b47a41968ab4d55b600431eb7858345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45e6e21e8f06b66d86f86c9c95c175346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe2cc3ce14c28e226f64b89aa2c4c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8a678b8017e2368e01a14c48fb6b8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed519983b42c9bdef4a672e09f05a57349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a7869f068f5c6fbc73318cf41b0ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b791b2b31e77d29604c022f7dd7a2cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0893073d511514693e7d94965a0be56352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d7687f7faf303203d563e71ea1897353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53b0c0fee52846bdb3270a46e80e79354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464e7fc8f7211f828888cb19f3a5f88355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8ebdf6febb39331fbbe239de97792356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b618ba5a017e0a846fb329a465ef7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8e09be012b45a8743be8e3a2afe91358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84744cc8d91b940aee19ac893b04348a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cdc27a9a7a7677281b4130277f8bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ac11a2a40381fa9594293619974c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77284a6f3692cfb944fd956522cd03c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742b633e3fe07d315d15d63a735c83e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d4dca4ea1568e032c9879441af185364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d572e1f257f9cb929e21c0f77349c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbeb96cf322236ea5bd5b311fdf2d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a245256f4f1a554001631dae98ec92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472a51b89c59db79028aab8557e6ced368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce76c5aee00a4e67269f2fd1f9e70c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14c8d68fe117577c9a140a07897620370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887e7b518af453470d8c61c6846f789371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e0480579a3131caab177cfc7cbd45372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54157b535b565c00b5645fe20f2decd1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd06c402738dc1cd1b2654fe8c640f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665101c92791e2b95ae92294b2092e96375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e03871c308288bb5b39300fb0a2c8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31572ef08f06a4c11333fbbd765572eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7b2a6eb8ccb207d65ca04587fc042378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31c31a0ff75d25d110d1d2867b540d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee85a0c632486682025f49c76b5912d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9da3c96ae306588eab515bbe5e9b8d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667ae1c814867fdad535485bcd4cf1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a2b19cb852458ba43e688da9adf5b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d10568a112a9d248ff60ce65f9197c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8e17c77418684289995fd2c0df4d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368abae70b0c06e4cd0b1888ea5a4a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac971269a0bf1d5d7e64f90b0b4c3f3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51998f6917324fa06c3522c3fbf5180388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51ff8524b7d9ca31757e4a46d6963f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2693dbd95df56de7993b037f630f86390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f875e40e58f2711c1e9e7477f9ace391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e8cdf783f9c38e3173c9f0b2a510d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed500957cb64051d1f1a7a497d9f437393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a1b36a76fcd1c7ef37a6927bd8177394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31374f7b74ea4e6cb1ce9b44f1cb01395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45202cc0979c4446acc2eec1164f7d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78624f0960b0b59f59055efda58c94397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ff24a20d056d12e9b3317e18eef85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dae353d86e23034277193436f90550399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ef8c3399b2d0480ab5966668c026f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdcb1be50c073a62e891a756423d92401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17540912b8c52233d856fdb3c9dc1b84402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10b07a5946e6463dd20adfb47624e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed5f70f6a2d6a69a250ccad6fc5131404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453b99660a4dbdf2ea3532b50191965405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e936ed18b02ff379a2fc58632bf4a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47b9200e539ad03ffd689a6653c14d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02805f5a9459494a1babe12a27a434c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a32630c7c9154be5ad57e4b813edb1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ce75400d8b471d8204ddcda316f23410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb281beb8cc5685d7e7757918794150411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23035da94b0e1e3384f3c0e2855343c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2b78d1cb555878342ab349774678b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cb6976834b5dbd4d25a786c4460b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c8408c702ba858c7130a48736be72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183c3ced316fc17686b7d16869eb391416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48e65b7424e96edbfe1e9fdd519e9f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197eac59449ccc5deea6214bdff7b51418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca53172b88f25ae37d14c968a5d9ab5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059a48835ecaf437bedb00830b6bc99420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b788c807d538761d3bfec9be61e032421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce80ed0d6b40d6bb302b17be136f526422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe5d8aa22e33065b60bfc9c0ca3bd5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad44ea700597df2bf5bafbc4f913d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc158ba4c095e87fcbe6f117708bcac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f116a421409369711fb11af052bda6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7310011debed9d1779c08244fbc74427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600068a46b91d43a3957c10175905de1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7184242a3e9b3bbffb08cf3127a80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3507bbe681c7e0e828b52b4f6a7e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2710a7600e04f8a44091ea32151bb3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe459c5d76b9d592980333d86a1e7452432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f052fe3f331484e19861acde86ca7f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b04de9d4f5c8d3702b7b289029b392434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7bd9fb2b39c8f4e2367a502621959435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcb540f0de091d024dc65e1de33c0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0714d2e66c211efb12138c72ba9c4a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfcc3fa2bee0126c69421a14c6a4df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b5eb2cf5537b7df2ee846137af74b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cc91f3c22b36dc943075c5f5dc0cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f595672dfcfce2a2733ca3c291ba4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfde7a3257769712cfc160484cc9891442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b668d1c1041628a645a72d4277ab1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8ae4f92ceb91fe1c2d58c761f360b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126ff16c4f2104f2b003e69b509337d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa006af838c320f3d636f9c8e10b92446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38c30d8eb2a21c0961b012de747b53447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841a7c238c41da311ff9d41237d2a06448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa8b0099502f4c4fdf15581e6a899b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286e8ff4ce7a4242efe4a32ad45b042450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db35cc5a49c7e1dc15ddfe8e522b6c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ee8f9e27923ad9d3b5f0f8cc03eee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b17769571b34aed6f33789620a4e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e063684078918752107c4b2b9abe872454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb71a004578a5af6002fbcc6c03778455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2afb47125f758843ac75070d15a932456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2cdf238ad4b17a2de13300254d3c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df682ed60f96d620b00dd40f64f17cba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c38a3a6ea72e05d1e15fc5a617c078459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233a95580c2c6f3c75fa535417a5194460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6a1111758ceb22924229b350c0200461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529474dd95f4f5557dfb42ee3982535f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217766e6dd718b95c527dd2d745c4a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d8fcf173051bb087243330a7d7844464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166a79c00820b9c72b5330300c9bcae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ac51cbcf74e0aeb4f1b132ec21b26466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb8731228d11e32c4105bb6acdfeab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c57787eb73a24869823d9bf56fabc7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60a6fbad02ef47854bd7196c89f575469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d8ceb84301f85810c904185a34a68470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b820ae9c20cac5839bb58c9e82655d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1b9528af259f89f05a4b1ee4f0022472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5bf900b26c5c35e6984252e768d18473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7c04f8f1709611097336ac5a30276474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6ff74f75a6e9c6d2dbd8e0c9b8469475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230735ce32b83118d6af90ec87a85b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8e70da135aa9420946be655a9693b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790b8fc79309abcb1767efcbf62497a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613b95d655168a529497503e653a6d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5ec0f53d6d93cc550a11344dd0b2f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01ff54a42958f4c44f74ddbd284eaf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17bc6ac065b2c3f0dcd0cbec56e1f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae81e849acd613888ca19604cf0e36483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46af74a4ff0ccd2dc11c0acf6437995484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3560b71dda6ec3b6fb5fea5dbc01a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a075ee1f262cb189684e1e6230c52486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daededf8aeb91f7460ed90e9c8e9087487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9918768ca8042513204cc0fc5beb344488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bab69d3de21ff6798018502bd8206489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01994bc49b4eb5c7992e784604461258490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab6c52b4126975e34bedeb8a59b688491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a9052d10bcfbabb613f0ffb73fbd2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe5ac5617b8e9ff0bb36da00ea63ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fed910c96fe63805f5795776d6f6b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd67bb96f436afb0cc13a0bab9f0462495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08837fd1aa19cdd4c3d8c5c92c96af41496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c00bb8659ca295cab78aff368c6d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d985edb5746a36eb88f6ca3593f9d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53eadc0de82cb7e96609a21e10f946499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed11bbe8b768ba0a0ab8639c7082259500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dd4c1de6c581a19b29bd7805f7869501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37544ce73d5c45b0c8c07d2f7a3979502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd763eb56270eb1f29ef849864afee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccd1ccdd91d13060cee45759f91fb7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c2cdc0a5d643e4532c06927da3940505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbac5fc530ccc57645230bc96f1818506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a768f2d58a0f08c7eb74ff6d64d6b8d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a98e290e3253dea90acfee5bbd4468508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce50b6da2f1e57ebdbb57db8d8edb7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793cc5446c3b72c5abac79b2f3c6b13510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc2f0b3adc593a6a5baabc5c4d2ab7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c55abf131168600a26c5a5c0f90ac8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bda882d22b0a3e4524ffba4b50f4e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966361f98570b285ed665b7c2ffff4d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddea18bc193b69fc4849b779d7aa81a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90044af7b08660da9c7b12f58482e7a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82090abb9336aa942aafa31cce05d7c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ff59b2802627ec568b19f037c8959518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f65220dd9f45d34576e70a12a93145519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555658beb07b11596ee5169596187d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5204973b081279447aebcacbebbf4ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb80b21ecd0861ab456bc469adf2b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3c95ca7779171d0c20b450b067530523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb7a95bf1e5f7f9287ff79be3b8cb9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e1b99e7b1b691d607e928d80cff9d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81cecf48e49205596da577dd4bbc7a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b4654a29a7ceb0432e3be15a04722527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66e01d15572f4aa39917a4bbae738c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0893973fb037ada655e3772829e34529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc750d30256b57a7d37758cc0d64f23530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828803dcf54dea72ecf8f5dee44684a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d82e334ca6d26ab1da0a0a1b9de25c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce56ab38c560fd3012573354873a51533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3674264b9aacb8d34a95340a34157534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a75ac1dcd44712d04e9e05eb16527f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d0201c501cebf8d009c34bb09561f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f381ff8308941e41f481a06588232537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee84421037f80402074e7cd251a4fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073275ad2355aa1f2faaf1b45fd9d9c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648317de96055a652786eb1c2f01f1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7e799c1c4134976d62a5c84d81eff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f698bf0706a91dccdb65ec93a02fa8c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dde84e494aa3bd3a00e9463450abb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64efd5dcdb0b43258e380b5ed3d99c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fea57748c7b967e8f10cf11457aaf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7755c163cb80dc03a13a17c77bc849f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52e08d30f1c19f906eeea738b6b165547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c78fe1a04ce0115c88f71d2c79ad1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef57cd9d2659bde495c26efaf362172549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3ec61926bc76cb4a2bea499763c8d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab626ac55832982fbb78549f27f39f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941353978a1b27ced6fb8ca0dd3aed4d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9422882dbebd5ca294cbdfd07f080553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ab067d4393d58233685408e991acf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe92f2f78b05d40275ddbbea708099555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df59ac7551ed5408585d3b022d4c022556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008ab0ea4cb19103943637f73a98231557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5e79b6baad043d14fb6882e08f54b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b4efd608ce95c90f83e8c7811dd9e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b07e7f25fc65d34686713b8de3ba5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea92296c732bd13cdee668fa4365cf8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64192e48c4df98fbf98a36c8f5dfd566562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90114634a8c8cb20be5d04fe451ef212563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59d21cb04c299b1c125cabbd2ef413564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffb838c19eb85a549e6ed640f0055d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11471c74334e25329052127d9cfee9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6d3b67ecfdede62d72deaf7e8cf8c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459dbe81f40ac9f5d3a9ff9feed2331568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a16b26ac6b2b3a0f73f5f2f770629569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0e01c4d624f7ee5146851e019c200570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24feba66e84f9c385036b354dd65ae7e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bc9c62fbebf08ef7301e9b7cbd7e5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181454bc1a5c7e16af8310aac347eec2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47f6985cd32a36ca31c38652fbfc89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6139c89d1a326c811fa550e793f362575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1857310a90fc3702ea00e54d29e2c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f123bfca347409d66b7671ed84adf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a4152a640377d254d200d3718a4fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be0dae13fda0ea8e0fe84f0de30baf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349c4b7e27f9bedbff206501cf976b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998a612c0767b48cdfae0bb1f1a3b3c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd85ae19f8857666b6b7ecaa597d39582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db706e321e9e49e82909047a9c7e0cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7711afc3082969aa24ca21ad63a9f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3b9e81713a2dea23c20307d064e88585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186ebea66d36c46320623298c402ef2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9e772459f30a09fa265b11a4281db587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7e2f9442a2e00184814e899e14287588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d64695a6a4cc1cd00230bd5f70005589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273150f73aaf6559634a040d04b9307590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88a9f27893f0f5978773aaba966c0d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829a159c6ef69f4ecdce6e6ee4d2526592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794938661abe7c008c551624f879061593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded0ffdc8bab73002e90e5079a0a2e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d03c0e69c088e68346a66d7bb1263595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24033696001e696b060b675a026cdc6d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c6252cde6c08e207c13cfc72954f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e2fbb841d4c77112c67efbb3c4648598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312b3e0236b1fce25d41cc2b215b1a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb38379e4c8f324d7cc1a69aaa3343f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e07aa03f45854540d9a18dd421880601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cb59a7108037f281314d016abb416602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e5639772bcbc530cfa9ea6088d604603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c73d627d807d0e7b8ff543bba55fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319af490eda38fad279db85c0f8f013b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed85b2b42f14d5aee827d9adbd353b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbe6e3e56ddbd0acb497346337bc16607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247ca37d70a4585299f96eea83444c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc9b6d9b35aac94d8207ecfeda86db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06db3dd27764fc466826e1ce65bb44610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5015fd6c904e2df519f4128fc9bec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22991118eb0dfe6c04e4f7e43296bff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385090115dacb162158283d6f2f0b02613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363acc137554c39cfad720f5368ae25614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef9abe087b6a23c588ce25da244ea3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6ab5abde0355b2f4dcb5c33b3f693616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2c4615480cfa807e5a16f653b3a22617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08542f7797c667ab59aa4d3d9f767d97618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12f29993780ded17fa641f3aad593e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024684b475421e75656bdaa2e206024620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f9d987b15ee1495163b4387f8c8a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d560410cc7b3e365f88488bdc14b72c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835f3e0ed84abc9afcc9abae2cda886623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e483752b3f92a5297d43c21e60236624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8d3787cedea492bcca6b75c49f08e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e51932c92639e734dc036a890a200626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716c1f68cbaabdd798e9bab9d89260c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4b34075356c92e39043797bf6fe26628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61534c8e95fb9588f4f5fd560fbb9a71629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42820263169406fd3657078dab50bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b402d48a4d7f8031eb7c09bc95198c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e87d87967490f6d55290169ac7ba3d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4717ab8c178684a2457985278972c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb2df3d3a4f09c1f7cf28579aa9d78634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83993994b0fa23f52b81e404cb9031635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53887fd57aa7cf7fabbd086058227a3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fba963d5cfdee78a3a41d1314a82c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8e780ca7b0ff11d608409ffe7ce74638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85491662906c47184704085a252ec08d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3fd48fdd326018548d67bacf81600640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fc8d6161d60fb9648a3796d478220641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd63cc083f503568bebdffd8fefbf6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfeaa5b3b2f883a8bc400f2f5939b75643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3107b7f1c9db9050e7cc99aef59924f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcd61777b27228e598a953166eafe0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50ef57867ace0503e3298f9ee12ab0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf1d7debd34c30b10f88da8acfe41e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccf9160304b7091e725d5dd7d63879648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4d5f9aafce5a6ffc2b1cef3b2db7b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1808913fa3a4d91dfb7d664c86c510650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82fb4bf01412c11dcc90b3036588be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd117d270008ce7832c082275320dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fe21c5172778a9bd39a09dbfd28dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a545d8293cb870c5e0fa13d8bf2396654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab2cdbcc51e572441e4b73f4cb6406655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1f1d0a887f6e0b82583cad70e98bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839eb864831aa029f76c3edbdf170d13657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d4817d2d98228818d3d8ed9fc95d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff379aca94878c95bf418fc097ced6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80191aa20c7d0c077d25097a80afec99660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762bcc9d291845096207721914ea581661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f886014284d75cc57456134ed9af878662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a75254e356d64d1bfcd769624888f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263ce56c0f5dd9c0df5c4c8a95545e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91157ca0bfcdf9905391d034ea81a2b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c2daa6a0005c706f9724c801e5586666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ab5e44c6e158fada08ce89097a4ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c59a490dff23b2018e88a5d34e3656668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43212d0aae6af074faa01b583a852be4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05e652106866881e53db3b747baa58670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68127aa0f157898dbc810f92a4673d3d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643f2cd7af8c934219bd8efe6153d91672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7080aba80f4c70b07effeddb5c84e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2000f5cc1c367b53087b4d0215d20d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54922b3ba847229092c8b79a68a35452675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c37d01506a794bd4547d5c86db6bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36f78224fe87db89b77acb39b1b4ca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be48d0c1eee5142f9a8f02b0a8f1e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db0e99bb6d8ceded82f0e53fc61da3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a0af2ff9898a7e6707244496ab45e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b96e78fb5ee0bc815c1e9b8650e663681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8558ec7228478451f81639fd327129682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88ee2c9873dac8f0556df4bde06c8e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af528816da0b2b020243e58945a99d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8690bb6677db999be456dcf6628f0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7372a440e117815816336af17e077686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabd308f83b012a940611d20559a776687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34043ac4e2dbf0a7811185cb0a1ecd2d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fbccfc72d7ab659f2e64691734d93689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6c4eb91c3a28051cae4e480c5eca9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54c982b29697262e1e0db0ce78a4da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90927164a35376daef1a36b37f6454c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034fc5c8f61cf376e9cd099df270aa9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ad138a8ca029c92793490a0a3872f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48dfdcac2cfdbede6091be338ec7ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f0a768f8bdb46b7cd0909fd6e5e0d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739e576c2e286a35b02b799ccf9b4e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441c9120f819086422f5e0b8f6db0a2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ab7cd787fe4a02d8b0cae2616c304699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576b093e12403c91fab07bf7f6d80ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e3016c0b244c853fb6208194d3dee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1078997ada5c2b37c0cf5985fea6b77702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7483933039db4cd07b1f8aa58aa17e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2caf89b803f439584419f1854fc729704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aec9a1594e71c3970645078e886312705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ff06647c521181d86715db2986f36706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0cc94ca9c59b8f3daaf539935f753707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e17ab396c153123ec04f4d17e5343708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8321a3ffc9abfd1b704dee604d6f776709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbd936316b01d8b011d758319ab76c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6d13a64b5c39023764c4ba4039e03711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f1dc3627bfabfae48127e25ea2a30712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05176cbde803a0dc361673d52bbd4e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86180d925041d6c69e8eb74cb6989c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbf900385ff1e9e8c50e2d9db3e793715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3296c6f4c8d3d8a085bcc9c62788fd4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce895c34107d286a6d05e0de3c4b1490717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb8aedb0b53ae0fcf0fdda49e85c97718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24874c32a8dd497564d3cf0e939974a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa9a166da2823c56b526887fb6f370720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40db519025d036cb5c0a63a5eca1a0a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026342e09fe366c2f22f021396fa31d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e59dc5be4a419d9eb7fc76ca70c37723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443a92d828cc59fe1ceebd22f056123724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78a585c815b7d83ef768e806c0c56f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116a21d1c99b804a51f93e05d981af5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be4d9a1c573922610370322c521c92727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719856350d9081dc24089d35c66dd0c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c8326ae085f8ba04e5a94cfafbfb0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b983ba106386d43d5e72cd250f711730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35498f75b732b36502b1ba7d4cb7c9e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a930046913be44682b3f050fe4f49732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893ad8548eefa0d197e567d085a7323733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44827680ab316771f5331b1b1105a259734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccfd9a30a5b4e924afd0af766981fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961e454b56a23a1d1942f9b42a61ad7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ace49ecf06db75754704397b1c5bf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbec48e9c80acb644c5f9355e0ab77c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc376391160c408a57a28c18610f0c29739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b067bff7c6c7eeac808cc05d09f36c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50e5b2f9a444260ff6586fc3a678e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f7878d7924087207ad16498be674d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251102b782d8c72c8eca93b4b6d6afca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ce835442b7da3c4eb2775ef6c971b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bc8f2f82638e04ae80ebf3a1b398b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97953fae904b618f87ed503399523b15746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebf81ff7fbfe9e79a7ef094f3a9d11747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77d32d1769b7fc9ddab2d186421cb8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e61ef478e1f77c37b2da5d410abc6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86044e64d2605d1c1e7ed73b05a1b4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3523fd733d7405a87d8f08a357d5e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1135f8fe6e56ddbe5429b3d8fea5bea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d3928278454e043e5c8fcfed74582753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6e2f2d70350c3dc15ffe6f70ff500754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fdf174702f5fc86b21c4030364990755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd11f5ff28f530d1fcea92cdc15252756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70f86b25cba589cfb864d46ee32a1d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7637f28267fb74425c31464c7cb77f8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447802b8b324504b738423a140cf655759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82cb18683e3a901a93d90f83c4de7e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea107a7034f84fbe73bb7d228a8cd3fa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aabf887c1c3b7a157d4bfc4ea4a837762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d85b383d823fb888ceaf78a4e5204f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62270d5e7ebbb89e16af18378f5076764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256da78b681918a28bd25b825bd98869765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90709c94fa12550a5c63baf8d9c53e81766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112888af6c1f47bdecd0a6a1916f9e11767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>