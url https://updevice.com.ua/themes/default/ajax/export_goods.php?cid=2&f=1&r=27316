--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928544b3c5575b3e44eebaad1b44eaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ae3b6a4763eebc5f5a8912481e83c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a28f2a8d352481cdf892f9d2a304593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba5ace9bd15c196a670cbb7a6c3e024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c640e716551df184f13a7b089473a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f2760b302ebb191d583dd053217d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31319e6883efc2c6571b969602bf217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6c0ea5d9816875c4ff69bae8c6a0a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980385953f97b75b1a8648a789e60729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4c974d613439dd3dc96047b559c0610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed58aa5d4eaedbfc43cb9dfbe1019511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d91d3e4cb87a3713cca2fe3be7c75012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72cac33f1cc3a3fbe46d382c2b4cbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c8041daab40a65048650f82c430ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1939f46c2eead6c8c3cfdb035a7bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5515eaf2a9dc2decc8fff897d96d2fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0175a6dc9064a5d19670835cda91b5617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453cfce4d0939a7a7cb3b3866492f6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaeea01dfa054b790c33ec11a4c739f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3f7601fce08a76c6aa74c958732fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56b278a42d5c5a269d9bdd9f2dcb6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e689199255f46bb6d23e652ebf9f8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f1e8e01d6c9336db10d0cc49cd62523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ed01aeb1e6a7be75a36ed4daed45c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b861836b99243ebcb082a7a00dd2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789463e686cc6cccfa05cf4b81e419326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64573ead8eeb08e934ec7a57ede2487b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d9870b1f591d94da03c8a3e37a51228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4fccabe4d321a7b0e9374a80c066329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224879354cdbfcfdfa7fe355778ccce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d69620c1ba0ecf7dc5eed180057ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac43fb3662f754efdb6310654043d2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30c6311c6fb02e9d09322c809b943933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b7f67fd62c152eeb249cc96c3d7f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cf758a7ffb0df0aa4f17b4692d12435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269736fc8f554aeeaa950c6038bd509736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142b0d61957d984cde231a0d31a5ddc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc47a2700811cc9090c577ceb05eed438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3852409575029c97a0ef23482bb98d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf696743fe52964476b62cab44d9f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4034d1c8914595f75607bed000c83a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0f16614b7230ae08142940a7991cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd327b5e1d4e7cf40cbb308aa6d4b6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06d5f2b29cb761b18a2b7996dbe0de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fa00599f29a11f726abd8c746a49845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b345224681e821028a8f1b7209c25e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935ea845f4771927618bd124b0296e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148f9e2cfa844f5ff91eab331faefbc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f830c7aaba921eec45da87d0d8279549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5e665b789703ed6143e6ddd95ca7d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923b44cb6347d1b44b75853f80db72451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bc6d146021c18c8cfe91fa8a77eb552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652ddbb9d0b609778c06c581c4bd1d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8874f6bd44b7d9fd655f88b94663b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f8a87f5d68e5ad761f4c4a05dd53e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a3fc52e042abc477b76672c25baec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb127cac6e1d0969bf6e05acf16700f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3440f7b2a5958dbd59e7156cbb81558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838742ee194c23b1ca767dd10c9b897e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a4295c686beba05d850fc2b1addc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542edc932f6e18175a57854eb589a89361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815e632e1672ce93b3828ace24e672762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a2c81fc097a1f1f781abc1e812aff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9700af324af6f0ce7f8f52fb52213664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690904fa0a4ab9171300694e3b07058e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902be1c2beec4a2013b5b0feb060daa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ab018a7f30bff097c22dbdddf424e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1724bd8926180e6162003a111fd0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8093cbc6c0a8f8e3c01070bf3c243d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97532bde96e5a05f1aaf70628c417cf970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a6db8013c8470f4289b71c3ebc18971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef85fcaa5be03fba34523de1d3babb272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17519ea555106f5e9bb05f1c8b8853d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb108f429ad619e7c0cf07358054c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccb64e05879bda7457afa48a42d22c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78917db7d829b9cf09e81c4adab2453476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef5736a1b3e191f227ffcdce89e29677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58399180eeca5840d97cb24172cd892978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6b85391cf669430630d89f6ea2e7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960c2d3e3cf507489fc6958a2856fc180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d013daac78c78992080c9b58be09a6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf1ebb7e07ab3d825aea804141cb1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6031db8f4cde6ac2da37d91e7400283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1d0e9860a81588a886d87f34c29c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903691f96aba4ce02f1f353b77e246a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40c61147cdd4fcb7fc91b35d5a12d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb6139cb451b904875516934752d5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fcc647d2a101ed447eb534ea3584888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2e43b37e15e5d3f322f375143b21489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6759f55b5002b99e430c64c4080ed690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25513f2a08ae83a3bc381863a789a08091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737f761b4e3accd433712f55542bd2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c6684a309e936ca75e9f69789042b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd0768982431b60d95ccac3bbacf0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f44870a32dabd22a9633ad1c57bb1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf9c588eb9927ac2566a26cf00dcb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25948c32977d348e0058cf867f6712d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7c83ee7377e7ff407a67f26696b8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666b9b39b9634ad7f0bf3645c60db5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be062a1e970ed89b81cd20d72ac8f3a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da07e085c7234b8c2328a7a2a71b187101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2ab4205e7f8bc75690694f8da5a54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16b814f4c778d3c4209a007822597f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09b36976d8cd48e3c06f5937355ba6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c865495a00bc9d30d94c5d7f53790e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7948cf3a28692eec92616b8cc52e24f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d2052c772f312f583d4433cc05356107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce1a323f47cd2a6dd174624a8efd22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5351b0bfe1baeff7ac5a58c16b034d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a77857c9346e422bb4195e16d1715110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5010acb940af8ba9dfcc85eac0e59d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baa86a8029b88b3a5ddefb88200d34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd359b118efdd60e6993ffc8367c0671113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559bda53b4b6df78b386b4e726f8517114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ad76b61653f78b3f40bba009c3922115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f977775e803ebac5cbfd930bee1cb3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bafb6db98d08c1d742184360624c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7749566529e0ac98f0a8797aa07c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62465ea1ac25dc07a468aa533be1b26b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d43ace46aebddcdce06039b9e45338120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49cf15024c07ad88d7b5a55aeb47af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4de6928d0b7d17b96034e514e3816b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819db3fd485c9569687dd56b49fb9dd6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386f6c1b9b0d6dc1f00ed733b4bbc34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbf7bd8c546f49cdeafbd6b574f706125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f6c35f0c1ed89163185b911b309fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2562d80f174fc99e59dc0c5727ea3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacf5bd9044e2c363d9bcbc7c7965a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a9e9e30b6a7e284cf9f1ead9eb0a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48083ecebdec123e9b4ceebf474f342130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c9b01acdffe3275bd989d7057774f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254dcf60f819fcf2ee9869891f3d5d31132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbe4aec65d94562fb2767599afd90a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a72780b45aa220011b88ff58ea2a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cbadf0f1a83bb5bbd487dcbc2a990135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7365550de8624f22d51eb8ded1807136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7956e14b21092582f74b446b7e39a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa3502cab05cad9e28ec8300ff3ee0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde385de8ae1e69596b38154f9558ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593664091b8ba220d8ad1cbd46c77834140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51344b028852eca6fe5c48f653b67b69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0b5cd0671fd1f89382b8aa78fb2c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db17847bfe7246c6312527774de009143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b535b82688819feaed1dc87d6da651f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ae2268b546ca260604d26f6a3d4ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d97c3b15fd582541e8cf392a6a506b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40ec7c53353eaec3e1d894677d7f03147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3811d16bbc33627138595f4518e2e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c63aaa8787a0e276c8938b69940bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c712457ef0155a00afc2ae7734c35f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f304f5e701ed4f571ca8c985112a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b9887321c5d23420144356f62229b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4cbe80ee34ba216b77be6bbc974de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60776c75ce374026bdc390857d2e01ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c516d4cf820ae99e330e02503976d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3396f5c5cf18ad269e376e85e0a4b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906c473f6012d4af5f6913ddabd2ac8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00d7bff5f6378ba958c8f7d4b922c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18f3d39fc43731d702c479de767275159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382e003f9be5a51178c5aab51048b3f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4da05ed17ea88bc7a103456546ee4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4238984fb66d13d3cdf9a49c3e0c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0318948929aecd6679cb8873da1afe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef89e13818d9842dbf934b22fdee61e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a57f1f35edc2eeecf1f700a355b95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c606f5ba6cfeccffdd0439c33fdae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2a85e54d76dd5e3a79609aeddbbe6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a177e9b665a54fc54759eed9823dc4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40758e9bb478cc7f9dbe49a8347c10a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aed23cedb7e2e6231bc7e3b1c03fd8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84fa0055bf54cd33443506fde462bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de6a606c33ce22d69932679ebf857f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a33b76263581535165f1974de6a6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966259c1249ac7e896fbe4c3474a3bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943e63d959522b19bf452d2c4b74aef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f742a41d62e14430d1e42b78822801176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdbb3ca2ef3bdd80401b369672f884177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4efacd24692cdf9df906586278c38178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d2acc9e5a9e9041bf6bc054379755179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3b2784a6aa1c62dc438be1e5f9517180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67fadbc4ed6f361040b45cb64ccf77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46107a4a990608ff5e79930af04f4541182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9a4605b1607de7543b44e6f261b8f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048697865fdc747ed7f3ecf45328d0e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a51ebac99c8d3bec2bbd74ef7bb6c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20c6c36dc433b6b8d76af68357a014186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7f3831b79ff0747ea17b9515e9bd9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811354a2d15915f53f92dd91c2d8c30188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0c7d2eb084fe2ef90861b5f89d60f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5de22bd6d68b94f0e242c073b910c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f05722de020ad91f912cf7372af87191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c7a3e1706f64f02b3f595c18eec22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466592dbd811fcb52b85931e1b759008193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce33507288ae202b3379be8dd61ce6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4dced7875d322e53e9e84c563e2b52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289eca6c90012be55fe586cafba461a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779e89b38c14adfdbb7178deab33d8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af5bf8e23de678a69cfc633e39c484198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664942c63059de2448611872d1224174199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f070ed18b79b5f570b39623e3de6be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a37e816509d06ae74e6730fb843d99201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79a903f742374566abda1178942f5d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2b8049b1aa7f7e642205d99a36b00203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348786c96b78448ad60678a8d187e9b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67613afeff0c518582ddd09b182d3440205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc956b0ad40312ded801056388bc0d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d05b162ee8ecdd274bd7eb6d51ae3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a4a20a5d6201bb5ef77065d7691c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26591177691a3c76f7856de81456e490209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befada8eb1610f847ff8f3fb88a5f43a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c6a22b13ba577f39b1819181e8014211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d3348479295624c9772b208560bf3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dea3108b8b285bfe9ddc40e17fd0f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2465b45b17d204fd4e256597ba6a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eaa996717dbac032371d3f34b3567d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b724d7030dd914448225f93c994f731216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cbfd7ac43fbd208cc2e3630f540ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197af2329a8ab7950017001065552fae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5cf4cf16ff32687a3ebde0bcec849219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612d0d89655f4f0056b19a5afad166c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a6909c449742404727e5d13380353221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4f6a3de9103261e1a6854e2b91cd3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ea7a69f21ad2e6e00d7796c8340ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebb02671d2d86c36a917ed593617c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d42ff490920fbb799a94736dac9065225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc80b3e0cb8f3814b0646ac445970f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13515f30572f16bf338d75bd38b06b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7ce365527872f0f8e6e4cb72b986d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441b0cc150a3357eab1c24f38123496229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9eeab4844abc724962808120ad167230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce8883fbf22ea8fb8014eefc05d968231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901dbdd018fab9799fd91a61d89cd3c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced98e1fa3080b90e4996edd67856b2d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dc7dba74e6682422201055ae52d7b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f67918e3f481dc060a8e9b4efd500235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff252f6110170aebecbf65eb6ceb599236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62b2bc98a6256689078d4feda3312e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7480824bfbd62f3efd5aa79d6287dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab84c142edc916aa5aaf177706f08a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e15a268154d61bf0d3e68477a8db21240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690aa5d091509544ce11128171be208c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7f753075fb6ab69bd8cc13bb677cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cf52e79c9f9f660d4ceb41e9ab5dc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50207ebc65b946bfe3a8ba0a8e5f65d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25b5cc9dafa9a5fb6a88755f6dc4ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67699feb242227a8e6f042541501505a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f11efe930a1400f9a6d3c7ed6210b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc223c59cf46826eb7bfc9242c638f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce80cb9c43c952605c9829f0b5ea1e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eaacad4d60f2f70014bd34b8d24420250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f5622b35809a1ecc915e5216454c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c43cd95332f148a74d8e335f2a37c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eb13175661e85a85c19446ba50523253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ad439cd763d02cff13673d0dda293254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16df1cfcebb4a39f549c3e8d2f64ebb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a564203338746af06f57af0f028f9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6516ef3b2ea869c98e6fe921125fb3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4135072a2ff5075b6c220a2e70abb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adf8659f3a7610f757ba3a55e86c3c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c848aa48d954c8887312a8afa231aec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13073c8c8da73177f52d36255dea367f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a32c5e0915528742df3574dde52d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1e2943ecbbadb72d1e6e1ebc67a04263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23814e4b5fa11184ab80463f83428b36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b326fffcb70de40d07927edd5d324265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f81f022a2938e58aaf993a8e0cfd5d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fff6439efbaf51674aea0cd27a442267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024588667c7ccca4fdb22121058021a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c027a2d59d4093d69da28f642b90bad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cac683f13deac9dda833d3b3c159c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f8325cfac5c1098dc24dc1ebc7d4a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca56593f0524b82b8242e604644d3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805ac3109c6ff0e03411234b242c582273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e2e83a4be2046a2d67f41567de8d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb4533e05aabd86f611e19674e4b5a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f020219e35786fcbb1895e9684b7d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb092a02f19ea1d5543b9fb03a62337a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e9b219f5a2334638d7034ff77a55e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46a6e52faf7edbfeb3617ea14d73de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a95bc26da6aa639d719a1864c43a8b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea4f2f8b595cb2fd21158dd19927c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43062dc8fc1f93f1b111668b8e80ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b526e6e119e5df8bfc523e43c7503b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa32f995593a0857bf01271b6c0ffbc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f71f383a2253646ab27c9d1d9161e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a5d4c0f5c1eed60d5bf947e8b5f04286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ce39e49af015d4d166a49210ea6e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abc8bad57b7834dc2b18efca791df7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585f05896dc5456263debc877e331f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d161b40ebe63acfba24b0c3beab44290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98a43c671fc4030b57fcbe5ad37366291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dffac31e6901524f2ba82ada860f36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364269405225051587f87ec1982c9b5f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d828aa80fd08f3b76bb7c81e9e588294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee3650b55097f71b8ca86264e4f4bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efb40ea44a9cc180ceec74ecbd115c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba549c90fe475bf1fb7ef89681c5a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46dc776345fa52179a05fc610d08f92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2467d846a8a3071b50242577314688299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cda17579bd561fdde94fbe2ec5499300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce503011e4190e573567b749478ec863301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664258648333d021fa264a383997a38e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2532eedd2f8f82e9421364d2a5945c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c1f625fd753928387bafab50d00f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f5cd390d79296bb7edc0f7755b205305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56149f239414e59be181d789700a757306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b29b4091d5ddce5dea93d33aaee12d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c05b31bf002e161c28d55b50e43e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafcac599a98398cdcb5e19662b3cfc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66249729b343800b2874fa63536d0563310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833899a949408c3eb5816ce2ad3e920e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84a2df714566b6cdddb10ad245b278312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab4e4dabe4f8460f5f8171531dad86313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a85a1ed1fde31aa64c9f12d455c9c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad656a84877a096c69e0b08c1b7d525315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae97af35ebf93fbf3650ce9df00437a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af170134b37c360a67643a55adc8ac21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77224af5148beb6ba36fc409bb8603cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6697119265ba2badb3e97f9520da5e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa3df5dfe9bad2fd10acfe55e338c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32dfb213bed1f0ca55599b9cc5fb75321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cec862f52b53e58c4766e52ff34b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb857d30f78451de88b9618dcfbb76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836aa9a1d4add9276e470ffe949840b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f33f2aecad3613d23097612f25dced325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3d9c59b3e8510239f8542ae8b37b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cdb583cf0cadcef13e6f3f818ec71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9742fa7462c855ac32b2d56552bc3cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654c882230f5a2fdc3ef4b932d85782329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8364bc5c563449bff613d8a11762d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44430f8b83f87be12c1ff391e2b422dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c481f455d2c38963874d594e0704998332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e119c75f39079eb4e9a1ec21a6412f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1825bff5f101fe39e6edbec4496e1f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91360d26477a3727eff49647ab6319335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadfd7061bb9cdb90b82790fe47e34a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204485a866a5697dc9b7b332f49ae7f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe250851619951d15059fe4696be1a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b191760dc9a896f695f31ff1e1d3f0c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1023e52479a2b68dc24a58a701a198340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be91ebdd0f152dc8ce59b512f2e7fde341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260acc8b7ccb418fb6b151525b38f732342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27f6d5b3353beadcc2ee72d72637a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e123fb1406da73f4b1a6e2fd1ed53a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b858df41c03b358b5c49c1f1c959e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7087a309d19024cd4d63e2f3f5456e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5c2ea7ec2371a9c123d2682ea966b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3f26366155543de36683de52397f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d156c7a5f43226765b6c27e7ebb2dea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b59f48573202c63f655354a9bf47da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f717cba23fb88203e38fd447e6242351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d141723d8eb5e7f575e823193a695352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7a3ac0f33b9a72c2d4bd2f33b0427353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55c600187df143d429f81c6b4d2f75354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889049c26edf24f28fb5bc03f542f3e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d9627eee345b64e615a14bde79c78356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a3119f5ebe130ab1d0200aa8e3e37357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031f4a3a394863ec33c6a9d89a40a18358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b619a2e8e36219a6ac6720d1a1b87359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f467f0749f7f5d52ccd414c280abef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed119d9286aa182cc8277bca8122abb8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5820e3ddef77ba0fc9d8c2a3d57fbb0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76681a2b3e01c2044651db3aa36c631363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28330dfeb3c003534a42eeac9cbba0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad37e9e40cb6955efe56b0821e78a50365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e896ef9e78b1c7880fd0cb5659fdb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580983d47169072ef6e533a50c51f8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384cc55587940621fc72bf33623adb1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103abc1c8f87744a73d3ed52d98b63a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8889a5b8a99d2bb529cb375581c45e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd7fd3eaf54a2e8cc1d42c973e39a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d00cbf1ddcc8aa1c0b9312959de39372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa623dd450f1fbda33f3018ecec3ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74e57de6b3a1c75d529ba66d6eab5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd701e073504a7489dec078a6712437375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8540b9645e4a139ccb8609c80e15fbf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954aa65ec6ffabce30b8229e183f693377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322b72b68a796832933cc445a98dcc0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86aec48d55e11f9ce8af0c6a191b40379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b751cafbcea9d62f3b2357609e8bed9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6621da6610e9850da8c4f5bcdfe505381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c17495e5563ccbedcf799c31f98fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3b23663c865d17592a057867a945a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fcd81cf3ad1aaa9988341bddc9199384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b44c23ac0c17c9ff209f6e5505286385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09166c749088bb91c02303317fd391386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97400cfb74ccfb9d550172ed96dee88387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae19dc05e4fe7f11bcb03fbb984c95388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e527f06bb106bb08f495e29700b27389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574ea0a630cd605a401b6d07888af1a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68d43df248abb46dd0226592f6edb8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf83be3b11c2e3745f093694b1a7dfc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a24fdd9ee67cceccb82e9394bb94c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b8137b0c7e43ce93987443a3eed6b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dda365d1b7d95c953eb90895479200395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae675d746e4015d89db661e92aad42a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ca724409b3ad327d8a5f303551f2c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c2413afb40a7fca2c282d4ec51eb1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e013f00ae974a0ccc6eb715889c3ba9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab3740b7cf804a3cc571307560649b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0219ef6f6d0719b2c060d61a7fb8ca0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2940036d6bc1c420dc6b2bd2f63a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a011cf3e7d0a7951dee61942589622403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba606ac05b8b91e7e31c7d48f2afae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ac6cd38d3ff10328b73648800b6e4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121f4e9226277d729bb08c2ea5d212e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c524761da16694a2cdb750d4f944cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254786b40fad18c992df02fecee63a7d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a939b6399501fc38275cce1c2ceb723409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4434e7dac92fbc60787b2f0b314725f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db148c39a65103fd0968320bb9e82d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4e0209c19b819f6fd5c39d361dd12412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5093135d70bd1c24d8bdb73f57de8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81abc6dfe78d8e85a087be5cb9394df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c88ca2e9d5cca8de084f6de793271415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e0fdf73ba0f724080fa1d69d59b93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0b5d07a6c41da49878a3ca7a6b3fe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc196509c36fafb82257c7fba7f9ed9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b42ce008ad06cf37e4835f35a9262419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df671e16f832f91237a9d1955dc9f2a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16ec3b70af291395cceda608d8c903421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a664ed0fdcd24937f627b83b1b4dc15422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f69f7afb11b2274a1dcf0007a57634423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e91eb9b0e973787109165cb1f9a3f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2e1597794473aa43a361b304a19fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9098e8833ea0739b2a976669278fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410995a0a142b7bb2769508ae530589427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d51559404139b7b9ad51e089044ae1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5611432e30e2ba6fd00969c746b181429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cc3355b8551982b52d4f3d3d2ab8a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc41eca80473ca562366a588a94825431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa5369b72d1f156a54d25ea7d3bea4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d582c59ca76a7d2702b5be12d1272ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108deb893cf0a33e1efb3efc7835511c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338e4e82fb4a7ff0eeff118ef8579ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01634d71370dff7d656d5376714af74e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705f224f96a9fa79626d23da3939c6c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942c975151221a2d7672e6b81c3fc41438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0044937fba8bb683a4e435db467bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f258b68c99a4d697d0f867e1792be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce8d21dd35becb5d462cf2e0e53a47441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3849f624d1bd641e9422ce35370a02442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6dc23677c9ffd90984d762b45dcfc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a08a67f76ca32f0b73d1a1ed596c9d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d008541b1795cfa934ce4b4eafc2ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109d6403c6541ec243f1a58f62b11fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c03066a7e36e41e2cedc95fd078585447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452e161b5cdd0b66ec1cafd626cf93f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4ce4fb40664d64546b5270d587654449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdccefd6be2763fb12a4534a4f0cf5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551fc3f23a1ab0add130b7b158bf564451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af09fcd57eb81db3abb0cc1b2e8f71452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a69a1069c07ca54634966b3c5965a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0266cd63893ea388c141004a575e7d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a486698b9dcf85b2e0c0319194e406455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e598d38a3efacaf9b74f9cfb5583e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e3bd84a4dc8705acc3931d9b3dd52457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5de85817e71fe47a89aabeee125f15458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e8de44c766a69bca185a8f9ce153e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2727e84e1c905bc3047295a364c0df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e95f560415ae7b8300a3e6363a66b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636442c607b77ef4f3218dce0019745462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fadf1259490a9b8c50e60348039dce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee666bf328e3d1babc6e593e3446ffa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6388cca8dd85ac415235d43ef354e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb492208b43ad44f9d8f34ead8f5dfc8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cb71c17e238ea430eb75d1e5b1409467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd4f63e783fdb8350536a6aa3576eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83221dd6a30c82ffef302b3cfa89ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa39af0b90cbc901d1b29934e19456470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353ff7eeb9ab750d7f22572d59275df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673be68ef4089022379e3b41083b9e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a765520b467c6a083d421ba308eda473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81005ba4e87db95d1ce3dfe80b1a9da6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d38959e2e52328aa8d759dd2f10bc7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67278e336fb07a5c353a91c8b338c8c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2073b4dfbfd07ab753789e483f103477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627de40ab4ddd86996767f4ce425eeba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d753498a2279f76792355fa80fc0b4d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd084e5e5f85df40f248ca1e563fd66480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ef5d8a2c697db080df0045daa7a4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945ff6348bd8f4b33b07fb3889804ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0068c8641267437b4962d1373c944483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877cd0a17dc686870010be52e2a2ed1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f2dcc933512ff185d4745db4c2805485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84292dcd382cacaa5584f99b6ea8cb9e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79581f10a4ea88e4ec7388b1cf5b2ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0ab85f5167ef26ae1ca45305b29c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5c986622034d2f3a57e8e02c97a0c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed57b575f8147b016920c6f1e005ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c4f5b7afcd3550f2347e1197abec3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa383f6ef8d1e3c3b1e284fc86a65fa6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c173b6f6d48ad6c2edbd494a07397493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71f97b83539bbac565435f8b524c1f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc1d8f97af240756311db560f9ea62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e758d739722a004f3fedb8cc65016496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435d0b3a4bfcedf66cc2165e74bc1d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f32fc1e5309c7e23affd7a8e6733fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdc586fe66f5c5b460a48b4d99a935499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601faac13ccf433afc502735ad5d521500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e1aa43bb7d9df69ddd9210b79a654501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7e0b21d4e20c99a499f827f6a69fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8729d28e3913feecac9e55fd0ef36503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11e81e37c23191117e5c342297ae11504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2f4d8a6172738586a718d118a2233505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3e7745cf41dc33b27621d862d2339506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b424787719bc64f5bc8a1a8aa8800d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dd001816bc19e95f2179be4467fb3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1017dccb1fe824908ceecdc9beda68509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbff7521af01fe7e2cee874c72c86a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edbcb15e9aa5b47a660f558b2b5e3a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2b1b8609969bb99f337137cbeb312512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cd18a77e73c54916a8eecbfd97571513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3a54e0ed3d2e64701ffee9b04b55f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9b5499803cb4e4db63770194eb9b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a109fd844aa9ab5955822733a2b61fb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8021dbd1b001cf046bd34c72441b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec3a388c23056a7114a506a6107508518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18020bc80d46086035d434323d0a04519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3bb54ffc7ac5eee628e68170ab0c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccc11f3076485ec8fdd4ff893b6837521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c80e2587ac1ebf9ce0bd348816f8c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c7d85560fd1ab3621b9d9d0bb2c77523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dff85f5268a73f092dade6e4c9c4d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16d51012a4049bc9fba08039bc9624525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fadc7f184ba9645d7ada109820893e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb88a15a2e42cff65e9967f089edff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bc31a12b6813fb4fbfe466282b6ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efaf424d5565633f4b5ca17798c119529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036a8eb0111cdc8383fa28cc010bc92530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68914a1d481e3877d7ce9ee895c8cc3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d361f263847cd2c3b24c6ce09441a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5577f77ad7df9569e3f4ebacddea0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f885c692f09e504bdc0e182d8f60707534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5597fea9ef28085601f31e1569b2956535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624910e88685293bab01a91c3bce4da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebe07eef9e45da7faedb9d42b32364537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f85f04078cd5a43c7a1e03554fdc45538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09358ffa1da98518b511d8d09753c20539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625492a2a18d478ecc3a453d2339d8f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79708a1629fe9ae7bf24f2e85be05be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfaf612fe323f101d2591c12ffabab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8789e705700da1b2d6f1f344df3cab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648ac865a67cd1c4da88e8e0259b04b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669404676b180c95fb4946248e18d29e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8c8a688891c6c4dccb157de04f8b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853dc0cc095f82c10b49c0278023e51547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adb5e64358580ea57356f266255a5d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b13ea33d9e904ab3085e41cc31471549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16fd8e24db57a3f0fd500883ed7438550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452304be1446eb69aac63536430ebd7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ba3663f02c594d340311a8527d731552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6477d6809d6804af326e7b23d3281553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48f0004b17f8b1505b02c5fe7bd65a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166659e6d7704e7c1f6303d68535e56b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54f33f53b786be2d79a60b47be420c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89871abeb2322f90c6a24b0048eb8e07557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e97138b30895139b9dcf7f97fa3fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36c8035ae0160a847736e40adbf922559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe1d477c659be683960897c3054b8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3fcbe7e3b4fea686a2ece0ef56e40561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cab025589801744dba99b60a488ce5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad580c10ab4d6c0c999c193b3c099d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78ac7d7b246fdf9f7acb99cd192902564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dae9e28f89c76d9e1faebbd3c17141565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297bac1cefa8be66971371c4d6f63b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738c5767e07b7d2adcc2d06f97b1c8b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591a8c91d5fa635de04425c8e8f26f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7e2e684860f637fc8661e7bfa0100569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0707313177dd571e26957860ba07a95570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70213b98f7fa5049760979d8583545571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933083b4e2d9e33f4d2a01bb22f50ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8093a7da57639bd30dd7f6700fc2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7de3f401eaba9a61479a9c84433d6d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6e32905bdab4715deb312bf0eec57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57717b487f4a9b7709f599f51acf0b0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1708ed5c4035ca132466a7e831e1c4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8c42cb8beac4895676c452296fb99578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd18b993f0c26337aeec57e386e0a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d35b0198369917d98e716b2d7d53d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b818aa687201b96173a89ab8f02853e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6640aaa3b2787ec45006bdc32d8d324582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43275bb5aa1b918fa8f0011698078b83583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522182a40a814c3bae8060fa87cc7a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e0349b913c95394529db9b7c82fbe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb97ee725ca9b90200abd4aa31aa21586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d7c856396ac37fe17b40967011e20587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd36ce44161143a5d171dd1d183ab47588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943613c5c2a933c639c6dd05aa001a2e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cde90fdb91d022f3ae1e9d3290f05a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ac94a315bed92abb0ce91fddfa1fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2399e0a4193588ecb43d3eca2e9d154592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397d0a8d56c3c1f9238acfb0a27fc2c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dc105099750e3b84e537a31b371ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9720a7b1715a0c26ea978e4dd687e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa1e199906de39bc298bf9b63992ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528a7a26580ba241bf4bc12fa432c96597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9425baa848d42205b84ee884cd365f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e6e85525c48741952a41e628e6766599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdb1c070e5525ee7cad98591827272600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310de5f4b0e418226882f8a3e6a891b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31bc542d1b9884f835aa3b3e6763cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dc8e1c734b377710040e6923073fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bdd871191fef7ee69de180a44ae8e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80425cb36ad75f6376a0837876fa74d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcaec797c3601ec8bb9ac64433febcc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5d2d5e345746fc0b4c43086023efd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326eceb6400d8b80e3a15ae844898bc3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a84bfb8928369848e6b474f327802609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145c1a2be21046112b6d105fe03c688610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848755e0594de0eb141db7e6a74b79d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86c0718a0f7f36cef9d4dd6e5d02f8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb747724454522270cc88e412f1d8c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0046e3a98f5f62874885ca8501209614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ba26f0fe422d8a32cc20e4769e36b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf11a2894cd5f090824306b890c8de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40785b7ca09d9148410c7bfa3d9d1f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25f427640ce8b29f4116ea322366f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58148e6d7587261af2bb99e69d2f8951619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c809bfecc9ebeb45e272024bc1609620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57643b9aa88f71fe0422b79ed7bea4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d359141c8332401041c5cc69150248622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7c6bc6743cdc3fb9b755634e70f78623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35466bf3b02ff280089dd2a7cbefa9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ca79fe8ae28ac6ba53c471da6f524625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99577ddf219e84f14c89db4e122ff05626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73b2fabe91e8d7e5efb97e1e753ff1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e44d964ca46a244fad2be4bf4cf3dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f002d98945e61a7944cdef46a1fa227629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7563e75890f68beb79ef64aa696477630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e772d58fb8ff1c20899eb766e5450631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d002cbb564b37ba5ffde2ca830724632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b2fae9a4fde26e576d820bf14db56633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd714ec731bfb35b3b7a1f3cf778b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb79c319251a2dfd95a2280df838ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e966e5d8d0f1ab7c747fff9c4488b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472aa09cb838f7b39ef5a361be74ca6d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb38bf22bf5c7e7210c3e785539792638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0fd76c4e0bb8ce11f855b4adff5de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b1cae4cbf5e85606e6a1d2da416fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb73141907d64842d4294a26ca5412e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b2a1cf03c7647250f1ff11d1914da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2b5dfa894b2c1bbb63b4a14e2d705643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d55b18b30e9d570140a14d2e87f2b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dbfc0335f049a7d5667ee7e70b55b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956fd8b634e1ad0f1d6d42c3f1891c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88001beaeb8b44acd719403aff546c3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e4f547695afbed752629941cfd6f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3b99df48151c81927691054356bde649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268333f45eb3ae1c99c582140faa2b1d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cae27a4de2757ed22397c7312fd2a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368e4bdae32eb8575364c5f92e5ab00652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3e0ac4fcc1a9ff6923def01736725653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827afd4744e402bb09a2fe24ec5c51b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44362e8fc75ec3117492f0abcb94a58b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136019dd00ffd45a310cc2c348a2557656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aab324f8d0f1968fb4c7afab4c9990657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44421883bc9105b4186c03ff86cc3166658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c86687e526de7bcd01881bd6cbfb8d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a913129278bba8a836f0021da7597660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92b4fa459461da30f15d44d3463fc3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46dffbc3c32b44859a8449614bf41bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dccc39ae23ff5f30c040be37c1f39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98518618e8f82c848ca6781b495bbb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0dd1d4b667c1e1e5420a1a6a5fcce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56915ec57408e609063865ccbff1deac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd28b211b05d86dcb5f26bb5999bef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697971e8242c4aa62aa85a13833bb9eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d66f3c05e92db8d70070b11f95b65669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185351fc752d0c5a19386ca8e5f5c97e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f868c21476ca7e05cff33c8377ca2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52b05aff3afa93d8b68814c1729e6e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f060b615c35cbeed44759045f023b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51df1a19eb9506aa6f7e213f4b8824a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c651ea2d37756042196bf15e8e0797f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee969ae80bdf52d5f3bc1ee121478c2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d34fd982727df352d8629d1e38b88677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d117a7a0e2c82de4ad5bf278ec3c85678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f348fbfd82cc47cab1368a2099f273679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e632463c4deb2223676c6a5b26535a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdecb34dc420f71df3815a677dba92b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b84ee417e4f9859bda5069bc84f9f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5464ca04861ada1f8e3ad4df7c80cd8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d38c2e21f9345db0d00c9961b0fae7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d0f39337b434d97262872bafb3323685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4495b37fbd46d94a5be8d9e9a26a21686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cfd1143be3fc0a2ea38eb4d3326a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0e6c2bb0a402b05b23066c6e25df8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0670571e8d3e45853f3e148c7911c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176b2017b66db688d3f820031b7e48b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641fde770c9994744a5c22b5092e34e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe24ff848da6bd94f7580b492f9acb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc948905e7d4d55e31701316b3c4b7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ae9158cfb301a52c12f479211387b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df02206d2e06648b89763dcc0d88669695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbd39faf019025bb79e302f5ed4bce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ddb06d3d5d711ee8627b8530d3ba7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c324ffdc39517fd3866c6cc0e62ca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5caf02a84942d71d89fb0ed1d6d25699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad714e39dbd1b7387936938ce388dfdb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e73ed6d981a1c4eaff503bb38eb1d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4cd02561428c16d94fc6f6dd4eba5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74507cafd0f8e571413929f7545c69a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fed292da7821012be4a83a96eff80a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096d1e565600dc88ddd15c849f34c82705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12815c31b62009a64500a25df0f414706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b483e872bf9dee89ddce05567b828b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b34eec65a4187b6e11b53a46a001d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22412bd3722a40d3794b46106dda209709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0d346f857bcf54c031ee6957bc7b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b597d32581b4683c87b3d953f9af2ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9400babb2282ec77cba9c4a0ef249712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3b20060f2e21c5cf37556d6b4e67f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86366486dd653cf1bad11357e825b3c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3206a2be20f0bec31b53231cc54aff7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd0773f2ec85bd2ea8914233abf81e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad200f8bbc74371ebc1b7d2a2f7debce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbe06dc72150bc44909d471368572b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c6ca62ff9656ee505d87383a5b645719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a460c2f0bb57738459bffed47d015720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a912cdd2a866981ce159e4a69f0d54721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39622312c0dc048a305800c28af7877722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdcc4003d40f95b7c911b2d8f95cde723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c566900e1bf24f0fe46897b8ecbac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad41743af02c01bf9824498641696f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17b3e952d7212618b3e2b7eda5658a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c76626a54ac4808cb978db4a89a15c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4e35f1a29ce6cc3937d6710ddb0b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b626ada06e55e13737978ec647b751729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b75bd48049962a54593ef7442d6f0f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae5e4296d2d2a0ca5a6cf28c18f766731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc93d921a50a7523e421110b8b8366732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323e427e9374e1a3de00bbe26105bd1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393efd2d4f054a8287e68e77ed3a3c3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e6bd7ee35bd77f3efd6e58209cee9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493de2deda5d3d245d24b449d2edeb4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f4c2f678fcb91b5337b1c8e120a2e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68cdfaaa710785bb3215436c80bf16738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b986071e1db9617835fb3770514b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a884d15c4ea9d2f04cb622e307e7ef4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70aa5d110714b7cf5ec55f35ff8068741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592d48057b87b3e070beecf21a58033742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb88fe1971bec3fab9b66be915d1fef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79c42e44da29f13468b27ab18459b8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d855f500a7357c108b396e58f7c8cac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bead7591c7bcc73580a3a41462a85746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538d1efe32e3ff42ac68f8ac17bd25e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98e62a691ace57eff6c1560238be51748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877e8621753618dbdf17454c9a077e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48f5aaf2e2c1a80582a0ce8c7ecaa1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c534060af07f5ed575089f7008e018751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4019b818c8352bb24dbdf6b86cb09752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9f6d3b652e7af35682b4b9c69bbce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7374f9baf106c04551fab030cfd1f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98189e29ee928d2ef4924ff238d5222a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1e5f3253663efa4aa64de17fc639c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ff4c1ac248bebd0ed487b0b7860c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff57ef1a77e21248c3bfbcc43fc4c2b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb19f0a1bd444dcda8872805e551cb5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814b05a027ac343cfa16d3d737d111f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a9cd5049d08c555d873ca8b1946f2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24958c682bfee7aff1171ac8ad4e861b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668af734b6466b624a3fbe9b6e58faa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb60572926e63a4586b5e55379ab3f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1633598b6476fc7bbf6d3c2c7fe303765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ea5a9c642aa46a4f1e588b05b09d2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761e97d4782886f9f005a6217f95df5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a47a23d34f2915d0d913f1f9235bdf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263d33b006e5b7f9fd1431d9478ac23769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a8e52a78f0b2047ed25fccc775874770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb16b6393e5c7301d5e4f601689b3c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e02c693b79555b36004d81dbd06c1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc7a12bb23613611d28cc548d79228773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b79597fd29177d7290a2f27a3c110b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3964a36a4c088fa2edd6424eb6e85775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafbd75c693928b8d4d3ee841e65a5c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba0df27ec96a62b28ef5ac6939467b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574f1de996d72b5846e705a9326a654778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819074b5a3b38757376b242411f23b11779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82df9ab2f84edc02ff7dda855cd72fe780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4571b762a1d465e1f777a605661bda781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f42c137c7904073d9f7fa758b07d2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177f04b8861e4da89b5fe36a1fb2ab1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388033874537e79fde152fbb65dbb07784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b28cc89c045ecbc75f537f8b9a894e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c51f87d1fbca15cc343fc4478a329e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bf0abb5d65d2fe24797a6c23d9a1e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f594eacfd5a811b559d48bea6a6e2a7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62f64af85ffdb9b3a69acd02916a24789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab23a14a7dbdec24083b40c6c084152790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db85ef33f03f834fbc6b507af7e49a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff6d1c3bfadff5aa8c4de935162791792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfecaca7ea253df6592f106e6cd01e0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e71483fb154264b0fd78d6cc524da794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283a1d1c0cbe3debcedece2d233f6e4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6d842fd3dff712ab4b2348677f0eb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba686fecac537bb652c85012fbd6e4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542202caf4fa28b43aeda8ae3fd0088798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed79800d81f56746314cec7a544922799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d31060f71f43b2813e1e665981e993800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe00e2502f2178ea97749686ae203c0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cded40bc50d4d0cbaa74cecba4546802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c84a96e7c2c9a9e1cf4ac5c1d7fb1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147abefa08d432cf56e9b48ab9f553f7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34166c2ba819bd3447d51be2d42075805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f3ac28c9d6ca0e39c34793530bd07806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0901e6e68992222ccc9bb12fd151e8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b169e1f669b5f41383548d55a94e6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb5b97b58fe13730144f770732fac3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c7c5b26ba4714dd0c5396a7064ded810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e17c725bb8d2c7f4655118649851b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3bb34e8bc4973a02b1b1e54d4e120812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5c9449ff48bab664960514e6e2025813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaccb1a9547cf3cc2ff87842d03ffbd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369833da74656c13dafa47fd499c3ee9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df89660b300c775f294b973a78dfff816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7c4ece4f2429b9eee4d0417be06df817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163a123f807b0be2b824825bb5cf145818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd408f90749b28a5831cdf9b42e161c3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cff4d1346ce004143135721150f486820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8b8433bb41a934d81e3a64f6ba1bf821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccd96d617ca648d44ac9e2a305186f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a33b9d43eb18e8c48268ab6a19a6842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da234e8969a37fc3e039e951535cb23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f7808274aaa88bddddab26f3011df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bcc6f5d0b166616dd7d079d9278ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383de53ee68261e959e96136675a6706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf554eb6b6527efc828ca5e65946dd357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc938a1ddcde367709978005237d018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d76d886baac7f73b21618f270deb19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132c12c6dc8c18b1acc76564782232c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a091d72a86ad67bc82136d483e84911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9486e59c90618270a9a0fc404591812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718375709518b6b9724c076d61bbe5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa65d90e3de28cc86e20c53b47356614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52208e5a5aa84063a9017df013a0bcb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68394b58bd9d79c9ad190e4c34f3a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fab7c822f856fadee967f6b97dd61017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f7b72dfc26973247f0d2070ac3bbc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a09a7f7a5d1e99282fb514661e65619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9330bcf8d239edb7f01a7a68087b7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c1ec8de6bf4c6d86a2d57c39e87fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e3e8383f403bb810321c9c530d5b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e44746004706eda70b3036af16bf7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588cdb3668f2ac3ad74efb1d41eaaa524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d503d4edf367f858efb8f02849e3a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd626ab00dc87b0e53d8296eca80d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9632e29c2533db88481ae13d6edc7cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13fb58ace68876718c5e6d956a1ec728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3d19c4ff4abc68edbfa0a59f6c0d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd330dc3ef6e80ab62974a5f68246a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2f3661f7eb65daf36ea3b4bb8b81031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c28dedf173c63a76bede1033b0e9932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e38fa8f54544c11ddafeaea59a3d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb286bd5e5283a429e933fe54f047b5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e528a7f22c24a84a3aedc05ed990c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6ae81d3769e7e376a64facc370ec036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff511e7a8fedbc2568cad1a0c44596ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd214a70932e9d7951d36b39a4f5f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5cd387e7f9fc58bc5efb424b3c4db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a83920104e23423bb00ee864efe9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a70170261f3011d8df7a251215f1f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0662882988455da1508e1bad58a63242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca09a165d7c351ddb186021f8c2fd7343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b005bc63aca6287f68579b7ef4aea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32e0468aedaf26cbd3e52425f7112b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be629e1d9f42f4df2124a02d686051146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9634dd80a63740b5abcf1125e995847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3b65ed27c6414ec2f1796b13f4dae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6d2031ed33cadc0def04c735ffd7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5c24152f15a02297fda027bfcc6b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea14b75860a319405666675e3b25e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b64936ad9c8818eeb503c866bf8f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e0d1b81214c66fbda899d02bb61a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad7a3f0b50bb49c194d7a46a70d8cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608e657964e3221f7086c999ce4a34f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902f100707a0fb9b1e0e3bb340d61be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb693757aad24ed51f19433fbc74b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e8c3946c0cb674db0affba1ae063c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf22d4a6117cfc61369ea98c819a28b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186eb6c20c124d2d14a5630b993e91360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc29b33b452b177ab4e6790ab97a5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fab4dafd2fe997bdd0176bc066a4cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba705666064dd4cdfca127a426098c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368dce2d45fb22b542ec639bba1a12a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71be71e54fa76e1d0ad2648e1fdda8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20507403373f8bdf015426c5840eeb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ddf4ba46f5de25f142a6337f6cc6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e75f313b86ec1fa4609390caabe4068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5cdff7c0952b21bb167e8dc1992e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abf94423dca76e966b3d15c864858c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bba303cfca1caa331a627024a453d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9675729703f8b6f905bdd28078ca84072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e49521b24fda709f16f909353ae1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151182f0472126a25dd8183079a5522674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63151284edc2692bd118a34269db842975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0717ce7361f382cb0cd59711aab7e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045959b2b3392c55babe6030cf2b92b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d4db96aec7d454cf6358b1ac7dce478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8959528f5417cfc9d33f342faaf5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e47f4d1a7a1b07e0512f1f8cb6525880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d28f2de6c6de91b183f3151b50223681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e816c3c7b99372e2377f3105e4065be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7665a1cfbe83fc548c7033db0345783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9acd55b9e30cfd94aceb85e9e1020884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35e2a58dfc93f071289e196acdeded85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512d3cba7bf6d3771d2efe54f9d280986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb802ef8554248af583e93d01fcd44887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58370ce1b419d5d1b65585137df07a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef233fa3846227bcace0ce433190d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bd819c5c9bd73436d153cf010aa6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f921b5b63b7fd225c08037be87837091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490fea3d3d23472e11eb47523d04bd892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83481f33fcb1f701d64e2b932488f10593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb67c55cc969b4da0eec7e3b0174ad094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd2c07bf77f1575d66b86cf9f212da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba78dd313c28ebeeb8ff81b6a46e5d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e212c048ebbf131b9ce774ab1446e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4970f58cbdbc3623eccc9fe1d3d36f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2f54547e3a99060579556b096504c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c114e4b783e18c38a6d6cd1ebdbe9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a1ef64599c6c73ca6c9aa9b3b8fa2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bf782afcf82bc4f647db1900996cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69f254962a831f6d00f64e6adfdbb1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba461c48befe3837df3d0a4faff249104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46f4af5b575a1f92b21cc199164c9b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc76f861a58625ee84077addf5c82f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2323935d789eeaa4171294f2fc9179107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec93bf11c810571e45693682b63b3f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161fdcc0a4b2f64f1dc4a043a76bf37109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d110c6afb7c1c8c53c5e60d0b8e31c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896aaf709268c0a8494dde13742f29d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d0cd5e702b9e464ccdbd6119f68b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabd20e52dd8b5c0904bba3162959a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef568d26a523259b4c13dee9eea8ca6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9278ec072dceb5b47eb8d9da7e6166115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894469160b84fa8f33607e2380aa79ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f348de7a5cf5ae038af538cf1027eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801413881f70c2b51095221fd72245bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b795d5db60c9425b53c40f0ecb1ca2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c28d31a2c8ce6698965d6c46347259120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bd9f986275f42e3194107fa7892d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c890122fd99b093c50dbd5161b56d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f29300fc993a87fd917aefb572443123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12757a85da514835ce4010ac2ce9febc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7a45dfc2c7e57489335f77f298e42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df720183f11984e9ddc6dae94c7971126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8761b50bb980f3c93c29691ce02f2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf76f44a436c4badc32b06eea341bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc21662ecbe7058596c35915f5e36f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a838f72ea97b40b61766f33b41b05f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0f9e296326581bf13b67609e10f75131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e7967c4cc5c23fbcabd8f030001e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9f1e8ea339eaaf60f1b293773854c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05eca8247ea437b9a06771ec059d369134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f304a95f637d3f6b722c26104e08e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532f94d5cdd7b757774709f6995b00e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc263d3b36bdfe47aa8734d4c79ea280137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea727c486ce76029e2a6553a7689957b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea140eb32365bedc96f5cd6dd860ddfb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed1f35472ad0efcb0c8b4e36d94c77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a3160835d52098a1b2ebb950103b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28d406ee8567e6ed5c854a9891ec8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370cbc34c4acc7066830a80e91e7639143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b64448b3098b6affadc4e18f3e5acc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82aef09b8f6d55a1ff5236d996d600f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e23d7c39b40b6c9691aa6db8923b51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439bc04d60dbff394817f537df58423147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e166dba78eb168529f07dd5628150148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4b17a1fa48307940d3c752b9dd733149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2ebae5103115ca99ffb370c9bd07d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf15bfdbd530d59db2594bca2229253151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f5c4068a3a94b4dc0f54c1fbac7c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74b1d985495258e7bb34487102f2c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230528bafc3bc32ec2646c0d3fc7e08154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0813964b6b60524a45f47116394db18155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ab8c1c0ae9c38d410b6a727501e75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bcc9d0c1cb71e65a423608607e1c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecd99592d3ae05533a2895e7b6e274158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf92ba2ca136530209c6fab28390444159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038348656144f2e5bc309808578dd225160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef9724b8de3739ae297d641cf58475161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe332f5a7a3d21711d126ee1ab73c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2960f1b5774b545d32c5b14787a33e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ed37ef6862f393a2808fd3070e81a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef804fc9758ad77d558e5af94df60a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412ae3a19e0f11cbc78757010a00da4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613d1327ba22c9cec0a120cd7d33e0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bd0458c0e68630bda4a6d4f10b54e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83ebdebca0b7d361baa29f53733a89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9ec8f5219fb13dc28601f69f24a67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a631b0034c00d36e7598b983d65ebca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916434bcce8a808444ad63f73f9c4e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d234ff2322b879c7fb07916a45bc7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27173bf301b96032939441d100b5d427174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5341277e7fdefc80214c13c0ba9c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a36a7fcf503d03013db559537b23e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559449312b504e07c96fd50fe922d479177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20a5b597baad2f77ad48160779b810178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924ac99a35c98e4ccc9fe1d8f92e9a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb53adbd385cfb1d9a81cd9bfa8307c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce535d144375fdfcf1d79455245525f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304972c477808e14a17f5cddc7bd1c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cddb9b5f616dad756e18c58c8fc403183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ce17668837e9c84a3b7d8585e3809184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b2e500bf4a787f4aff2b8a9129dea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fd103f71e983269037424635907c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1071966f57f3350f14abdb72423cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87a976a886a23061bff694ddb9fe0e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093fed7cdbe1461c8fed87f0c24866e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b82fc66019dccea20d7e122f022f5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec58eebed9c323d68f3fd549280246191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddff4235718fe62a148879880a9d285192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f5361176db9877eb05760f6a7a72b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d7c3d51561c6443230ab4ceafd3da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6075a8d4801b3994b261f3e6e6e9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7b3992b4cb90700c67a5a1564160b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84ac861ec7eb19df1c1101faf9296f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4a8a99d43a392e046f5a70a7830f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d81ef6c30f97cc1c058d18aaecf797199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8060593a52b280d29384febba7305e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bd21a46d6b1a45a690a0bcb068400201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6b0d96f22c1edba69e6c5eb8a67ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25cfa346f846013d26ad036a1243cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab078596ad88f2596b96dffc7e9d24c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f483cb72f2f25e65e1583fccf7f412205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65444cb76a3d3bd0442459c878a02e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64e0fbd5534987efda7897555c5430207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52966ddea40728217570cfcbd86682fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798827e9e1576b000db82e5a168fcff6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341e6e14e818eeda3fc2c3104d8b0e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a83a3249bb11c069c8eeab6f97598211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104190c19f9ad52731d14563e1bc6f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b0ba2238c2e08e557d257bee7bebf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29813d1ea975df1e74b8126dd36d8201214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e7ebf0884c0a992c8fb35cead52e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb76caf69b9300f62bd33d7a6d3920f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840c129e1e08f4406e3c2b8fe0ac015217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88ef7058394ac9da2ae8edc95578a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c4e6f18486a75e1135cd6139b35c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985437e1fad685d314dbc01f71d7253220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fbb9750582130ee3550502572e54f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8ab354c089fca29bfa2fc92703061222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9334bde1a1cd1c8c28aaa4d26c425a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe25f514501c742c6c55c13ef8dccb7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d593de27f5fb46e6e7d603f695eb40225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8e29c7e1df444fce6dc47bd81ecd5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168061ab1a6d348ce05c6d4e6cd65676227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47838ac64244ebb33fb83a73e48d4c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32bc4afe3f2f4541b3bc8be7601ac3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a870d10776f55b93c10352b73f0178230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ac7e4a7d092ed352a8cf6e2f98667231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677253a9fa1165c309aa1da63166816232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffa82596c7845d05ef231786377d03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd199c1b7c19c9d984b93719e83274234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ace29385ed24e63e6a6a609980fafd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f0b64c04d8d9c7afec4796db6832a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54aa11372af094be85368e824ceb694237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fc0a1dabdd9367575356d9eb46e66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce8e2e02cef7deb54da51f3f2fc51e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e7796298f01b8f1ebb65ae8218460240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e349fd98ebd0aee5bdb007a32b774241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab67f25195d0ed0b73f145beef2f244242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5d8377dcfd4f73f60493a841306dc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff7ce9a1d340ced815445933045c47244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442f235e736d16d019a34496c21509d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288b8eab76b62bc69120d1c6bf155a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c1e1f2f53717cfd3e749ec5e496f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bdc983ba86275f8d439eba9c4060c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4f11fab3f4a3d0e595a0d06a804b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb7e759f10f8558c3733f1ea2a5958250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd15d5afcc35b638d68a45b4ec1fc9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96abe70aecdd2184f06499cde4c2dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777848eb3b26113dc4b3a2e085dcf945253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6c81fcdd245168531ae895fcfa602254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3004fc90e79cfa045948450fe0046255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf858387f397dc095d3933ef0df35aac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a63349c2ce6b9588e092cd83065d4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98445957498054eddf8cfab7d92f6b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416cebca7838474223f702f90188570259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c5ce8732fc7330ef91ceb5e08ba7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad48dc8070e3a21e4e606de4d84bf84261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600d58e9904089c35d7486707c54574262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177372a3fa987df8360888b05eaf9ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c1f5bcb92ddc417969026442c332b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896b03e6b67fe1e0020cb2db7d4a34f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3818d958c6e7c01fd3a58842ccedb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c5ed31f324e6db820b197ca29148f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1a4f593c6b9a97920703144b62985268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdf98b6c4e41920a48f7cd07c07f3d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c234dbba9bfac637468ea21f7f87407270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0868a1f4ed3e63d99dcdc0d604a2364271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f449c30871f713acd08fa42980a7c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d17075d72ecb9ab8eec0865c2167f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16336a31282c94cafe1a8ebaa484d5cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c130a6a9bbbdeb3f307aae8c96f39d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb175e072f85e7f10700e6f9d69430276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f19ca4ee7f2f757bdf79ebf0d07d1a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f9d99a1e57f9bbf1b4adf63e59a67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccaf172ef75769c461d8c1c5e27f1a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a99e35452d75082c0b73209493ed7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76067a93dceee8d9dbf6dfe2f512f22c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf4fd3218297562e7e51fe1c528b08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a274dd6321359bc2395f8e702b744f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1d39adbd1959ddf1cdac9dbcc71ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0dd539033529ffd3745fd6bc76b81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba93852a21502f160b4e62120c5d2e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19095ebed30afa50df4bedc8e364dec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b79ffdb580bdb756e13fb1be05d35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd4ba821f7023c9204d3ba96bc2ddd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b3544ff5b05e179b76e12f06800fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1075c4c41d63940377c2f1408d24066291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ee8bd51ec73f48d30c638742a1397292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd4c4698f1218037bec7e5bf595401293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673b334bf9f766a06a659cc7bbe82ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac43bf0d4bfbaa906991f58b1ce15a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ba38f124fb108144f9cb5be7b9a90296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd9170921cc6cc5bf8be9594481fab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296561f9c9059f1c7b8108ac377b6f33298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32850d00ee6cee8d7b8b7cfc2b83be38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f0f325d0c7d9bcb508a66efd9fcd5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fc553e0ee188a67f44979ce29a81e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035db96549675b2f2538d1194e42c445302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb849ac15d8fd807a4a49cebf85cba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffb5b7363728216cb6cc15b8743034304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a92935b72d18490c99dfb8a839728305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186cdc900f7b39b97b326bbc797512e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157584da261d08f582d222b016b4562307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e2b161b8618d17285571a4b565bef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152649fe23ff373cb2e70d44aa26e19309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02eb0cee8ad757df2a9ce0cd775e41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec62a9c5581ebad7b3eee7245d3258b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d99450e7be6e5b0be07aa4bac0b9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8911e77603f5bbce17dd19ec94db2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10abb2f6c193900bf8bf2738942aea7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea9cd6a70f1180a89e08f98dfbc32b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e538a855c6ea48572dcb1d2428d535c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74649cf5650f9f70078232f67b694abe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50354029eaa1cb3abf6690d799f24460318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c723ac9f5dcc11a30e45f33c0412dfc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f9029589b81f466423328ca7ed2f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986586898cfdb73f3c4b1bbfd2eed98d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3bd4ca0da65d200ed2f754c798909322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adff07e81febbf6eb6ae8c3b822178323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5a72063212e6e5369ebac575c6979324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9fa283fb57135f85dbfd6172e9463325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5cace03762293011cc4c5684019af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a9807e66a71b02212e96dd1ea62a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960af8f48befa9b661d8260b2960ac8c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ce4d5d013e40be279a659d70ea740329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52432d9488c53f59e64ac956e39d6cb6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129f471c6df0bbd334e357d53db1481331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443da92076a5d586a4d250deff88ef15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8218075f7eaa3e3e1f2743cef8251de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9380224ded71cef58d5f61d92ddd9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef02600f21cb78821414326cdd7a6b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61563ff552e3b3c15c9bb724acdc2658336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7d8ca2fb3b877f26be5d3404431c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275fb4cce58086f2150e6a05f929854338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6520daf001f361930c041bbaef9c14339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68c27b6aa3dd9d727edc23b97bd723340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a22c9f1a6faeaa8c4baddbf5dba66a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2915974fd11c8aa1bfe2453b74ced2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e09626807b331933de1c112002b6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1a0da653881984d74ad8422a6a1b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a4ca10f77bd299592dabb70194b3d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216f363104029071e467d40dc059dcc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7304aad35cf3da7bbe6e5577ca3339347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135432402613b2947a8e14b7481e724348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174812a25e7dd59ec9e391411a093ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aae76e3827db738a701a26eeac7083350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847576a657da637d39b1515ae4bbe9dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3eb80ecb0035e9946f873f319d430352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99cb75da498457ecf9ac096f46dad2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdc3ddd4eeb0a1cdc1e6ca94287010354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682df5ace6d6cee1dceb6fcb66826843355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237eba5ac346e4ee5856c3bc2dcf6ab3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b2c023a056d5ebccef9e0c7bde47f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d9579ee5f693734100d99fae46d5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f72af3511c0e32baa8f3b1e90683d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6de788226e8ada99acbcffbb0dfa21360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff263c72ee1e1867c313c0b1c3b1d4ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd144afc746b7226ff4df224a045c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4468b0b735a3861046075e6b258c41363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a2c44e9b0cb59fb603ddd876beb57364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bab549237cc9f386c4820c4807f602365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ec0b4f197a808c5927d893dc395d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478504148ca15cdce4f0a3df2857d2c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca434461aa963a638bd806c447ea4d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c17474c899ec87bdd5b68fa0b3fd9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5957f6ef91778a2c5d32ded4d3e8be4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172dcb2018df3c5eeef9d6de1705950371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23dbab50b0262302192e1891a22966372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb911456305217d071a552504c3face373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08946cdff395d03c81a1b609cb4e5406374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917af7e172a4736db065c9ab34a65c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add59aff627067be9376a2e7594e0fce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729ec866de3ea756c652dbddb52adaa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3067b97c59d06ca4745d90c8b478f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d42b5ef69e3d4903ecc34aaf3638d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024478848cd8e1e961f43fdd62386b98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a3e3d28714e755024e26ec7e3d216381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7cf1f91bdaa4e82662059e193d923382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be1ad63aa5e0a800c4769b1f5564b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378c74e7f489ea3f91f9876c3ebd59b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e82b383225948d101ebd4f07ed8a47385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2944e4b443553a8146030c4ca0a66c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775422e4c811267a412887cd3bd4eacc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b1567b3b3c764241cd48f463d1bdb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48258dd375f53b721865d380f78e789389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5e1d25e80d57a166f2a9053972d76390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c86eb6fd478fc7a92cc86dd77b659d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4900082022d197529f5d0d28a66e17392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a1d553cadd7d670343e382450d41c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b2e221a5d5a5c77e4d5feccbdf3ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9a3c5a75b1bddc1cce2274a5ae70a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bc5c8375bdde5acf7c7af1516258f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81000440853717db9936606c9758339397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b7b20e7295475fee6e7cde96c7a23398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c0ce7dc3781572ba20636d9851f39399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94116845583161393006a0e4f6d153f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1357b1376f0d5f3293625919bb2fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac2139ee0e61e18f4656001caf4530402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c4e6cb20fdf302ca0586556ffdc1e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45b91506549bae3dd23f694380f5d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6ee0702cc6927c4881fa994ef5248405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c8aaf874e2ca6ce4e8d0a0b56d176406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8501f50dca20b1018837f06fb84776407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08c04790e64c245658f1e960964ef8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8aded9f1176506f299edb0b54eca73409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61268e504481ad984cc8b85689df112410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96492a979b255a684cf2106ef98dab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf97931e0b359270385a88a900d0863412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b68e8ca238eb0f1ab8fd707d874b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e20c715efa161949e995b6e565224414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad09516b913cf3b8c7c55302ecff46b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac0fb50915dbaec5e73b40deac85c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41204e4e5a345851de0f92d5c965713417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddd8476d10713af21eb3ef9e4d0f7a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f12f2d18650cc9df0048d2f0afbf19419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a7882bef15f9eeb4f8a53aa883978420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73540512e4dddd3fd1d7348e0050703421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c26af70f77f529ab3666f705f94d9a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe724b2b012cf09e0c8a66a2067b8c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5927893173e9ea4b3008407308bb4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecd3f5d498bbb420929d731c32942c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917dbcae84ec1f3d6ba61ebbdf95524426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f57c5701a5c43df003a56ad68dd4e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3569e628ea17bc0dba4df01739de9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc9a3c975a362c5fcb85908dc035cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f4dd58a118220338d2a38dcd27f77430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89235c19dda82aff85030b6976b59d09431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001ed3711ec6f8dd56606b24b890a4f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5b3cc912018ac68d528442bff0985433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc1a8203d405e0cefbc1f97ee80b0c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972b538d4fe6b4a45de725f1475ed8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fb90cabf732546b196b8b740514b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae38d33f22f4978307db764092b132437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d82eb8dc277b18581ad84b59e4541438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56077764e5011b471df0e766619743439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38ca8ffe278646efbe0fbbaa1317cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855cfc3559409fb7d19c005e68d984f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d77aaa4611547d322387185ec58df442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511c4100dc721becdd1e776dff0452f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6a01546cd7f202b4aac6ff261cd7e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccf8fdde580efba26f84ad8a3d93d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bb170c8002a732248016541ad1971446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f933a7260068e791df6fd7cffafee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331303490933a89cb73e6632c5a80108448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67963500c5da558d78823175433c8a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330ed2e52c36338f9c1609f69a36b29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ef586ee1172db9b4e5936c24f4b55451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7221fbd7311ffde47dfcfa100124c21452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0123cf05ebf85f607b38dc3dda843ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca18e9f32cbc307ec39a892eaac6597454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e2627c5e5037271128da087c0993c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0de3ea765fb0bf6277073f92a71be0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c2ae817abd4bee9dd28a5b6715672457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad245e9d424a5ef9604151e6aa1a12458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521e4263bb43a368856528362c2626c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238624636b668f6b083e0c8a1e06f09d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62867a4deffe0efea1570a6e4e042c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a737159eb3ac6a039a40081af6b50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148dfe8ef2583323c1a972bcf79359f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650d7990a3782e1ca1d968095f69012464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c866fb21169e893efd0a200f70702465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528379c8a112c944c92917d44b1ef932466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35828953461fe356e913a74934a1f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59417306c8579ae6f78401c09c8194468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3a2353f5d734d9588aa99a4b3e77e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d289710afcd13a1e694133c3afcb2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337cda26690435242c779290609f11e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6ac03f1d3318ede7004023a4e1163472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84af6aa363cc1b7c9d642b09fa6b134473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790e812d5a2fe9acc3d30d2d26ae2af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d861e1aa0aa4bc5232569376ce4b44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1dcf97dffb970bb0b64ffd34bdc7c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba53310a5a257a8ebc74b2069e6748477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d49e92bd926c557dd1a00c78a198b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889096ec34c3338cf6b6cd68e398ced479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae3a53de84aa6868e23efbc6b3b5a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33510c711fbe9ead8ac83c032ae548c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad019b54d6edc6852f48106bb161de97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaadbefc6ecbcab2b0ed37f866002b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daeef64701c79a9e9d56c6745b83bc5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d723af576dc5f736e4908644c36e063485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f263a5116c8d9528e9a5fc55e78085486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c40b3a77da832b9995593505a71f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbff4cb304c6914cbfb51835d64d1d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0943189840b5f29c97b14f92ba5e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355132a3440b6bcdd7ed41dd7c44779c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd334b16fc6a8c5dd87cce18771188c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd104c5e9cdbc39f379c30bfa676a5f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7a55b83f17b84e314a88745e6292c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d69319fade1a99b2cab6905e69735494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b28a80de78b707116f85c95a9e9fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f8d5e3c7a13476f015edeaefc419e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e213b8b2f63e1e517d487af563df4b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74da2149115d723e56bbd95cf8ba04498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5c665ee6645cccb72e39627e3cfc2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d1d65256b9e2c570eb5023d484946500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127a076404ee0a816dad2fa5fea9190501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e728b676b9fc196cf6716076ed50ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596300ae2cefebdc8ecc13801cc50b38503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138076e5014b2acf1b7a211544b92d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2c063465f2b1b1056ee07eecf05dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ec0bfdcd0a1a3796a182e2580fb5e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49285ca81676bfdc636a102b4ea5801507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf91aca4f5b6eab444239531f52ccc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78ba9985da3877ae40817cb718a291509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364434c10f81e5dd06813f84aef85cb1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a105787153f70c5a74a11009e1cf23511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036782bbc544d6fbdf800a4199e02b9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfda2ca140b029ea3b32c66b900792d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7cc1d64b01f2f9ab2421db32cb532514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70997d95d9754f9c93b0c71e710c1c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f9ef7bc6dedfb4633a57dfbfd43df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f10a4de23a66e3de9cf5cc367a89d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813feee27747285c089b872434012df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd1517503d2ccbad965e5217c240b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818307ea73e0c4fe5a3476307090ec6b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529af1f24182e0f5c3e4c1166d44956521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d5a765d92b86311182ba16cfd5e30522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9546b6e68e9edecf72fb64583ead5e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539d155c558c73aa69a50a0f2094e0c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc56a57230430f47fabce52f868bfb8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e23ea4fc35f0b600f432af3e8682d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c8f9edc3e4d52c1ce8d1457284aba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057202cdc28e9171de808ec9173eb7a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2a71ede7e4b36be17333942e63743529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1094b908cf3b0f1b2c77dce4d5c1a0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5f6a03b012e887c10ae8bf090ed00531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe0a600557ee1b74c0b04d4d8d7997532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809c18e63942a5ebded94bf19cccb63533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdab2c2f12fe0c1db5abfbb8c66e44b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecac9411b2fa00af3e8233e120e279535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9199cd6a7121d8f945f4528c99eec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b6de391725ec14bca2cf902a7e9cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4a3f1da765b9aea982e02d5577dac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b193691e5ae210913490ee6cf9b5c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a097b14ee5c751ad66a549b673debed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6830488885df382308f8ed0f59578541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd691b14c14a0b32a9ec4b199cd7a43542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d80a93a104f8a9aff55c66cc5be65543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7647ace2b7cbbb0a3361e9db118a3f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ba028ae76b12f7453e320e91a6b55545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf03a95eb8ce2afe0dff75e0840859546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac44d15f838cbe4a256423b6cae066e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92f525d94c4c9f1c7a760e63c470a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefef1e1f08f8dfe610e679dec62ce02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78934a5417b73a3877cd352a7e88c60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc72476695fc62b8e0506125940a21e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d04878b88a36e9f861d35c078bc147552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b76b6448dffeb542c0613b393be14e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7afd109fd445ebb533e7a87f1d142b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498e05972b4b53a094aab9bf23bbfe4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4348fe79b04efff098bc85d755b19ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f6f6339b44eab07aa3391824691ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc54aa8eaeb6e9a7464dad89456ebf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366fef8a053ab4aff68c510888d2bcc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7064e003038aecd74cc84b377e1c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2537ce88f4328893e5ee46a093be1f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e608b3cd7318cf9bff97cb78d357354562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf029cab4499f4fd9518b8608ff0d91c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f202526711c211d6e3ec6c8d137977564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72215596a07fe7d6320583f0bf98ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d206943cd0e95ec0e8871b0501818566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238660f4f27c6324db0038614aa2515f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55cd6aa9ca6f84e288541248afeedc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478769cf4982f9b5a9654b9fc32f439a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246204898617cac79c179854103d651570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9af17b462caa0d1fda7c60c04e4ef4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ac93e7a33994428087f6468596d4a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2ffbb04c869aae9802d3068484a8e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239d1ff7e8dcc3dd80f4597a0954845574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd087294656448a651d10af44d61c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b576423e891eedf1fc09f4cc514c87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cd1cee9762cc56a8f521721db16c6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28780852950b21ff649b2d9b3323f62578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6006e8ec08855a4096956b88f70fc7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497b35a08af539fc5eb03ada529cb09580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9385d926a4848d510ff2c9326489c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aff3fa2464dee2b21f35809102281c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114af364e99cc8fc99e900d00d93ad47583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27b33fc650831e091e322316edeba1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc3d9bf12527f1fb8277aeef66b198585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09b827eba11848684e201e09db4f3b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003acd759152e082a599343153e8cb40587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663135a7959a5c82137b4aa32bc3ada588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9040f099a7aa09e84e22c868b35dac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc0509d97e8239a98d146c9a038942590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec685d8d0c20722ed7d0bb8d62b68ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59d249b25ad282ef882c9af6c7d8d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648a3a1a3a2a79f65a21d388ceba394593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d16a9d90d9d2a5e8ec6a8e43b6ef6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6db6b1c8946f6da163e38d91782fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab6faf2b08066a2d098fa833c7d273596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be98fadb21284c01b7da53a0b5b930d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb756f7ea4fddb9adcd65a6aa332758598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b74b0289f272b2101e53b2c408e28d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f558eebf3395246e92390b246816f0b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ff64991846f0ea8c89e06458a7626601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481b8260b34f56b4272b03d62568ae5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e35cfc69faef3b0a3643a3d5bf30b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29176e26e3c2291091bf0bb41881e6e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b1a1c18c7413ab5149f763c325728605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7e5144b06a6c89bfc86b908831948606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a05beea967844507c6d0c31ad6371607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a32c3b3aad30c64ef20969f85ad0b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f8a62c5f8a477b26aea33ba9b4908609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c5d979987409de9384363f4cbea02610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c0355f1f006cb72b4c0658a5b3fd1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d404c347323b20531b4c7404eb88e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ce5b661df197a4b15235c96011082613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cd94b05bf6533cb2b297c5e4dab94614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1628f76120d9e103206505778f852615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0feed8813a1c09376ce430d7c9b5d49616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50a3d69ab61b1ade36a2c6a74d64b3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bac01841dc670712c417872c6df856618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a00d961d5c94288edd0ca76990c6b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae93232bf7d3c1f4c9a5bc2c9150cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6592b802dda2a668b336aec546266b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fe62adcd61ac2588004a4d1be93c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f16c3ad9bc5c2395551187c9331e93623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1d2d5c23fa051207a9d62cf7af1f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd472737a323334eae55e9f17cb8d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e686ab7f5a6f8a9c262d813ee88df3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe96b00a8b6c95168747e7c5d77420627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e008bed44ef13d1577d180b472f24628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a2624de637bc2be1d9feaefee796d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bafc52a90732a61a05841500ac4493630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fcb049f31127dcd52dfe9acf81226631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925835e149f3551a44574f7f2458f65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59045f1648f76a11c061afd60d724483633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3a8d75998f325be99204d3089a0b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9dcd023668c82c4e0296f21422342635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f248194dd41f70c4301d59aca14e3e7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6039328dd7ff9a7a5b8b29d838d5843637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd29ce0a25ff584ad9c729e146546d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34364343e774adcae047c34d8f0bcb3b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53042ee361c9801f53404fe5f1c662640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7bd48f9421d690628cae9a436abad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e892acf0571e97d0feec39777262a4e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dc1bf7757a84dc8890f19e39cf926643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb48322ee087636a4482101cf6d5222644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22511e5d2b26cda9646bccbdeec3d92e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95419056f7bd6a40ada6dbdc7199dbbc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa2aee5aabc8a473d26d383e6cfa6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f29c42c61ae63b521d0aaa1481d5b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2af01a2c52ef76d80e0b005a19815649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faeff567f2b7feddda1670c88aab15650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6278643eaaf06d2f69e0f03c7b993651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de086fe2d11ccea17e73809ebc76f8cd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3599639c78f39a91379fdc098e11f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbf69073de9985cff7215e31a12be1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea481eadaf95ae47887fe25cd2dee5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f520042ca760f245d4c061e3c8b48656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8f43879913543c9213dedaed01574657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81693eaeb2ff1f97139928fde8f9697a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460c50c8366355cf1ef45c8dcc2d2f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d10f743eb71d3eecfc6cd761ade172660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a41f815f21882160aafe2ab2a22342661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01433f93861e2b0a45fae420c93995662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17aff9dd1d9dcc9e4187c5a99e43c9a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0275f928ba536f7aea0fc75515468e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e4b7b070a31349ec359da36447f58665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d367a63f23655e0e3cafe4b8ecb97c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433b32f4d5edc21f60d80638467a4ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d4e72265ceef52a8ea6b11ec920ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eadcc94c4e0904dce674493f04af8c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fad9e7956a0a5ce50d5db45f3c0300670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac843444d9c58e5cabe43748e624d0c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bdd86c35a18935841a8f469c2f20e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bb2f8ebe16147148f39836d250a13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f25cd62f0aa07a222ac498e3b4b5fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ada47ced0ba56b9cd579a658899fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc57e8c8cd795a05f1bfec034bed38676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024b68aded3b9c5ddb07f8c8a746f09677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8a949cbcf12de8b7dbc9b025432de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43476a000b641b2fb6a8bd44f2d57ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdbc819e94f158494505db7a0073f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab60d542ba3848bc99bf7ebe0660a0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6ab9b27e6062d2216e81e6f1f439c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7521bf87314f5a8385efdf17988a95683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b48b52e36ed950e47674492f9ecd1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa1e0c001c6fc517ee0dde3a375539685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8415c1ddbc26efb83675af12a638b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563292156dbb400f58a64230c5c8bf9b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf6c2a7b328f132ea397e0fe022145688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bca8f32a8f0ad5be26fa9e00d71e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d306548279c52c2516febbf750af51f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430d2e5d0083dd2dbcc0d7963afc948691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26117a17a52478a58027df36526d2a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb7814c7aac3d54ca2193b6ddae88e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20183364f1e3a2b778afb8c9edb55d0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf6423b2dae1d9e9826d3d48b04933695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ce139b0466021d5733251912b6145696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d3ce9829b853fdbf062e7c9c2bafa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4da8fb1cedb005a8712fd980eef0d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9839e5a1f06be42cc6c3026b09652699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf54582bc4863be975efdb3ae31f685700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaef86bf1d39e4cb014607f24c3702b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d7464161d102b04b2d2cfa3ea3170702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40966c87b1966cb136ee77b0b18c8328703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59698035036c466fbeeba1d3c2823c7c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51701edf819075f57cb2b09d90e668705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa5f420b638bba77300c869f3002f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af0e932f0ad9d1b10357cf3cd3a1d4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3112190402fe81a977926006f418bb5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e293d70629ccf836588e7f11a90889709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd638b698f86578512428c55a5d0eda710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1406f4db94be2cfc3fc43135e179f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7f0655082359fe0dbe0dd8a71ce84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd89cb0b874418556ce1bfef1e2ecbb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefd9b2803d2469ed9275bdd0680159714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040a5c3e769aa45a58e067d156c6605715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d56ac842f0d8b0046c2838a7ac15db716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd6116d8f2f86fa85e6e48fcc6c259717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0845ab6e506c4d64f15432c9a7e2f50718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a904a8ff01435a782cb4f2134dd7c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9eaf5a3906d982646b26fbb0940a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d3b472dd7d086a6daf1a72cf6eda3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f332a83e083e070ddf90dc7accb917722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef432c01445fee12769b9205790e2e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0db5d36c57baaf5709a2f41228c857724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bcd5a6656b44d46563c31cfaa98f1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8dcea92fe24fa9df8d821a433add7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71811f1ee2693d3377eb237a72f69b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5fe7bb93b0b553351b9bee51b01e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c882cbf99b9aeabe71d1be81c5ddbeb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe741c7d9f98077d4ef3bb8b2ad8ba4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144f7888d02512dadcf60f549517b60731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203a434096133a7464e73690c8b53bf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897d4e4af2a6f1582402317dd8997c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62fc35d851c52ab054ecc68705fe82734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8fd9acb28c379950e43e5cf01e76c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd832a0104fa7136db4e042846c0fd57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbedf738d21ab16e51894a817209112737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7ed1d6829a20e9c1fe46f6d16e688738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b7ceb5e6b3968f48c80675743f804739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfedd1ce6e1f587a3e750f1f390faa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea9be2d2c9b4c910cbb8941cd9f3b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e859a06fc157b511cb7b1207e937703742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1fb22c65e802898f743c0c852123e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950c8a4f7a27bf080a23562e47bf635744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f7a592c9f8f131f8d4ba8ab2ca3b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696adcb45497261ba58c8a54cfa27425746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ca821ea93d1fa738291a71b004e46747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63556e65a9084ed036009f679d638e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3176fb8b685af41abc016e0c22e21749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2aeb726feec8f8fc1ef4dad5cb0901750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecb3ce9ea332de58da9f02e9f19ffa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93dc951005855bac7dd060fdc49fd4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a26f18b6d65ea43eb1da4bd9b063b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcd7b9821031890661ab88c6af8332754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a0f120b2279f9f5f2f860b46a9bb4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd1d177ec8066fa4c551b8d6c47c8e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861e1e939f15ff90b5163f570bfa4c2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482ae3290dfce1f156d3da3a0ec9d35758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a163f057270cce2eb7b7001a0eae5c2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dfa0b3f28117c61304e246142363d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9507bc0a76f128c8e77635ab97a4b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87075dcb721536c6cee33129349ce700762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dafcc5fdb59a3213cd43a657896f41763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d1f53504957c971f7c0abdc40c8ae764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862ecf8145f0e1e3fece09e72e36d21765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5620f15319c3ce4018213ca9160c1c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8d33824c3fde8076a23d7dd4b2e00767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>