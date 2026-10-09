--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc70f4d5fd2088291fb6a5ef7e5cee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353daab64a348becc2fd36af6c5aee22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52300c6bc652420a0ee5f19d093258523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f25ca9ed62940638d351a661b34b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16360909ece87391512e8217b5392b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b3b595d9b41bc12ea78781fadbd6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492e5f9286381024ce767fa9c6edded7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ffdc0c4eda705ec9a6b9272980b228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172bab6297af3cc2a045c48ba342b0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716e7d6927d19c20bfe751bb612c68710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d931d7e01549fe9f3881afaa6748a7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770b77e1dddca81a5cae6a4fbcb258012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc13512ca35d53cf97be30e98836b7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299baa3f2ba7a214bf06ff3246e22fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0d0501bda038b5cc5bbaa8465684f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b40532f962d2c5dc2b70f36becf0c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080a9b50404ce7c816dd6f6e1a70ca217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9bf0263a65e71282c8322b395e4fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3c644d833c1e0151721813745e8f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6b3504e5a9ab00222153877d5c07320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ddcc2778826b6b15f58f001439d8c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd8084f201293767703136296bbead22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118522a162917ebefb55a3d498dc56a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb946e7919f9087f11757847152a7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ea2ddb1324774d503af8772f2e71725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d7a6b33c48a4397743ea1aeabd52826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c5b8ec5f16e24bad75271e7e52f0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dfaea0aa0cbbc02a73a5f24d3f76228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b3d5b49344d4bfa0e6a672aa79fa829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfd4d72ebf01ea48e2a4712de9d91930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd004714ce75beb5a73d3e5fb25960831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a678cfd0ae6ce4a940a630b9f4635632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e67c48cd7b5f73f26dd3cfb755137133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358d507e3245760f9213ccb6b8c305034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424ae18b32277a572c513cb87f492ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7492e8d926749affd6165aaa237553c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49539d51590750e032f052eb92312137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e655ac77f720a4367da416c3f030ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44225e79839b385710b90fc3173114039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00042e1c780c121d8e6d84499e7008e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583d64ac66c7612f3878fbea442ff8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd91884c85305f85cd26152f865f0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc29eae8b89968d901c4c89bcdc12a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4b74b5b4d198f446b1b9a0ea716de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab80298627252589a6d3272c5d7772f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b374dbc4c83df1d892f8894e666705046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fa60870918d0ff8c95cc73d94a15247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fc8fe1c5e49991336018d8a7c787948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fa5c1293618433afc109d8277363749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325faf062ad3e9d90ead7dbe24ceee750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac4c46a30f437c00afe8507453be7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54834d1e4306fae0a6f9f7ed306f3c3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a113c7ad1dab84b3094ab28dd23e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93b93921e743bebdd61102b298088c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc398ed32cc50e30d69eed658f4776f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13213f55af142a25ebdcb2ef2dea237f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33c1409bceb44ad74b2d83b9fb540357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5a5def3f366de6762aff7bf2efe8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e67f1601153fdceb9e933c78879e4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27620d559e2d68460a085b43d9ff8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afcb56e16540c3461814b14ce120f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6ecb374b1401aa2406025d80cf53f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbbf4741195d5d52b01759aeb9312263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f33fb46b2d1a648cb9c645da1a9a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ed59d505540de685244f3ffc9c6e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d435b0908666d9f9fb2556d7b07fff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685adf8dd66cad8f7596d6cfd8c5be3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5d05cd646e0c41a1d95ed8b762ff868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5acf1528ebcf15c1324469a282049069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214209bc2349306ad656acca5e4bda770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d96e076cfafae41590a00f8c1c397671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc42870d18049da399e8f94de9b3e3072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1004b792f22eb1a7758aa10155ac8c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc5168affe784433acd21d567a5a0874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6281f3d4d44cfb8fdabe3edd53ea4ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7bb386fc06d90f101206c2a77041376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91a95307508a9b65f2ee06cc08883b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b144fdd547ed7b6318ec8215417e5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd22c765f3e9a17faaef5aa34b60a1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a20fb15bf444ad51989ca72fe132180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eda4548adaa1cbfa4eec1f27b0d0aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccd2d79e086cc7af9be9a706c5683c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4d28ffe877a403565074002fdf7fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcab1637ab576316ccc4468c023906584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78b3cef2096711e174046c84dbcd8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee599e815ef8bc7ce5d065e82c93e8d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bbb39b2926a50777b3d396b079f9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f860edade169f7006974f221d4e048988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377f0dc0625f9122f1e43248424cf5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff7697dac4475aefe54bf484d069f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ba24ca1819d3b39ede4ef24fed07191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fa3567ea0e2d910cfa3233a17c08a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280b29cb19939204b6543103a81570293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74896474b9aecba2d1e19bff26feb71d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e874327a23ab9cf9d3563c69b2c9e4595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fff9b241e4705e550f541a3566f2c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301a49af3edc2037eda8811b32ff56f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f37807cde44479c208458eb2b5cdb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0118b7dd5d1ce71e97c17307eb32a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb0d1fe51bb7fe5f9d76c0e7b20dd7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca19fccf392ca3f74f62d2892d8b9f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78d4906e1cf5b55e7965d312d914ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f4da3aba2cecd3399b65d4b61988a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99c0becc23c06ecaa98a210e731c43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc0b877b10c66c81207684413d97b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fea6388782db7f8c24e63adaf516f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90591685850fb5f2f775a08ba58bf3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3b5b1e9b546dc4d39759d014b6161108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c711103d444846c736be7f27ec8eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d50352c210ed8ab8b3eac45c9926db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d332c3b22e1381b79e3115562dc0f9d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f975aff90dcc11bf62f82188d31bb3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475c6bbe2756ff1985c2c72be11f70f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee120032e39b4e61e3e74361da9c39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbc4a2408fcd455d58135a96b65aef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d6f8d09e4703a0c2cee31f39ae58f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c599a553e4a50a81e3dcfd9129160a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10846af76030216fe4910a44ca67f163118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc616a1ff8b5d8d732de372b1ed158119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed9075e7015b5f52068486c721bedb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b6a44de1340295726aa3d2f383948121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba6d4db67c6b6143bc2ea323a25e2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999810dceaf060fc3e0a1388e1587f7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb214974608c23877ae22c09fba6ecb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa6f3a9486ef9803db8e915c37a327125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6c826d98fb3f72a155ca91b6c3fbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029773200aeaf752755647942132c10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bd0712a220938e1a81be441efbae7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b3a644db792e994a566febf9b13ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f4766046e121c9855a32757db0167130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996ffa71d12494751f3a8d699a17a44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e39853880a816a7b41b66d2f872e04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85b25431d6ff59543ddf88f5f33cd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fc52e16d9fb00119db54eb247d474134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a35c88ec528a39604e74b5deeb1f73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207250961d559c5f398ebabe01c743c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837ac91fdd5bf8927658d4c40ba9f75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3144c877c18a5f4e8cf6224f6526d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd40d323b945b87b9e0e6baaeac73ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0527d41fccdf9a1c2485ac00b6ceb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c494ee875ff75d26148b7f90d5d22b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe4d36ad1058f7a0185b17d6336da8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d966afc092ffc528cee69a2fafc39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a300eaca15a9c16ef7ee30fa5507edb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c6d6df2bbb24d6a05cf5911a6b076145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677c3f2207aec541b8214582395918b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea55679bdf7e4e6201e92361dcd3a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c220b1f7db387fd088ee0f4e4a2e247148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d000ae0d038826fe7b91d55c16ece149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c061f21d9e1fc18f57aeca2e0249ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130569b5308724e4b014a655b3e3f069151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31489f928eb4fedc33c1a2ad6cdfc6a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2f3fd6424a70b7d116ed9f61b2743153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0be7a9162531b8b8ab33b61a6fe843154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f30255ecc397f1acfd8538aecd4cdf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd629631f09bcb3f169c0bc7a716261156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad682080732fe1537503caa1b75e2673157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae062bebf6dc1106cd2a09c0a1f0bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac59a5cd17be4f33b4cc0b8c1f2d9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f677aa8c86df49dd69547bff78831160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7c447710eba69524a494530dfd427161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ad6b4f13d5dc483f8fd62a7a3394c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e85388469629d71e645ef0089d234c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a7d2fa83a5a18dbcf006c95116203164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a263818f5e35f4faff8d3d4397279e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e636b119f768a52fb090af9f92e30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ed509cecc0f9659f72f3b64b1d022167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ddac5e445831cdf2bbd3d7323505a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91370cf6e46ae7c233ed530bdcdf3cec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049ba1b058f7768fd43b793c1e5ae43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a747ea4169df03cfb3300ace306e8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee4960764aa62f4c7bedebf11201b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67ab3d0288a8dd46e4d3c3cc7a452f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df49814a3e281084e4b54c7b9e84c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546131c2552cd6f3d0b470ff313038d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a036683a926b3f75a6eca3b917e24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5a1a0e7b4527f6025839984199154177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08211c34c180d55bea91c1e3d10f8e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d41b1c3b8a35968b542d213fe01dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59148da5e79e9ae8dfa62e76d0b255180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887741f08be308b28328fc495f4b71a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59882f846f01bdbd5c557d4e979a37e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ed0c5dedce47554ea92f59ae41eb1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9519fec0316b87a9ec7874bbb985d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e19395dbd747a9815b5f2e325cbcc3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132b2ef3ff3eb7c292dc40064427dde186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9883521ebe868159fa13df6eb9cc2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46a8a6456db47d6666c2dd3c058858188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc474e46a841592fe2596bf458830d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d386f311376b9b5e91dfbc2a8414365190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b2f40d5c6d0205e4489f20b695b6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52ada6f70622d0732bca596ec47b0d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313bfc14cd7b9c9d5ac56213ec09a7e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203356019fb7450aee2f2f5f2fa8ffd1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c89e8595edeaca762bdf02c0c43614195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000fe83519feefc5d717e8dcc7ef997196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ea64ca90dfead5aa4c683cf1d66e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2eee2a180059348bcf681d4f610a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646e0c96c35a120c1f6008ec4460bd7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882b7e3f59443b210d54ee4a8bfd161200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a3143c6a96c5b611dbe28c694c04d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e691c859d53ddc074d42633b6034457202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acea44529169ea5213ffe3513ad8c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b138e540ad72464f47b68a6f304b51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3084981b01b9697eed422134c690b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469f3b41e4bc7c18ad358e71621e513206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4c318dd33cb2e893933bb8dd09466207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932730e73d3f0e2abd6177d8995f9a0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e34ae969a28626592df0950af2a44f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396515721e7a291e28aaf07c13cbdcc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a80ed7ba3c81bbb2c0871e23ed8485211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40c0dee971eab0269b2d5e7ba6eab4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034aa008121fa12356cee826033af22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10220ba4bf7cd10a456e32c219f4504d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dd7575967a4645aae88f2200a7d49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70944b852bb65b7a14ab95486e644c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ccd2556f816b20aaa42f66a0af799217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60e60087cd861669908e0630f00c2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98fda75725afd3b444abab5cb47472219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d43bde454a6e62ae86754cde2280db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ee475cba09f0bad9ae5aa631c7e43221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dee439da9a9d94a2a4b0f95e425ce9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b3b1ddf63d8c6f2798bb2490f67b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4689045abe7a20cc2dfd259ae36f225224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a44d1d14673116fe4f93defb5821f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28fc8830ebf2d8d25cf157bbde4993226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527d7f27436478e38523a01a081446c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347925f45c5757c148fb3097fe72d38a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ea33558e320e348ebe5e1d9d3448d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa5c67ec3dc1d02fb892142f81d2c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432977926fb019654b876f4ec347a871231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e5691b8cdb330efd870f1744f9de2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fa6507993fb6e493931ad0da28e8d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3380b9904c9111f97ae66ffb1bd799f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdf8eb8221f06ed3a64c4f3f43fdfc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5924c58a9446aeaaf8feff0e73b36e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f76d04c46a17abb6c932100a4ba2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2ae55a42d32336259e54eadf09ab7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973c34215b8583703d4edecf4685325239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca18daa6f01a1cae272887392b774ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b9e9f7fab15884131b46c484ac1bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8909226e85297be5e0916c7cf40461242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da6960057a4ed471b8afb60af590b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5957618bd361a63c7f5be30f55dc0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea872400787cc6acb1bc8cd2b688a797245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885b96dd35dbc1a85df760580dd1529246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4d9829571953cb2ef1d4dd32999d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62b2a63e8a083524490e09eefcca85248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a59b372c7ef5f10a1000ad108181ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85725bd4fcec77db88f774c7d2ae7ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8555dc3ceaa668dc15a77f51e792e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7983ac1909b271fe7930b1e5db553252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdb3abbcef2cef16d977cfd0c9afb1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedaab7bed4904ef9d287ebf595c113254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a25bd16085e562f142e7c0d4fd2e3a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be9f853ac6dffa068e5cb0ae2fc3fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20eb07fae7ff1592dafe7aef153e24f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f2145212f4964abacede0605e4b36258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f289551c33a15df4623e8c9c4e57901259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f1278e863a6ed34e92ce9ec9752c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df4f0c4706d652c3bd16878d7caa26261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7171613caed2e21995c7149f76ab5c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4c955cbaed879dbb79a5995bcde4d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3aa02509f02fc639baeab09c96c5a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5637f42fc95ae1a6f6caf6b1c9e199b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f822f3c3b9de3d61f94f91456727d85266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b23852f051adc6c529a9fbca6e767267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6b9b7ab1d8f6a918929b81d6f323e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47fb67ece7177d662ef8e6b6ccc703269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423d0e821b7fd19079966be059039fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11d91b4bc105598e1e121d784fb78d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d365b1defb66679d31b04667aae8ba6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0682333534d479bc7fb8c50484ef38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407aac528ae7e33253d20d360d01a4d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e886b1e2cb8b1e33cb8a72e713c9da4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697880d84f3381cb9241b35bc1153a66276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7a882a5b003055a938939e43a6f19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3595b2aa34643800c7d6f3b447e9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f521c67a8ccd5dacbce0cc8cf564a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af15832d2ee919e303d843b0ad5b41280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a90f99dcab4de10078077e9a7a7d5d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860e8f3413600b12d31afd75e13a52e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e45adb2da16f23566280160111b39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d071f9dae92a6c595a713c87da605d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0548d64e1b9402fc6e689b36adab49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575df8c457c30656382aaa23049c33d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36778428818ffda0d687f78c30e81b53287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020ed298a525c439d0c27a887309d74288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608095f5da2e0e2a3a753076524ca94289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94c1d838870f5b37dc62bdfe4b0dc3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f995b2ff2dfb2b18a0cccde53b90a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217642da1e4bcc5649436f5b1387840292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bbdc28fb84b044ce078c0ff2ce8da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab65016759da3e867684e4295718ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b1486fb3835829670bdc70bf244bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87919c3e56aa6100c95eca498b8dbf9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a61ffd265f8c44a69129fcfa919f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb20e305bfb187f386c439535d89a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d11e82f6a9fbeafa88ff2782c046c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c3b7f741f41650c652d542284efa9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91118e697a53948eb25fb84106b445cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475b820d94c9d5ae5a1b1d558b72976302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963508736a77382fc42dc19d4dcd2d43303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc163e5d00a8cfbadd055d847213899d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e6d68a6e6f23e46fbe8a39f326776305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ad9d3d0339863f234dc7581529823306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492143bb46bd0376b0ed2bb018eac4d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3d6bdcb85d67558cce564be0298fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d02ae0615640b9422b4cecc84afd54309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60d7a021a620a8e3123950590a86fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dc0f346c0390b79611c2630987a2b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f78c735044a599c79a03c2e9d692ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bafc05470becc0cdd00f3100b0b50d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7a2451bf772eb5f03bb443eaf01d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d2d7fae70417a8405da2983a608b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0af7e275bee38bb2355d5894322ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3cbe4f4fa7272d891ffba84d781ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f23e6c6a0009f10b85e43c5bf0c98d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd69507bdbdd70f66fc8454d4e2a84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17c98cb3c0573dce6bb2e99e6148e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e846fbf28d8c2c94432eecb3482163321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038e31effb45592e9e357f87720fe5b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180db1e0cceb8a2222b28bc79ec45f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca4cd10ace031efb91b6bc442ba731324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38615d314e62c226216d4d9b07cdf797325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2397206d59bb9735cc7615641da2fd3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f517bc1777d89ed3f17b17257a803327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44b3e5b8d515c94718b493f167265e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654eabb5d392ef76efe174f25f071dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42c1b546ad8f5d70b644a8d2e4254c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943852d0aad9cdcee9082622f5bfe805331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fac86af224e6783ad9f8d7a9e9698a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52c687d935388c0075e791238cdfff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b745651f060bac64ded64cd4f9b3f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa6984602b685dab2b4cf8b749b7c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd27115b99f20adf45eedc59490cd60336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc827c5b22e6fa19f13c4f29ae3125ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eb751b261ce02685e71774d276999338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4da3a49e42834d7aa0e14e20f039e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d41da30cc9b17a234f13bdca75cd3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c2c113c5c8d3d4bf71e1c3d01ddf4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441bf966366903bf7b3af76f3a85ca1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb93e4a075970db5d82149727cbf86c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178ede03f012debcc608ebee0b87bad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda83715815e7327c9b27b33959b33f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3523c0ec486dabfeecc79ce1695c37346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76455bc164a1ce8a4b3ae1ea3479b4e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58d4b547558e8f9e3291e03cd2dd75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b5a412ec595774e019f7a02ddf518349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d3cbb5c49c0a1c944400632e4cada350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e729f3b32b1293e5c64821ffee725ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7c286120eb79921dee930f84820d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977005059f4291d39b2932eec534c96353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb34db936e7b5e9969f12d633fef050354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd006d827196237b5475e0808eb850d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4d28aae1f1cc2b81ac61259fcf48f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53bae43936a22a495793e92c80f792357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6de7494ed62e9f625c0d66e6709b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d10e8c27b4f1fe2d10ba07de5cb58b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b910136f46d31092de34f51233facc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ccca2fedf6c0924e918866b5ac83f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf265af8c9022cd091d9678131d85b02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa06c4fb550d123ece19056e56e98d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f124c678534a2e2da0be378cf2407364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47fbe5623224f609da3e2a227a5acb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe23ddbe3ff57256f1d9c0c8cddc349366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da280bbb11ee7c39722ac81e958f645d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891a564b8823e52b4dda20ef3fafe9f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0aee06538a83883e1bf58aefd8542369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec05cef5844f7427cbf65bcdbc67324370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dec4bebd9d2acd83c84accfdc6a03371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd50df7f4029afeb7279beb856cf58f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb50079b196c24f938468932aadeb5f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1debf1d46d714175076012daa8ffa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763e3777cdb3fc10d46df1c7cd60f22375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daceb54c46b00f245f330757e7e661af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3154373791dd13853e940c2c98015377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95741d0ece006f29f5ceee8ff699c9ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78a5d9b25851b2df071ca2113df42c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b8fcc173f46c8a1b5da6ddc519913380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a48a6750598d9f9c7defadaa29d90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a30a2aa3d04177a73619745d028a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7c380c1fad7e91bd55a6b225c338c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61248c3a754eb258a41675b861e8f7d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4292a51a435dc4c850667235f0edd4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514861c22fb01534f1866b9a3030975386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65d87f10603c48f266d87fdbfe0de8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245dfc5089c7b98b098a1be193a6685388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adaca2fd082bc9100d4f7cdf4e927c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05e99a4c4262293ef072c91f31d688390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb84ad547c4896c393c16ce272344a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13bad5cae0c83e8ea480880d9b6cde392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82863b19b97f29e8a197afeec295aece393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead6eddf355f7ed492858bec0637e97394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db099b28240b37974d39d19f7e3d713395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a27986c79777abd41526c50e18ce8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923ae623b556b38a1a0bc132c689efb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717eb92023eac81f6af4d196e1ed0aa4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccebf2e28898616c718f56670b3072d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa9792d48bff91191143617949eabc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e712174ee8bcab900b6275366e11b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ff13eb85737e9127fab252fa4e05d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6b2eebcc9cf664a57f1f184bb5f57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65caa0499cba68647ca606ae7bd8f3d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f5f12881ef3a20c99b4e7c4dd2a66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a32c4bd1d2f46ded18b53f1a8bb17406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087573a392602ddd6d44e0387302828407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9b0c02b1db7747f340b08305c2f7a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978ce741cae7366594e3ef764dcdfff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b26ba6fa03f0409ae3054d20959bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0006acfe9aa7de3812adb36593fcba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08f79c543f1543dc4e7f0414a9a54c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d8fb945d93c69c2d22fe2c8a797d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62156802a711cdfcc8462c1151a6953414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac65ff0193185ae6334e2d08f8255cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4922e401e31dbce2aeefad71c67075416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6e3ba764f61aca1ed981812273879417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75644dae00ab92521ff782ceb0fd9939418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40b03d14b6246a1d19f7475dbff38e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617946c5039dea70e886df9b97c8b8f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ad967d2394c8c09bd7c8f6d06c896421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1644fa56c6f8da2b492df7b0b9b9b77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77404b93d0c09e5e3e2f78aabe67eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7d3cac2ca87274d4781596c72a8d9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441c6f49cbcc4c49db1fd11e8309790425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd7fb22a13cf0fee153ddc3a3a7643426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8df038d784d3b03971b148d7c1ce41427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea0821758f5c655c302b9837d14627428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0609d9923963e1b3e47ad6aa11b11429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d8b2c938bef1a05a39927c9e75e9b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3391e7a1145cf224640d480a3aa839431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d934dea53efdafa62c2d8bc2fae00a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fd981a89a47a279dcd2366aad205a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc0937af702e871906dd3fcbde27f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5f64860dcf2c7410b063dcab7d7ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaae4d2bd51b43569d23b1651f6d26436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8338fbbaef0cc428d44428db126fad9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6c6b639185756c44b22ecc2a30dc2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfdbce05a572ae7dd431b3b6de8f43439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada069b7ac4f3f42fd44ea5ed1c7f6e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6db8bb7c1dfb001924f76c6bd006b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e027aa69e0029522e42ed752540449f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8f623fc26cadb909534483aeca1c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60378ef8e3076e0afffc25f0f039143f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21221570b1cca08b11557b69d27b0347445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150c8cc047ba2d7aa0c080bf42b042e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbc48694d6afcb170934eecc765a7d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39d0a94c04fad6e61c31ed51f2c5c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546ff6432558dbbbdba6f9759aa2501449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4ebed8a740dbc38b0d7fc4071cb38450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16389f52384a8cc94118dcdf15fd86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74f532339cb510c375f2f3894ad688452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449c9ecebe7228ff61deca1c40b089f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d16cc909cd2b92d9e3d658bfcfd1fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb6af33ce0ddf16df415f05cb917db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458b7e5e7350ebda09eb02d8ba198e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffec554bd6a5662d099a05b72c43d36457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90872e8f7277805560c73337bf93e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540eda24fd5b667b41831d243a7bdc9b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1e3dc623701a9eea69b71e4a07418460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbb096d03fa1753bd228faa83ff3d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c2ab74ec7c7fd622efa8e2dc82173462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce36ab06b89f93ddc2835cace1481f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f58fe36dd8f15f47f16334d5d1bb0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98532f31c0b257a1b2d466e4f40cff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a300c451377bbc81398500a72264df0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac007bc523d50ebd68710b9f2e973482467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a40e4c9349c8ab6f7921d839abdf2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cff6e56ce846e15b3d04ca2f329d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc86575408c1d02a80c7be37540f0ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba86dae5c0cd49ce77a2f09d47f5a3f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c23ebf9a8241690b0d2555c7aecef1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967a2e6ab1cbd8a8e841e418c9fd115473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ed7208150678e984d552882846da8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e609873ac7afbad7796734067f6d79a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe74e4747a35a2dd4c1b67bd020cca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1b30025500dce15d42ad6d829e032477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81c31d27d34cbb4afddd1d26409e71478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733db57e2d6125905eafd0eecd4e4ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36216a6a57bf2411756e40819ce1f76b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed4501e758a9012472a47a9c61938a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedf9a4bf9adb71558d47bc4f218fec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353ff6e2ce2e99eafdd9d73fe58a155483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826e776d2a769037cdc8fd6438e4d26484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b859a0c311d902c9a3d9634987946485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724601e427eb16cb36c4d59462c94ef0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd5b44598e6f20f3a33c52722c8cb5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f142cc0c83d053439654c4875a739488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803e4dc707ba235c96adb1b90ae9482489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8a69bdcabf3ede3026e28a923d7ce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489066413f53cd3a2a6c37e0a8129940491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bf3f9e5a79590231f37892ff63b08492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574f7c4be6e5062cc51a9ab559ef8f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1984be106bdd071ccda3047e2cbcdce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ba7d432bff0fbde5241d4f28f3f5b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4dfb6a9af28b5e2c7fecac46b573f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea5fb600ee5907ce8cc150fb55a985497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c713ae561d2ea8c1c796680ad65624498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561ee8c8d02003a93513f8bcdfdf222499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b8c33638ad19ffa38f7aac1168e0e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0b4a040577d6f60b340fea2a2fa55501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3abb29354196e5e443c7b3ec6d749502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832b8740afa3201e441a1b9ad244039503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadf82f99867f9172251d74c958ad69504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac28bc1a476352b1dc4b872f9f2ef0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712c5d0428982c2f704be6da573df43506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878ec5673b82838bc35c131ecc14f67507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df897da710e2478e5ced55743376fb3e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fb0fd46ee1d66d7b971544c728787509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104f1212dd1cc2ffd9973e0a40ca8f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb839ffbb139d8c102558c6e9513a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba5861e5ca21a4004d35dbc56fc897512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214a1f4667ded5d983363b57bb5ed39513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0c1e204a04c672f119001e27e3a49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a087d623adc2ce03029008152080e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c48704933cfd5d84aad64709a66ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a3b7675d1c3c54f85c86cd1140b86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c9748cd4c7be33e64f45da8106a0a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b167a34c64df3ef1aabe59cd2afae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a1f0ffd72575006f385c55c52acc4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305613ab0871725273d329eff02aad3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ddf5d6fb8ea0a3cda7b920fa8c26a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e5e9b54fd9659a4f7ea86ff61cc6b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf18211e7eb2d94a6cadecd144b349f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb5303cf7e87b154be2e9972ccc509525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ddcd83b670020bd1947cab0261449526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d93767fc1094f8ce1bde5852394c4e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae8e8f45131f3b8505aa5a10d79224528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a940bf081ab8e1a418f4e1bc4944bbd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504418c4d8008cc0c1483a7cab30f75a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96086e5cb2af3ec2ed1e1fa376748d76531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c5032092ea42b0494ddc523e3ebf6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a343d8359a16195dabed37e0681c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42e7aae820b79e322c7e063abf3753534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87e5b250fd13cdaf2ce964d12e05f4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb33ac1b4fbff94d54718118ebe649536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3905be3197b61053a2d42698dd88dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fc1ddc3f765302d30bd1a2049ef40538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a26390a1057647d3c21028f6571b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b252a0f92766b251ac555786de49d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce433fed7d42c73d32e5d6cedc7dde78541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcb33244c8ed2e5274edad6ebe607d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f4ab7b4f205e73a1509918cc5b78b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29a0419c88b9efdc7703c5f3ba1a9f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddc67917ca6ce9937a86c489a324d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca44e1d6605de8dc0d6567e4248c4b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c6266a4f2ab60d2b9048f7b293161547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd820103149321fbb0654d4381b778f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b1d72ba04a0f2113611b002abbb1f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06ffd6f8097638261a9a309bce820a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999df9f5d3945dc8a193504af2aee1f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5faf3ae0b999b0f2d066acec38597552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200752983f35c5378f8f6d9504662a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d92e24ee31afae9c2cd3c7aec3ae56554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961fe758a2853ee6de6098177afad8c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb3108d9147ff4d6e7108aa5c82f9f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2cc6ef78f6ee46128392ca128c44a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c05b3a0413ca916c6e8c6648fdb4e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefc98296ad211f8554b4c71a9f1fa9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5749fbde032760bdf67a002fac4a5c3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18038ba05d24e5186709664ea4473e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d1150ea7012d4989e66328c492e4b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289e322e166597647d417ee9e984808563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d77a8d3dcddacdd10e248be0ed48b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87aba9dc3788dc4a30ada779bfa8ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ad45fe1d42a3d0faf6e56cebbb9e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3ad434605c683d762b52143828ad9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699d46556f7306388a825c1e029df5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b3f4f3c5ce5e6661db5d5abf492b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3461d24d686f3e4e24c3937a56ae68570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17864f748fe57741f2be101867b0e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903904a8dbc5b3eda9ff29d4a13f273572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73cfae7c849e26908d7353152e2527573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12429f44e4e0849d3b770fb5c625a4b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4edecfb6e545c056cc936af8b31ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9008952d062bdf8c3549d996137a432576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa0fc56f1cc2c10edf8212c9b76b78577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca1a6f5d903400bb4a9b7f008046b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90238978c5ec8f45de1710bf74fafa87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7f901f6d6db7afbd183dc170e890c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86e2dbafa40704a6f58f6a56a41089581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707df1742459bd4b6f9bd42c451609e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96523b5619646ad01e1836f17ec04c42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018db8c76923aa60918a288de56084e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384146b61ca946bdb2c002f2399796e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8718dca46a17c69b91a5aa9260f8e36586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40589fb4c1d5a1f4445c093afbb8919587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea037587b569f2cd9ed63c5f4e60ba81588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fdbd756052c41117a556c91d11c4c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb32dd12d9fc6a19afd01e957aa6679590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72163593887e3cf7a666278abc154f0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6f943e2c0c900e2d3e2defc0be191592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329936e82c7264ae6bc719f5d028a9a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8645462c5ad95aaeadda873eb11f91594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039d4988e9514cb726cbff85f8423c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bd25cb1f9f0c9717c291626e73803596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f474fc0a10a0e9abb3b4899517a7a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa27e387adb30aa72773cf424565014598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921344901263b78c6dd6f3c7201b494599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc06f612a0928aee560efc03d3105c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e03cd772d0ef38d757d674c1523c3e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa08e9ad40f79568171cea4478f6aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442033fe3724eb5ad44d733c2b9cd600603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64f77e5f77e956e0630d2b009202d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa310a0aed9faea6c31f08d17d1514d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f538325e1851316bcfc283145c97f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9c0d954821bdb5c13ca402ee46667607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80147e38fb3cb0851bd9bacba495f575608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6d72cab1f7576432fa13df6ef004b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a8131d4ba632ab4aba7afc56c338c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823aed3faec1d05a7cd5ac8ce5c26f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff27cef8154bbebf0aacc1064c71e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93aabb7cc74af8190b14d7a6f611e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10d1dad53e0b3f29e60581bafd72ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cda6783a22faffbdd765f86fbae995615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eae8e62fbbe4ebd2560c49ae92d9b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc258504c5176d89196d1e7e0896a32e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335f6b3805cd1e8ea1abaf06ea71d1b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa6d463fd3826844e7e099da72d468619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44eb6511dc01ad045008fc362e8074620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b050d735ada96fdd1071cdf5bf954a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a13509dbf575551b888f8f05e5441622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22ff09d458ae1f3fc66746e359e719623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3431af8895cff1d56e8c9e6834a109624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b40651dcc1f7ec0025050f26efe6d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65306ec65b5219d1b55d0e58716ce1d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5021206e17f751ecafab26e8ef129627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c701362e0e839ab3c50702f9d155b08628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874272594a8176da3bb7215e8fe2c007629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50696b4d1ba8ece15abcf1a2026eac6c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88664cd52de5454d433d17ed889b06631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50696a5b1a01a3479f9d1ab131991b3c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba8e273bd353e917d8111f27aa8f05633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b524ab960e4e81078cdd77e5938ca2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc6e1044edb6bf518093b645e33b51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8421c4f61e6afb8ebef22f9f466bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87481573bb6fa50a4a24abf5f2e05a44637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75fe22f8852ac7628485f4c437121c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d4832823f5612c76f88973b9c687f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bfc1303e19cf33a0a5bc4b4fe1332640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174a1c336810523ede93b6f0311370c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceef3533c6c942a6e465ee35cbc5912642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae8baa2c6f35b2d088b38f9e8e2e1a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bbc9d349262e8225b6af9553e4ec3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34085bd3b1910b0c752d418b6ca2ef7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ced6385749fed3d625fc706ef87bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32575b77af1223da04e9014d2597167b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b0da2e7fd37cd3bdd8e2a403ab3a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753cc124484637b149924c6b97a331d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce02a8370e1df9045864a57142f330650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61814e4904e7193fd2476d35de78ee57651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d500fed8a091e1252def7b72d001d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67450fea9ff13cee3f7bcfb266c85612653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de194fb800d590f1bbdb3e7339fa09654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08575d310400c6f8bb94a2420194e5b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1990932daaf308954a4b7983103688656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658e6d55498d55c7829dce4f324e4b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac08f5de5319039c7a1671d05c8695b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65458ee5b0789ad8b379f1803ebea53659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cd17f35ad7e5f95d397c8e7c9d39a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d034d08f61eab78edd3d2f3fee5a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabab2a3025fb63b4ac07b0f9602040a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad291e4d3d3b68a4df2b3b0ea282f0d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f74f07ed3fe8f63873df2c6b12b405664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7c66d62c7b6a9391b00123c0b7eb0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68663a35c483facf6b6573929b77ba6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df75352f34cd65d237cc2929d62e4f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399f554eb7765bd146342e7343957e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a00b7a789a3d97bd4c37e8b2ba97b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f8614c3148b9d0b549b08f20679ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588bc3c971235756e2f523fcc4d485f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926a28d142fb3610f18c32c2f488a55672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47c516971d480384933f29772d10cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2427aaf89f56bdc5c19a2a6059cd1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f3cf32ddf7d54a059f879169c8066675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006eca5e4f0279d8b8e79cb7a02123e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa9938057c5e811a1e2d7369186e2d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78556ba0fbe415dd1cb6ccf56b9a469f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1383955db68fad35c38dd4ef2a188e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f05489dd15f4fb219c6cb16ac61e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd4d47411718db68e3169a40a2c2c5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a41d3e7a88f7397b9c0b469fc9de2b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0a5285c5a906dab0199acea1931b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14be727f5f8793634da634ec6c0d4a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd22ae7b35c5c6f98a7e34a0db765ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e182c1734ece4f8d6754e7f5bc7b2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d19cad16b06bd39e89d1fc4a63ab2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936789f741b59fec20f0ea6bf6620cc2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0dc824df7ad91bf379d87a1227e292689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0220eb16105d84001ba7b326d23de91690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1894d75aa9015a54fc7a8e19121b4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a51123f4e0fd4a50c87bd2e2b74ade692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f523c03e1108ee480cf2af1075db8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399c2073c97af94bfb60022669214a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1c6a1ded2719194718a68be06e4d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0b91cb5cb2fb6c6ec80b7b57f3817696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e71cf6cd53d80d753e5e8eee81017697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b06f7a20689e6ab4d05cc9f01fb7c0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507a138f17f4a6363fc2f5d3f8cf53e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afc722a5e7ecbce17b9ca2f182085b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0df538bb649b6e880bb43ff71cf16701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60574885a812ce8a43bfc061476fd863702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdb7bb95ad3ed9bd1d470784943720703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad438f9df5fb96193c04f945e93422704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaba3df3fae2ea9be77fa48a893308b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43e640279375084e2c6ab44082a47c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad318532b3d4521aed09889b13a5a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c468aa46294b1e9ac3d78817f9bc4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5d157067c9a3092d7bb15d8d74bdd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e827a902db36fa2396885fd1af512ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152e31d62c8f11d02e82ecf8e8ec253711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58321764925bf63d4729283381caf8df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfedaafe64f8236513e78938bad682713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4c4afc76b113e6b06bb156f3e161e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895df7bbf54a05e78d36365aa1cf26b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452ec38d6487a2991a37b29c2e9e911716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78eba4c247d8a1886e023aa79847bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8b88278a429326ddeb2f67b186700718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e28d52e57a71e9487e9153c44de02719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c94dab9937c50f5bb233c3a560f8e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d20e2bb7660345a2a326b5127a7cdb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41132be20a2cd9111a1bfda4090e49a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e376d9ca8fcaa1c64576008a74ae08c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04424732248e6f44fe07a2077f0188a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa1055d2fe2a24ac64dda2d71d33c5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a8e6d2c2a22ccf3e6eed3a8a1005d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4cd238bf5ad9ac294abb158540305727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411877f395b19d4ec4b3ccc4672e58ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e893a54d4e9ec0f92879ed38a68374729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b93547f34ad6dbbea6c794b88aa063730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2a64cc2bab7ba4fc7eb8080ae8d0e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c8dc96f121651d3d265104fb4e03b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ae8047c2665a4a6952a9267313c53733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91997c84a7f91c319a1b14aefbea2640734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810c091ec66980e4a8149227e13d7c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e138c1119319ccfe6dd4f2be88c4f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06978c5f79898f7896475f120fefce5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c34a1d71878b43aa6e4e91127892b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbe173910ceb0443f25182d2d98a45739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e2864e83c46b6458dbfa454429833740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb837955ac2e2c6c8cbcb466ba5cad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6084935695c2a4d50534a266602a56742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfb4d3eb3cb627bb4dd520dd90ffe7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67b14a4ce195fb063c1c10676fd2cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee29a793d19316ecd23707b29b98d29745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e25f5f40cc5e1cbc76699e71a3e3b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c24a0cff0b94866e4196093f45574747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9588cb0f5bdb0358d359ca04dfe3e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553eb83a3882df28aaea0568a4ca84d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f2613b70659a6d6b6039a61e06122750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31675b7ccce3b91c2255ac8461d6f122751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e61683187106e5f5da9d048ecc95f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e96e38dbe821cefe6afd8fdfd2336753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bb89feb704eea4e5065da7da95c63754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7c0fac75da4f18ec3e6a2aa7cdfd5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a8644349960db36e57b4ba450666a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577a8176bb159adc4f31c6b2e3526e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d333b09d02a4004cbb25c25b385716758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f5bc07025e0a6eae1e7a9a714b064759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518fd3f12fe78a16cdc5ed8d2ad5aab760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5c3be5a0022074e05d789ef351922761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07975bf402c33f0d3b76eb08d81688be762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42627a2621462db88dddb25163c44e95763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cc23fdf2053cc347112f0ea0ea62b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbdbfecd1e705e16cab691207f94e5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b430cf95ee8b2cac1be19f739190c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d3cc5bad1423bea7b03d0a91a0786767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c6a8212a4aee839a821b7b93830a8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7150090c0bfd97958cec7fd66609cf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6cfb3dcf6ca9c41e3d2457e36c93e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864f836c0e289ab04d0bd98fa31f2d4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e66ba8c9af7adbd4523d20df96de4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd06c2c6261e540d32f0f504e6b28f1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf83f3e8d5fc38a802bb21c2b0820a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091314188c4973adafd1fba71364a6df775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf39c5a4d6ec43d9d9881b33f4af4e1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2b0535a4c77473ecb3b615ea71cf6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43c9f10afde911c8291abba8855a9c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a38a2b069d803644ade41e5857f226779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5af305e556afa0f786dfcb8edaa7c7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535590c216ca0517157ad9769fb1a3f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7f5d0343d981bee8a3e9680950b70782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9e7e1c9b38728c970a0eac93bf02e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdada982f79e1b16059465c02197c99784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508e102e012b0dcfa4f961b1f9a52f6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70dfbd63a24e5517918c517f2caf96786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a1fe172d2d4a0831b401f7c2212b2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b25c8d2d32ff604027c92e500c6af788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445564ad932876a7223319661de1517789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fe92e15f43f78c243c206e83c6131790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cbaf5b580cdf07b7921ec9f795a11791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59363fae30dae466250deb87c0088173792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a32fe7ff6d98d93f8f6b0810c11d9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4ef173cce702443f43a9acb9b2e1e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d790e56807df07593a2b8bcada55713795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fded79796853d411808ac3d79a19eed796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfdb3ceff758055f250afd6df0bc12797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a444c090de70f8a33f2a5dcb7b573798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4b3d3a63f25e9b1775c3a2fb19a3e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4044fa4b77a7174448491dd82f5be0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74076fb555fd72a36f7ba577a3a9fa1f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ce5b6fe8d6ebd807737d8944990ad802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b324525f367a3398895bce5abe112a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae622e167810d3e586ccb7b63cbe83d8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa7258f88ee18a9cb29eaf495a7476805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5fb61d932557caf5b0b115968faca806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd60a487957c8be7b7699c201f84ce9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7957911e268f9595fed03c97b060f3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932ee6e68c3cd1e12575e177b7989ab809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02222322e506e02ce8a7027edcd69665810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972af683dfa1b0249f19cf61b37776f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775e0bfa618c1f43d8854c32577632c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fecb1661e934455f6896f75d09044813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629b89dcd0121c018aa09674cea9f75814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0fb11eb15f22b8f829a449a40e62f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a4e03d4c532d5c477701be30e5210816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbbbd7157c1d38d5562d5d0fb00e31817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cd8da5c944d4ee311a482b295365b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ac9c099defb2f7f9e3e16c8da23b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b0cd12b1c1bdca17cc36945695ed93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9ea23efc75d0c887ff3b00dd1b5744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74a3b66b1c6a4f9cec01e0feb7df9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e439e8855b232fccfbe8171b645e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bcb117ba913eae59fba43a874b5447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659a11026c0a6f8183b4522ac4df9f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18f4fbc88f9e274c5c8dc1d3246dee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fd588d0216e8d57c5582d9123f89f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfff76339ab4bcbedcc80ed5abd628d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d201195b6bf28eaac39d47a5930c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a5155bb0b03640a428743b4de69de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23a9105a3805a06c60e49ff777cc5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69058d7ddedba0064abb89b911ced8e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00315ddd0448cd2542c3f82e449c0c7616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f91e0edcfb4946fc0e3a514ca54e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c50e43f38a3017b8d37c1e02f91eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00b6b8ed69b0836e8be3a308cc19be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff2a78c43a7027a60762795697904d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbf5c3c06f72461d75317fee313b7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a578c248908f8a6e95bc7c545a302322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de198d9fb2b2493e66799b0bf1595423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d877637778af8e860ed450433dbd3fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec6c3bc05346e3db1f461aa6c7448f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fd85bb99977ac3aee7edc36e33df226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bae03d2cef086e2f468bbc869fb30927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515b77dad0870f71f795854af5cf15728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be67f0b6b960cd0ab2d49df3fa4ac5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d98fcbe4318df6ca47526b20c2ffef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45b427c0d65d1a53f3bb519b19182e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dc2d3feb32f0026b5de42d06b425b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17ca06f893de2aa50bdf09e7ce387e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c99936b4765263b486eda5e80f03e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd974c577f111a90432581e1cf64881a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a21c512756465593eee2ba135e35236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dd73904138c87c2e6042c8588cd0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ce016a74583d91b7f0e72b51ab04c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c17eab24fa6136266bc18353253a8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0e116cf1e02df017e4700585e55b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d38b2aa73f13940646cb26f191e5ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58208bca44621ed9c31b73375ec97b2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899f35ac0bb9d652a90638da9544a0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c7456e3ff5fee889494c67ad1688044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3fd49e1639450eb30a216a82024b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324288118b6215bc03437bc136aec9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09671fa41eaf76e5657e8218bc3849c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353371e55c223f8ec8765064395d8db348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82021d2da4e0999368c5dfe49606bd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3a26f7df16b8f497022e6b8409cb550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651eb7f670ca62e20b66e65783afd9a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8de32c8630c2cb63549b3e95222c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a9b0bcd58430b74980cbd2296e93353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced4c28d283ac632061647f2f8c6ad854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b333ad86d2d7aa664427e230081d61a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9feb5d1e9b80451eca920c40f5fd3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11032296498b0be00614371aa96ce08657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e551d5b2fbc790b8aac31e13fb84458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914495a3f8e1b1d8470b4dbaec39ed359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216ce7eba05cff1524c9fe8e2cb571a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bc382d1824451a38dbbc7ea5cd5b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea62dc326ef57bb424b40d16c0c9c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb731475782e0fc33d597ddaffb98a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071e65213c69f6cf67ebd53308052b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290d5f1296781a819c2453f9e0fd5f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d46a4c1bcb6bc03a3295f485b0b1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fb9510f0ae6432ef5fa081e9e4a2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efa7bbb00f356278d43d18cb3a316f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5d0ae475b72852de08d3460739d8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c816612682c17459602eec3832f7f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543815e3a3454a3fd5cfefc08cae34871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb19e37e70f15030033edd797b52c0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60423b80153959d99cfbf66b8b4a3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9126c0e92a0ebbe6523a1c9a0322974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fdd910b0e4e5f924b726a2595883475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014f996102fde04612511abb6a6be9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76109e1658e77b7e667ed4843b53c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47936c75319ac5b67c8bdc0e103b413b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d727795e0897f8020ce8f0c008c868179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cd63cbf4b4031303c8d1f408b648a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071a493d6e9c72bc4a01faf0c4fff7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f66b50b4fcb0af6c7c82657b0e8fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33375b5a7070f0a695fbcf7a9377fe1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1860ba71162f8a9878692112d2e5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c8993428a2b9a1723c7cdc088892785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5f4e6073d8c1a68078eb34bd2e37c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb704fc29f2c1fe3b8ee59feae8ddcdb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a91de1a2b533171a09cccfa87da43d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a32ebaef9c4c5de8b0e1a7a48100f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceff7959f6b219f4f61223a3082077c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dba27c0c6808cdc675f47126feffd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee754871d99c63897d4f9460cd542f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23825f3e260c9cacb56fd2c6711033dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf91b190b2d87e3107516bc3fbfd6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28114577f96261b1fdc3a0be7fa8939d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426bca83781e0cf7ca3aaa644985dc596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbc08a0f2a897a219f5ae8b45f227b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e394e8e3b9f747846277bd6d9450398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be120233d8928a1e4377d6f292ed2bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58399bf5d6df256600a7acb3d7a3fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2ea76aa96527d328eaea1bc87f436101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c930e8ee944ef744fb48a7d3d52c16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8216b2bc8915fd81e566ac34b9e305b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11571bcc2b31deb4ef6ed6b6396cbe7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29907ed1fa883162a05faf5cb77d795a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044c9bd2e52c91c9a2f822887dcda5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd00ceec620297dc69263742d11e913107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82ed10916a8b3a38facda24fb3e936108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0883b0686b3883387c468c105aa7994109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174d5aad700219770927211f749821c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e6f582ea0f8cfdd7ab37b2e86824e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423ae02ac14dc4c4baaa3f6e301821c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6aa116d97fcd1f13a4c9fc261c315a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c5a3e9ff3c5447739573c9f5db092114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0f77e230b31dc6bc3587a4dc8471f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef670b44a879ab3f8677ee5d055a4d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721c89b0be8872511eb2a3f431bbd70117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86020c12c1977baf8de38dc061fad2d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415656f26c17c3ff6d57dcce35c5723119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30148f9ca04b37b1b4dcd6467d76e46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723dfd88eb0a26d62a5ef1b8d5e725a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ab4477d95a64d4f4f7f6c1c22962f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d039543e733142835fe7067b504da3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0653cdb4e5170380588e6441a8eefc2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617530224ecb6657b8d5b639beaef50c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f2967e4a8a109b0fa956ed22831fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949ed60b5e9a54c518eb18f99c2d710127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8849ae6715e582b9b66fcc598ea7fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593625c56115cca543daf71ce65ab9b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c12660500dd53807a8d97a7d7842ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d112cad72847f9fd511ca92ae21d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8657b64812c908587c9921b8ae0f460132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac3bdfe7fd23386a7095c8de0f2192133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85688a876fff1a9457ef4755147acaba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f87e16266d1737c2b3252e1951476a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3505b71ff8c0d5e321f351188c2e3d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55372b5cbcec6c13b75cc173254a4bbe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb69c5447310416b67c33da14292f58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede29dfe33d7457526c39a64240a318139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a86bd55780d3ddb6a8631aaa2b6167140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f969c20664f6d2ff5e71996aac17de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9edbbbe144a36b6fa34a1bf66ceec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1e2d8d4c6e6fed71c5d1b200e1070143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d00374eac18b92d5e764ca4557ec5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f960b6a568b6295287ff2916f053b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1c42775891a0979b084990f1f0dc2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4ed6b34c83e2649777a2c6a95ae6b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d9a3d0dd3effb104216a40adb2de6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20bdf3a1773eed52115469175ecd4b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd37d5a84b1df88377f3f0817d57f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254cf4b01cdc1160fd919d41858c402151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9307d8f069b024db7b959a0bb1929152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda34b18927b9bcb54c9454f563ff33b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59603e5335189885eef81587d68ec035154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acce3adce5d46bc52da3aa6cbf5fc8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae7ce42141ef0d74fff0fe6a9c21c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6fd20cc5223f2dc8d6bd022a238f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b832148329e93e1286124c32ae65c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b5dd7d1d712f8582e07df2f4a9c45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527d7dd512e3c1ad3fa11efbe2668c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03be32fe66ced02e65a28543c0d5930161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce83668d21fb6d3587edbacf5b397c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459074bb1285363564e10d38a481cff2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa815adc7e4070576b795c696e1b45c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3c1bbfffa719fc092c965564dded7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882caad3463b49e2dd76cf1a4069ee91166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2814d8b292c223d3ce97f0d60b2fa58167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2270f01b78d47ac53cda35d58a575ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73355a49a2503580c49ba8b7ed7a84d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe27f82143d08e3de6b10248f090a8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a45992379a4797d2ff16eb015f0064171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a860e23d798904ddc3379f457a9c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e92085b830fb04d00f540923a00434173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f011fae4041b0bd7afe16582431d19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9be40b01940aacae8f8ae2d0d7b118175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd0a8458e5864c571857786b1e2c90176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4846055c6c1828fe10b6884db30a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cba900d97179e0a332ee7e216fdf82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a563daf9ac928470776f335140ff4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad6eb2ff98e452c8ff0222f999632b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7f494c923df6831a8c0b30f549119181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a65db0e861937b61bf6a0e6dc0479182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379991f99b04ee47f1d8f291519ea965183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94cc7cd9bf81aca2b06e69fe4ec27f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba9e4e67b5f7e5e1dcf01a5ccd0395185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e73f06368cb2ef25018866bc9c4d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca619238a804c7ecfd093e42cf13c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f4acffb4946468af84feb3df6a466188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928212a1c4d14003f6dd12f5e9c3275189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc1064486018f03d1b0b9b32a44663190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e79305ba9e44314002fd256a12d43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a771556c6f3edfebcbc8c4b25de61c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463cf55c0680d726b5d4b3093c0d6fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca98c369c967443fbf57cb0d07b344a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79ce5e45aa6230a92b1d2550d648dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c40ac258f15e8efe0be0970521893c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dbde12fd809fc2b45634b1c6f177c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722de9b64e1778d046859eda5913349198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e9823faa996d736d347d3b080774e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba85f16d75ccb155defe0f298f66c51200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10181e43014899744fb840741484d07b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8509144625b25c66029025fb7b4cd9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ac12cb4a115aa95262b12dca12267203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb98566d116b11a161b6c934a62f963204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538274792444a1a03ca76590caf4f44c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5fe50b1ac6e0735502094d9520846206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d726957bb017c1d4dc285d4d2e9d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154af7b8e79f64059a2f90fc87e29d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0c7c867da826766afc08153778263209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26c92d885cc94de2a51abd966f3ac1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390061f0b187270e036f323dc3afb132211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dc826ea53339615d462b4c243ecf2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d01294845046a6081f8b9b11429670213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34847c9075dabcbe679c4461fdf477bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84eed4a6087fc262978d1edc186cf51215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b977cd399d5f2f699573b5ba73e39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f329ed306508f2c62553dbca7ff7a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298feace57e941ae3705a56779d5ddfa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d85d45607ecd986c835965888170a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9aed51e6c50af3be6a5ae52690eee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b40804203b21b2634663ce991e93c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f78e5ffb425b044125499c03fe0da1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9a849c3de65d7d2809eda9e52ad96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adfb97c325862640a250a667965615224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dacc02fb9ac06d92cbea9c242b547c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8a5f114dd7b348608662cb452d438226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1b3a1aaa1bc7cce1eb6c4e7bc9ab7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffee5b8377c10aeae79d097996bb92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7f3efca87904ac7b4015acfbd3c78229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5a0b1d8c28f992b9215107769ef3d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39563edf85a239daa9c8bed3afd9a88231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f05f6583ad1f97e98fab2ea0a4c88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1094a6912df712b4df5d79fd95f307233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f831642792a4947351d96dddf28d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92191e81291f20818d32bff02ceee848235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bc4c44c9d9eb1f32e284e947a7cd9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde3b8a19a3031d77ce577f385a6815237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecab9171fe46035cdb4aa88904a6f07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367b881a57f656ba89e3d16b7c6c7a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875f3068d44c4cdb33430c851856061240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c4690f88da08766fef0197de37619241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b7178dc94cc1779b5c6c027622894242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d94ecb17bd7d7a4e127b5a9149cb6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b2a184b30bc055b840be27115e921244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb116a27d3efedb29565a046a2a86d48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd01becc56df68f00ee8101548444a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321e26b92b6c42745dd2318063f795b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1c3003c5996d88feae8533c9184be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64bff8a613865ebdbc09d97b87271f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c3595629d7261a1858c4a01eefcae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e68c7ceac23bce4f8ba84c135d7fe6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dd9cff725db5f30a05bf56543c157252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860fa0ceb45d5a34b18febb910b50cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f00301af10d1f892a1c627ab44df1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19503155bc05644c8905fe97b9714657255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539bc872301fa93477087967dda82e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099aadcada6f7799d57329446326d3b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a555b4019eed5868f67e7cc86f8cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc26d4f507fb5e7217c7f80c12877da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401abee7e1066ea64b7838c613bc8f29260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d2b776a10a34e2940478760d5ee27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55777554f72b3aa36d8b3217d0949287262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e1d98a7c18b1d2cf6d54495402543263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c72ee02e019eff6a4c25ce6ac225d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69151ebb2245dbe6cabb87da96e8df71265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c0e200cad7dcc983abcc363598913266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b345bc10619bcb38b2fd04b057b81f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f947de1a2b452e8a371623ae75cd737268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab89341d11bb5d4828696b867c100c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc700b2b9a4d10b14bb5c9b44897e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ccd0eab315c7499c7ac825066fb71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142c35b7d84e887bb9774848b9eea1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f9e7534478a6b0606f05b57891c78273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e21aeff7bc1b073f0aa5328184675274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92d8296df701c07cda04dcfcb75cde275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c2abfb06225bc6b17e32e40d41bab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127419d969892923c6f0d8ebe1a3681277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9923d153680ae83b31f4327606fbb9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275f7e76c3959ee3d66c253674b2d06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aeb990f460b4b91c1d4374246347c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5219205fee2f75bad20a1a001af4e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352d1d7b958f4b171a702587f389427282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774c951f2bc1686505f4ce648de096c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423b01504e47789c00d6795eed2a965284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9210f47f26466a4e5db73e120fbc5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2b94d0a5999c206d86d5b5e70d4eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c156af35f36c72112a6e0d8a517785e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165d222f234ceac4ff6a9f51d25e01c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518f6c0cc42df1d35e479736ea679cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fb5ec56f07e3de507f150b92e0982290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6aa508fb957f86045f5cdec0736fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40846254a8af4467f05714d898c9cf0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340d2322ab74cb8fe0b502d0576bc2c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06eee565329c664e7a5b2f15ef1a8c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ba86a0f5c18bb81d13e7938fa3005295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31d747f29ac2aa122a3f95716d4528296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a3be58fc5aa9e8f798ddb4b44ab5b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4c0e7ba2c00dbf103ba644081f0b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecf3be2473cebe08c63406828fcd66299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d258f8f81bfbe7c5491e6a08fd820300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7417ffc1d3be891a6db5b82078ba343301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e1a5152b4463d6440d103e31b4678302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6474a3a43274fa1510fa3e5d9275ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5512936a60cd26f9a3f9cfa609c68c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e0311d2fe5d8cc4ae217479180bbe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83467fe642fcd1b5dc521e8e7b9e5536306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a33f9a89e2d2c4a36ca9a8a03eac9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd43cbc8af93adb727add1c8254f64a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030a5f1387b3a92094b6a7f646c78dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bd1b4fda8c4f39a83c4804e97c84c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27526256c557c249631f8b3e1b2e68fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a014bbc1d420e3ce7c61f8d93d1160312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428147986b36e51c73abea401ed734d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea11cd6680483d4f9d597350a57adea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf19d0d7c21d174bc1a1d60e573134315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b6beaae54043e503231507dee660b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daba225d5422c3cf719d2ee3cb71933317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf10ef94a504a6e062c98a8785dca1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7259ad07b77a02a46b5b261efd1ec18319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbad5d90acff2c0b20fdce33cf67d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab1ecc09a7160a28e3892ab61cd280321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac766f53314e06b0a59bf97374f996d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4134f960ebfbe2145610e3d295fea8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91f8bc61921a66b68a2c7d11262bd8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a1aa10d75f3025b50207ecbfb3717325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfeadbab95ba680de5f60a98f66695326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84b0d9c6ca52886f6233fc8159738a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275423f050183eb3eee6c5989ac3a375328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d1b2161c92239aa6afd99c844f730329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24731686f8c1d9cec4852be18d1ac5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac056106a9329316086c0f338b61a847331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e481397cec7ba31cca8bce9a9f2c85f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5eb5d72b0c3239fc71070632ad1fe4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766db0ae08f5fdba72a835cf54a9cb1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e5f95dba65ae40ca0227f67ea91d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf95146dc1218b85f5c4b6063cba4b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfef1ae8e2e326e8d9aa80e7773d820337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1271f9678ad936920c455876a82f4e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8758e879216fbd4c3a855928c9d4f5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bb2b8435c5c80cb671584285568ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e817135ab87ea2c50affa7e81ed9a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c516e520b6760200b9c04a26d84eb1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b36748078f2116cea219a33e01676343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935deab8d58f277b0730c9dd4d0ef62f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ede6c823a490b8e5153470b598c80c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad761fe7cd804aaa78707e9d821bbf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7d1dbf3543a9ed013a14e94746533347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2157b2d7de2bc2ed839c385c5dbc08348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006e2daca7c5df110a5522ccba6b6d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15529d9a7403277bc2d030c324bf0b4b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a534f6c2d24b676f97fa58cd214f90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da143d54fc9fa46e91bc54e8965374352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52042d6a5543278782b04bf769bbac63353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac33e27c7850822b1ec1b8db1417f32354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4313c95f4722530f8e422aaa3d67e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3fc97c960bce1302d11f12abba86f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26a4cb2e53d2925970aebb08abe916357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40a58c0bca0e5040349281fa870efd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f943d669f73d584582277374123af0b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ff922eacc8cec4f66c6fff84ac702360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbf25fc116fe755f93a93631c58706361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69754e3bf992f03b2686eafecb197751362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104f67d72737718f2e9639c76752e48363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb49c5ac35d561d36a34656e9a80747364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8f93fbf4c32078a0c3cf9dcd0d653365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890b2ff7d583e9b0923811341324a74366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3907ef8c07deb93b84ea41b93846cc4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab15cd04038505087e217c0fc8c7c09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f5e899a79eeb3183277b64868353f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7952fa800148b287deadfb702c26b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04126e6334082b82abbef6ec0907abce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b9c9f4568a5586d8d36af1d64e13d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58ca6f4b0f4d9042a8ad4d25107e21373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d617f28625d9d817f7cbde98345d19c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bfe10aebe956e23a7d91e44d389ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb245edf1b596745032e6b95861916fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e181f55ef42554052a05cd2036ba4b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adf5923ec9341706265521b8ef9276378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8f877e621ccbc3861abfc942096aa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4e5d72c0b1d73ec2e3c099540838a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f44273918b5ea39805005e99aeb21381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728946bae48821bf644470718331a7b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0ed8152eaa69b1493f02fc752be01383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75e0e6bfb9e7e10a6335cc2e4a5974384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477be12627a5945e3690707416aeede385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ba396307ffcabf1e50bcc07873ba8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecf4ce4d62a3517f0a40849b05a6c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab74aa1a2528ec63bc3f4500cc0788388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17dbbe1745b6a2d5819609a63e00cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f757cfa0f25d8e4a303a3b08acf861390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba6d54f90539a0f70cc506cf5df6bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f05cd9ad3cd9ad734b71da9f256826392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280f3b6277ce1f401598033b63f6f8b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cca5bfa6ed99dbb511132a1e304c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536c11865f6cba9c2f395cf9c1f229b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c88ff6fe210e3bc228648e09f0b22396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba872e104a6b7f0bd8f85ba2af5d07f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d490b7b3a1062d24c75288940a35c60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2ef03d04901d138ff31124d1c2884399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c98bb24f8fc5b355e5bfe1210de4cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe74e90baacdcf0d20c94ae9bb1221d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97b79836edae8de2bbc5d22afcac51402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1446a274e9443ae61ccc7a444fe8b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed22b2056f1f87be7bc73809f719ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f696c1f8730748b6fe5205309e5dcaa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575ec91510dd7c7d7a9a824a1c2490e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0af8a7ce5ddf3c8f633a8c537e0da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502c44632a450b014977c64bfd53618408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c4f765770a7c990d8348759763cc1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44af45086d4cd83b852f6f4d856541410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72738c90a415b4e4a5c3588e416ac6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775bba4f7d1ca44db1785c1eb163f5b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba9c3d35735845e0f8c33548b95a2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6cfeadee48812b56f2327114730bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee9562c34554c9bfd035892b3d5ac7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e8ca0f35899c4b55d73920572cca2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774553433369183a8ea0a15f03dbd1a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18649ef443681f2c1150e429aaf546be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835462f1ea651e0f3ad93efda506245f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5e3173ebad91070ee3fecfc905146420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1ac384951e2098c2d2f83b61ece63421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feddce5de4ca28e7e262103e31647b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808a60ff82bf6c5778e64e47cf7126b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51980c35bf69fd3f53addc612af1d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5019c93107a8b396e14dc5975b00f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d079503cdf30d2e363d996ddce1bd73426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cae76c38b72a3586059f756e7d69de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0196909279068bda1a3d58a3fea4609428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f4a99a43bb0d59ea14ebfb196da4c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98752d223d8fd27a595361ff204c2a72430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18208725d0298e6cafcb6b5399c4d1e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454265b1a9740480c608426cd062cb5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017756dc386692342a1fe9405e42c514433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41d13e772c72b5a301be13eed8f3b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603a27968bd95e37f20791a31f6b15d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f25d09f4c77928184fdcf248ab92b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187a10a000e07b5ff05afed40d1533d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd9dcd3ef9456bed1495981eb75e4b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c72621dceba5cd96bd382d609ddc77439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b53f0edb7ef4a65251ce762af14e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5b9a4bf6e98bfe3b3c79574f7f7ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140c6913e89c51a3e3ff1018a675226442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dffa2a3fbb7bb87c6d740aba4d4d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216335eb138ecfc55cb5b0a90200ba6a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4241d4d57eb5dd07fc93977ee9d7a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22885fcd0e135dba5451ce506c6d8147446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67daf5883c993a8a0ce7d687f2912d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dab81230a1a138b850f6d45824da7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe7d9b93d07bdd863a5d408e6b141e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f58f52a8950944d3e16b56add34b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731c1a70e67c6214df9e2d36aa6a7b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03b1ddd277a2afee07f206a129aa56452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd50922de5f5af0116890a0cb9e5eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff5a34549f8fd55a0770597f1cf501454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa42a4426f70ba9769ab336b47be888455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b403dbd848a5a2c06d0bc8e3012e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84facbf0cd65839c18237396b8775f4a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98bf04c82416a2c5c5f3508c70429c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33018b91080b25a13f70df63157369459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc037977c68e3c01f2da2fe8d3b619460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a26fc38476917b9ae263a3ca252e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e8f387a5c9f38ac840b0ddb9d7a73462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556645938c70fc89bee2d5eec90717a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea6c46148e449c9da86af893ed0a42464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5260f47be252cfa34312601c0364b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f618af03426efab687ded7631d4e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51845957e8abc811938dbd774b277850467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b43ae26e021406b754424e1a6e59bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873bb73fda0034c7ee735e21233c3fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95ff9d2ce0ed40323024a12c18c02d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcad66598fd11b7579a29f06e022b68471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82e390ad7526fb56a8e4d1cf28787f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0846aebafa875046293c93559ae500473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3311f921119cbc6152603fcb9eff6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633d6191365c8406dc8f0d881fdcae0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c558da8d5b03128eea3befa5f8e266c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391e6eb2b1ea7ebd3ae5b83c474f857477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3388b71426131b28d85e98c41d6c4b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59450456de6d5044581c5270fc1d0d0d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9310e39943a8842fc8c0a48fba974480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5714767f92eb205679d6f8d384774e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bf023cd43bd2bc8a1138f2fc12e59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4edef9380e41772ec06965bed2f07483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d921efda262d421fbc635f958bed4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb2a35d80248e19c8c61d1f1e75ca1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b503e4e104f7983e2a9c6628de36b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864ef8f73910bf8b2fe651dbafea6a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998d82254ec4d56885c1bf38438ad1c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c7accd4d4122424a6392417ad1497489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0a638fdb82e549210459d8e63a92e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f87a4d72fa7035ce256bc43fd2ce2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8e562d99a991b6d5c27660ab14e04492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052a929ac9476b0889c38e124138f23493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72233cbe45f136c93bc049c7fab188e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6780064300a11c68021f33fbb82758495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49131d40398ed1508acfa3dfb2ec41ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4bc2649ddb36333338d955ad8446c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946a3585cba8702c9fb278b8c04404c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e684b9d593b3eea4f71881cdf7896f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8af0179362f28ae53e47012715120a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a83cabe9ac6d8bc4c9363fdcc548f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44becfc50483a915a875e5401cc840f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f443a2dabacdfff4664e94d0ac438ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b3e4d21b8c6956b102058aa91fc6f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ef5162edac9cf8d256f4c9afe8263505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237057682710be4024a8575c65d377c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199e29afee7875cd962aec5acd80b0f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0651f1d7a19aaa967a00871d6f2327a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93a11fff1c71f701b2ebac3cf55e4e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda05d74a38b44c3319fe8a27b2540d1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55395cb02f66a0b7161438fe0e0595e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78039050bb4b22c2c4ab0b04bf83e2a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038a6a234c863d01162a430bca977ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e38c11b80194e85ec9c43d3356f33f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3289e0322c64bcf7c09bb89ebc4bd6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b026069025cd6c914edc493f2fad0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef3e2c3af1d4dbe6898fa35367231e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe536ada38a23f986564aa5197308c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f5dee33494d5b0436e69548782d39519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec155450f62dfa79e1dd1a88ff248bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b0dfc3991bb2546258a571af2c89e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ff2430aed0cac2cec35aee504aecf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990bec921d3caeb46641cf9fad5da07523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b6caeb5672377c12c4c602869e52b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78df20b7081ae8245d8798ba086cb86525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408341643f8c1569c9733826642415fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786d9db97f44a3821036ca5e05ba890527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384dfd63a2b7f509ef28ea414722b39528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b0c5c184b6786cc4447321952c8f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65e18479938ee0958cb56e2eae46ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccf1a4c39454c02f4c4a60a71a949b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377143e81d5afa7354852e47ebaa2a23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205091e112ba137dc64227e6e0e27ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e4cc03431e2d8cbfbc9dacfc2251a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670013fbe6c558684a0d7f6de4a04478535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194ce58d4983eb2204505a613a22dc7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7b1fbf4413130b4f1411eaa0c3394537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af61a831a681d495a883e2e5a82fe1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a89b840d55d854b94bf32d5fd99fb4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e6783c496bc83071f7eb9d016d737540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6aa23da563c1c8a0a2b9f86ca1d17a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380d86346e3babeb155261169d8b486542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128bba0f61e6c8fc97df82350cf4c3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afebd17cfcaa523415d9dcd661c1e38544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8054ad369275cb6a2064b0b9d2218b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebad597713c15db4fa18bb80bd1a8c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc05014dad4c9dd66e0cf1bf5a31fb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb493a3a43138ae7378ebd2b8d342b96548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad469d4d767832aba8d726b7cee32c27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375eb07fc6e0ab873d2f8cf02d0cf58c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3e573a9da56ec61a3e9a10f3ee264551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6c1c049adf7c32d3477473fb4a86e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6f7cedf0cfbca17fd7f8137952875553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847405cfbbf6da4430b058a8f98de0f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f760b2e5b97590097330c557ba4cdb4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b93ce29b9568ac1c5c31d0ede8909556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d56d26a6fa7b6bfe44821a7171f69557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710081e8bb02b6ac3a6080eda55a55e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad0aa8c707b76f98d920b6441b8ad4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428a00f3db5566bdb57f40f35288b35560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958eeb96c187864451fadfe0aeececf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7ec8fbcc443f53e4e384e73427e8f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14712161800ea8e6f3bc990574813d73563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ed239698a77ac1a7f616836e49466564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21e1dc856b336f121d10c736add4cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee79867928a449ebc25701c46338a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668f0791857dafc7df5aa2b769fe7a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fba3ebaa34a85e6b7c292dc26cdd4f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4f2eea78590272cb128d6f9759faf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358510d298cc535f7d60040ad3a537b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d283ac13b5752eb7e8cff179f14a28571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdef70a6471255d7cc66b2e98bbbcdd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca5c0dedd70973d389bc1fd4739f49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ee2575d8363d99e61e2390960affe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359b792f9dff245c257470e9b8c2399575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809fb30d2a79b42f1c482c963e7c99e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74381f8cb3568d46de2f1235db4e6b5b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9811be63c9a67fb7f0f9365ffedbd0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35405115fb7de5419e2940de75bc85579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d835e3767269d303c18d13bb0a77c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0daa57c6c896317715d6bc00ac0e9b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066e1e3f72ac395846614bf8e9adfa4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1dfa1f20758501aaa4c439fab53f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c784675a60b5a572196cf5c18f270e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b740a445897a10b2b18ff2e12e41f35585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886caf488d5d3b77bd64872b7dd7dfe4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166311dc351cb6d551a7d38098216e7e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ae30973b0e4799ea9019ff9f0633e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967afbe5fc721f6f7cdefe31aea61d92589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b3e4d9c21530ff3f5ce94c14983a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8278c9d8f4fbcf1aea0c6a212d0dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9589378ad82c3c6f87b6106e494a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c9e252e9e6851dceedb051a2960d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7385893e4e8b92b453de420cd41057d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016610452ec49cfcbf5b6742af66cbe8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab2584c0021a9d0d014a8d881f1300596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a466bf654d8914d46766fe91d8fa4a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e835003fd561039ccfb9cead4b011598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d78013cd289ac10dd74af8074e1f8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ced1b7aef749740a6b4e484b741495600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e386a6a3c1132857c5f38e3af8e47f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bd094649ef8e41c9ce6de71988304602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce8a5f51e6eafe4cdd4a00f7d69fb5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ede440e0312bd5fc8722ea612125ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e573da76c78e581a5a7ee46e9bee5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81099c94b7da4b7e76e6d2468cec44df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3db988f37e36f94c60281af8112e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae78cc96beb8b5628172d093563e94608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfafa4ade7efc788a2b5bda4dd26a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db61543c3e726e238c1f097804ef98610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dea8431a5f6307bd63d0a7b6a98233611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3d35367522f30372df6983f9bd850612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96098e52584b44e2dd3dba18d9fd4313613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2beb7ec75f56fbea852cc8a998a8218614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4e62acfc8890230a0b803e0aa2ace615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9c4e35f666053d9663daaa5f6053e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28461d0117d82d3fa33245634ac5d909617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cacae2248d530ad68b5dff8a5b530618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66939b2764315934f2e524924f23159619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299711bf8f089b96c655daa527b43ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea925b8f83806e2f01ce38782be233621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a221bf7be0a871025406b8452baed24622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c1e8abc4afc8fdfca58d96923e2d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2dc1431a52983970a82afe5d705ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45157e8675edb25116db8f6b16c53820625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31446093266f8ee88bce8f1cbf8708626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6490028d5367d9edbcb3d4a873cf519627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f66ef90e2d00b54cfd70469c640e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c0e9bc020c9527c022b22cc7d0b84629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe001165fefbbb7a1fc417fa4b80c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369c5abc1681da6616421b82f850a1c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f66b41f1a8c0749b7f1120fc66155632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a110668af20e9a0d9644713965e96633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a4f6578ea2d3ae6c2d33dfce8a3a8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62e15a374b14ffe79656dbd0070f90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699ff4ba512c0cb7e66b5a5524b9391636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdd008f539f40680ad7da3d137d153637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62e526c16ef3fed87ecb9c9ca9c603638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccae58589a22c3c5d2f9308fd0f44a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50845cfd296071f57eba02be2aeefc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ad95ca9f1615256f5c9d27019b2a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7dd001a40370051300a8130f00b58642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d5dcf1c596e16236b6e55baa2e4cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed6444103eddca7dae4e148183a67f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f6b71276a70935e93393ac00edded645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a40833106f9d5c50e964c3bcb4ea5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33192379e65bef8caab3a63302c4535a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80478d0924eb5a97b51fdd913580f686648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471b7bde305916ee87f432d91477c96649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb1aa1975f5db5b9125c48541b35e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10395432874ab687e4a4c00a55aa1578651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681bb75f4b012ed26ee107bfc02473f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3fafe429e21fcba678be2216d5f19653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769f59db900ea0e71597f42390a3f3a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04122f5eb8de740d17035468b3ca23655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0dc516a6806440b70b544b73a525c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516783214256d2b8f1f49cdd2d0477e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe92da0808dae5c78bd0d947db5b3b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a228d6fd6a26f7070fed8eff42d53d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22de35539dc338196f93367654cc1b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c82215af60e6486557ba000b69767661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00db8282aee1a75c5038fc8e7b7937662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af839dea9d6312361dcebda1e089f3d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a696bfd2f4d30b3e73f894925ee54664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665660541e72a476a65f71fe2ea9f19665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881bfa75d2fb1590dd50a5d11929b1f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dee57e6abc8a428da64e2d9d3d7e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e50c546ca824c309b430f1af5e1bc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56b64a5000e27d87c71d7e216fbaa7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc031a32cec66111646550b335bfef8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14915656a1504c4f022f2bc29da838671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdc1db961efb8bc7e9b372375d4777672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f8588d9f7b20408bb25ca0a6fecc3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c5de449fe7aff5078531a3ed8b7bb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81471f9564b1ff89529664aecfdd36d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f7f426606a5ba6b509a776df3fc1b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a25c5238b7e3ea0ea226b711de09a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed128869c0c3fafca478e7bc9abd68b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a2ea1ac90fffdf4981c3796c00964679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9406a4d9006d3646d910e57ff6d6582680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa6ea5126789c2eaae31baa89a44d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1f0756c92283d8f3322f03c920c9a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9f65f22d631f42e0e0542b7007552683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed741b21bf43ab3f5c108ee7eb5fbe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c19b02ac685299ec83c26a9d3648f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53ce0b9847ea7f3ca65831be1d6cbb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad91989f75683b914b6677dad7d39e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223670241a97282c83b4f36f416be78688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c9e5fd2497d99faed5ecd0e5dd6a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15838f89a698b49dc393db9bf19a463f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311257f7e78910ba2400d98aeff176d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ca03feec32e8dea1bc033dbcdcd26692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fc2c001f4e1331b395ec80d3cd5ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275561aeec16064f661676cbdcfd78b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004147e9ff4641180c45f1a38f0040d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab47ee8ea278fa578c79d78648c0c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b9cf2d6dd6c26536b20a7f5fd140b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4401f6c3a98ce4accd3021464b52ae3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95183ded9bfdb16916dd4ecfd62999e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c02394332f771c7bbcc12a5271af9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a734e91854c0d6df84f21654dffc2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59384daf6b9c981d8deb326bf398240702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c567293c8441c0313c744e65f642f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736599234118712c559350969d2e46b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fb00eadfe6c5eca7c31d7e6b1ae6c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3dee4a93e9583a44011ea50a334c4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b628c9ef34adf42bc6da8b7b2f8e339707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2e2bbdc30abd08395ee2d6d6295f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff180e1be729bdcf585f82e169a112e0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31f5fa12a4a38f5a2d81793b2fcfcc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6540d99a7035351c1c50aa8c12569a7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668bb6f1236811d455a0685aaf78737712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d27cc55266b57cd66c458992fb0788713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d918130041d8dcd029ac3bd2df24d95714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25aeb3a38f43b45c5d85f44627c555715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b32f9bd35e05e279c8fee9c1316472716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17e0bf7eac72ce96ac3b6534a9efc4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1630af103b5a227da59d6c4cae65c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c0399f57a33df1c14be14f3302e75719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68407bc8945ca377835c7300275bcd73720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6374699e89e20229fab73eb5afb52c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb382f26224a9eb996d47a321a0a0aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75a3bfb05fa04f93f8a5df156c7d1d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6e92aceb28273e47f7659208f3f69724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428279fd53cda7074f52d32fd4df0b08725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92f4ba730cb244341008d93279cf6e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77c776d13f37cf98bf419aec2094be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151146c06dd9be501b9210889e5b1ffc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28da6b2e8e5f57f15190674bfd1f081729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bdba1f99bd1bf31937d676c091231730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfae327b80aec4e0ef809a1c208e677731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afef60ce1ffba4471ae0e36a52d0e91732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff5f3ae2ee36b607faf65be246c46e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a917541a2309acb8b0e3cf331053fa1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a94a242faba343c1179ffbaacd900735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b86977ec6a706448aa282071d28f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178477d2877803ec6af008b87851f023737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a30452c238bc07c15fc036a2243a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03877f8c8927192b086fadd04dff0e82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13629556449d55f5341ea052d7124ae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f733e72d62986ff5218975099270f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03548a351db755874d9b17a3e8dc4715742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae4a0eeac8ffd59756730002d6f473743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a8116208a3979615f82c264732764744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd68ce5f70c8db1ca3efd3945a9a1e0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dc041b169749bc84a1d85ca4b72b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2104986f32e8b350fddca3b4add3a4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e03c19c437f0113a9aaf7436ea50c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb20287b483f1aacdc3d7a08862af2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605be53b9db0930fddf872d9ad2d8b42750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcf8de7e9896914e8e307e8233234d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2f49c2f95c7f0bc9fd85f8622f19f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c976e50c860884893cfb6b6c2f901753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388836599f9564c9010bce3ec5e0646754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99302357173b9057306dadfc989597cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601de926b7522111785dab3d5046ca5d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7d066b3ad2883df0258268636fbc5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4580f861293ccccf8626a2287d3654f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cf670e5d0c7e6bbec0c7aef478e98759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35d8f455d2c0b4bad99054cf56d421760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a66161daee0ece9623e84cd0590add761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a87485f076fd4a5ba45e945dddfce7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259af539bd440e6122d3d59754b03c5b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd61ba40c6958b3f3af4c949c29bcea764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5fbbc4fb08665e7f6d8d8eac00bb6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7783cd445f814a04e53232db04f5f82766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22893835c4811761ea5fcabacffdee767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>